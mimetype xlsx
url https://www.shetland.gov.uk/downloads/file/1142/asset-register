--- v0 (2026-02-27)
+++ v1 (2026-10-31)
@@ -1,89 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Capital Programme Svs\Asset &amp; Properties\Live Property Register\Web Asset Register\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86BBF861-2262-44B0-8314-A7809534EBA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A758464-CA03-44FB-B121-9533954A0E82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B588" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="B583" i="1"/>
+  <c r="B583" i="1" l="1"/>
   <c r="B582" i="1"/>
   <c r="B581" i="1"/>
   <c r="B580" i="1"/>
   <c r="B579" i="1"/>
   <c r="B578" i="1"/>
   <c r="B577" i="1"/>
   <c r="B576" i="1"/>
   <c r="B575" i="1"/>
   <c r="B574" i="1"/>
   <c r="B573" i="1"/>
   <c r="B572" i="1"/>
   <c r="B571" i="1"/>
   <c r="B570" i="1"/>
   <c r="B569" i="1"/>
   <c r="B568" i="1"/>
   <c r="B567" i="1"/>
   <c r="B566" i="1"/>
   <c r="B565" i="1"/>
   <c r="B564" i="1"/>
   <c r="B563" i="1"/>
   <c r="B562" i="1"/>
   <c r="B561" i="1"/>
   <c r="B560" i="1"/>
   <c r="B559" i="1"/>
   <c r="B558" i="1"/>
@@ -144,111 +139,111 @@
   <c r="B503" i="1"/>
   <c r="B502" i="1"/>
   <c r="B501" i="1"/>
   <c r="B500" i="1"/>
   <c r="B499" i="1"/>
   <c r="B498" i="1"/>
   <c r="B497" i="1"/>
   <c r="B496" i="1"/>
   <c r="B495" i="1"/>
   <c r="B494" i="1"/>
   <c r="B493" i="1"/>
   <c r="B492" i="1"/>
   <c r="B491" i="1"/>
   <c r="B490" i="1"/>
   <c r="B489" i="1"/>
   <c r="B488" i="1"/>
   <c r="B487" i="1"/>
   <c r="B486" i="1"/>
   <c r="B485" i="1"/>
   <c r="B484" i="1"/>
   <c r="B483" i="1"/>
   <c r="B482" i="1"/>
   <c r="B481" i="1"/>
   <c r="B480" i="1"/>
   <c r="B479" i="1"/>
+  <c r="B478" i="1"/>
   <c r="B477" i="1"/>
   <c r="B476" i="1"/>
   <c r="B475" i="1"/>
   <c r="B474" i="1"/>
-  <c r="B473" i="1"/>
   <c r="B472" i="1"/>
   <c r="B471" i="1"/>
   <c r="B470" i="1"/>
   <c r="B469" i="1"/>
   <c r="B468" i="1"/>
   <c r="B467" i="1"/>
   <c r="B466" i="1"/>
   <c r="B465" i="1"/>
   <c r="B464" i="1"/>
   <c r="B463" i="1"/>
   <c r="B462" i="1"/>
   <c r="B461" i="1"/>
   <c r="B460" i="1"/>
   <c r="B459" i="1"/>
   <c r="B458" i="1"/>
   <c r="B457" i="1"/>
+  <c r="B456" i="1"/>
   <c r="B455" i="1"/>
   <c r="B454" i="1"/>
   <c r="B453" i="1"/>
   <c r="B452" i="1"/>
-  <c r="B451" i="1"/>
   <c r="B450" i="1"/>
   <c r="B449" i="1"/>
   <c r="B448" i="1"/>
   <c r="B447" i="1"/>
   <c r="B446" i="1"/>
   <c r="B445" i="1"/>
   <c r="B444" i="1"/>
   <c r="B443" i="1"/>
   <c r="B442" i="1"/>
   <c r="B441" i="1"/>
   <c r="B440" i="1"/>
   <c r="B439" i="1"/>
   <c r="B438" i="1"/>
   <c r="B437" i="1"/>
   <c r="B436" i="1"/>
   <c r="B435" i="1"/>
   <c r="B434" i="1"/>
   <c r="B433" i="1"/>
   <c r="B432" i="1"/>
   <c r="B431" i="1"/>
   <c r="B430" i="1"/>
   <c r="B429" i="1"/>
   <c r="B428" i="1"/>
   <c r="B427" i="1"/>
   <c r="B426" i="1"/>
   <c r="B425" i="1"/>
   <c r="B424" i="1"/>
   <c r="B423" i="1"/>
   <c r="B422" i="1"/>
   <c r="B421" i="1"/>
   <c r="B420" i="1"/>
+  <c r="B419" i="1"/>
   <c r="B418" i="1"/>
   <c r="B417" i="1"/>
   <c r="B416" i="1"/>
-  <c r="B415" i="1"/>
   <c r="B414" i="1"/>
   <c r="B413" i="1"/>
   <c r="B412" i="1"/>
   <c r="B411" i="1"/>
   <c r="B410" i="1"/>
   <c r="B409" i="1"/>
   <c r="B408" i="1"/>
   <c r="B407" i="1"/>
   <c r="B406" i="1"/>
   <c r="B405" i="1"/>
   <c r="B404" i="1"/>
   <c r="B403" i="1"/>
   <c r="B402" i="1"/>
   <c r="B401" i="1"/>
   <c r="B400" i="1"/>
   <c r="B399" i="1"/>
   <c r="B398" i="1"/>
   <c r="B397" i="1"/>
   <c r="B396" i="1"/>
   <c r="B395" i="1"/>
   <c r="B394" i="1"/>
   <c r="B393" i="1"/>
   <c r="B392" i="1"/>
   <c r="B391" i="1"/>
   <c r="B390" i="1"/>
@@ -294,65 +289,65 @@
   <c r="B350" i="1"/>
   <c r="B349" i="1"/>
   <c r="B348" i="1"/>
   <c r="B347" i="1"/>
   <c r="B346" i="1"/>
   <c r="B345" i="1"/>
   <c r="B344" i="1"/>
   <c r="B343" i="1"/>
   <c r="B342" i="1"/>
   <c r="B341" i="1"/>
   <c r="B340" i="1"/>
   <c r="B339" i="1"/>
   <c r="B338" i="1"/>
   <c r="B337" i="1"/>
   <c r="B336" i="1"/>
   <c r="B335" i="1"/>
   <c r="B334" i="1"/>
   <c r="B333" i="1"/>
   <c r="B332" i="1"/>
   <c r="B331" i="1"/>
   <c r="B330" i="1"/>
   <c r="B329" i="1"/>
   <c r="B328" i="1"/>
   <c r="B327" i="1"/>
   <c r="B326" i="1"/>
-  <c r="B324" i="1"/>
+  <c r="B325" i="1"/>
   <c r="B323" i="1"/>
   <c r="B322" i="1"/>
   <c r="B321" i="1"/>
   <c r="B320" i="1"/>
   <c r="B319" i="1"/>
   <c r="B318" i="1"/>
   <c r="B317" i="1"/>
   <c r="B316" i="1"/>
   <c r="B315" i="1"/>
   <c r="B314" i="1"/>
   <c r="B313" i="1"/>
   <c r="B312" i="1"/>
   <c r="B311" i="1"/>
-  <c r="B309" i="1"/>
+  <c r="B310" i="1"/>
   <c r="B308" i="1"/>
   <c r="B307" i="1"/>
   <c r="B306" i="1"/>
   <c r="B305" i="1"/>
   <c r="B304" i="1"/>
   <c r="B303" i="1"/>
   <c r="B302" i="1"/>
   <c r="B301" i="1"/>
   <c r="B300" i="1"/>
   <c r="B299" i="1"/>
   <c r="B298" i="1"/>
   <c r="B297" i="1"/>
   <c r="B296" i="1"/>
   <c r="B295" i="1"/>
   <c r="B294" i="1"/>
   <c r="B293" i="1"/>
   <c r="B292" i="1"/>
   <c r="B291" i="1"/>
   <c r="B290" i="1"/>
   <c r="B289" i="1"/>
   <c r="B288" i="1"/>
   <c r="B287" i="1"/>
   <c r="B286" i="1"/>
   <c r="B285" i="1"/>
   <c r="B284" i="1"/>
@@ -616,51 +611,51 @@
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B17" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
   <c r="B6" i="1"/>
   <c r="B5" i="1"/>
   <c r="B4" i="1"/>
   <c r="B2" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2962" uniqueCount="1106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2937" uniqueCount="1100">
   <si>
     <t>UPRN</t>
   </si>
   <si>
     <t>Hyperlinked UPRN</t>
   </si>
   <si>
     <t>Easting</t>
   </si>
   <si>
     <t>Northing</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>IS Web URL</t>
   </si>
   <si>
@@ -1363,53 +1358,50 @@
     <t>Independant Living Centre</t>
   </si>
   <si>
     <t>ZE1 0XY</t>
   </si>
   <si>
     <t>Janet Courtney Hostel</t>
   </si>
   <si>
     <t>ZE1 0YB</t>
   </si>
   <si>
     <t>Hayfield House</t>
   </si>
   <si>
     <t>ZE1 0QD</t>
   </si>
   <si>
     <t>11 Hill Lane</t>
   </si>
   <si>
     <t>ZE1 0HA</t>
   </si>
   <si>
     <t>32 Hillhead &amp; 13 Hill Lane</t>
-  </si>
-[...1 lines deleted...]
-    <t>9 Hill Lane</t>
   </si>
   <si>
     <t>War Memorial Hillhead</t>
   </si>
   <si>
     <t>ZE1 0HB</t>
   </si>
   <si>
     <t>Town Hall</t>
   </si>
   <si>
     <t>Lystina House</t>
   </si>
   <si>
     <t>County Buildings (part)</t>
   </si>
   <si>
     <t>ZE1 0HD</t>
   </si>
   <si>
     <t>Seaview Centre</t>
   </si>
   <si>
     <t>ZE1 0RT</t>
   </si>
@@ -2425,98 +2417,89 @@
   <si>
     <t>Assater Depot</t>
   </si>
   <si>
     <t>Ronas Voe</t>
   </si>
   <si>
     <t>ZE2 9RL</t>
   </si>
   <si>
     <t>Sand Cemetery (Garderhouse)</t>
   </si>
   <si>
     <t>Sand</t>
   </si>
   <si>
     <t>ZE2 9NQ</t>
   </si>
   <si>
     <t>Sandness</t>
   </si>
   <si>
     <t>ZE2 9PL</t>
   </si>
   <si>
-    <t>Sandness Public Toilet</t>
-[...1 lines deleted...]
-  <si>
     <t>Sandness Old Cemetery</t>
   </si>
   <si>
     <t>Sandness New Cemetery</t>
   </si>
   <si>
     <t>Sandness Primary School</t>
   </si>
   <si>
     <t>Shendale Burn</t>
   </si>
   <si>
     <t>Storage Area Bordal</t>
   </si>
   <si>
     <t>Sandwick</t>
   </si>
   <si>
     <t>ZE2 9HN</t>
   </si>
   <si>
     <t>Unit 2 Former Sandwick School</t>
   </si>
   <si>
     <t>ZE2 9HH</t>
   </si>
   <si>
     <t xml:space="preserve">Sandwick Burial Ground </t>
   </si>
   <si>
     <t>ZE2 9HW</t>
   </si>
   <si>
     <t>ZE2 9HP</t>
   </si>
   <si>
     <t>Sandwick Junior High School</t>
   </si>
   <si>
-    <t xml:space="preserve">Hoswick Knitwear Factory </t>
-[...4 lines deleted...]
-  <si>
     <t>Land at Park Wynd, Sandwick</t>
   </si>
   <si>
     <t>ZE2 9JL</t>
   </si>
   <si>
     <t>Parkwynd Housing</t>
   </si>
   <si>
     <t>Land at Sandwick Water Scheme</t>
   </si>
   <si>
     <t>Brentfield Place  Housing</t>
   </si>
   <si>
     <t>ZE2 9HS</t>
   </si>
   <si>
     <t>Veester Hill Housing</t>
   </si>
   <si>
     <t>ZE2 9HZ</t>
   </si>
   <si>
     <t>Brakefield Road Housing</t>
@@ -2788,53 +2771,50 @@
   <si>
     <t>ZE2 9NY</t>
   </si>
   <si>
     <t>Land at Gossawater</t>
   </si>
   <si>
     <t>Skerries Burial Ground</t>
   </si>
   <si>
     <t>Skerries</t>
   </si>
   <si>
     <t>ZE2 9AS</t>
   </si>
   <si>
     <t>Skerries Harbour</t>
   </si>
   <si>
     <t>Skerries Ferry Terminal</t>
   </si>
   <si>
     <t>Skerries Toilet and Store</t>
   </si>
   <si>
-    <t>Skerries Fire station shed</t>
-[...1 lines deleted...]
-  <si>
     <t>Skerries Primary School</t>
   </si>
   <si>
     <t>Sullom Burial Ground</t>
   </si>
   <si>
     <t>Sullom</t>
   </si>
   <si>
     <t>ZE2 9RD</t>
   </si>
   <si>
     <t>Sinna Water (Red Pit Quarry)</t>
   </si>
   <si>
     <t>Land for Gas Processing Plant</t>
   </si>
   <si>
     <t>Sullom Voe</t>
   </si>
   <si>
     <t>ZE2 9UN</t>
   </si>
   <si>
     <t>Tingwall Primary School and Nursery</t>
@@ -3932,53 +3912,50 @@
     <t xml:space="preserve">Sandwall </t>
   </si>
   <si>
     <t xml:space="preserve">Soldian Court </t>
   </si>
   <si>
     <t xml:space="preserve">Swarthoull </t>
   </si>
   <si>
     <t xml:space="preserve">Taska </t>
   </si>
   <si>
     <t>Voder View</t>
   </si>
   <si>
     <t xml:space="preserve">St Olaf Street </t>
   </si>
   <si>
     <t xml:space="preserve">Overtonlea Care Home Service level agreement </t>
   </si>
   <si>
     <t>Sandside &amp; Midlea, Firth/Hamarsgarth &amp; Burness land</t>
   </si>
   <si>
     <t xml:space="preserve">Billister Pier leased in </t>
-  </si>
-[...1 lines deleted...]
-    <t>Melby Pier &amp; Car Park</t>
   </si>
   <si>
     <t>Blacksness Pier</t>
   </si>
   <si>
     <t>Main Street</t>
   </si>
   <si>
     <t>Blydoit Park</t>
   </si>
   <si>
     <t>Port Arthur Road</t>
   </si>
   <si>
     <t>Sycamore Avenue</t>
   </si>
   <si>
     <t>Craigpark Road</t>
   </si>
   <si>
     <t>Gibblestone Road</t>
   </si>
   <si>
     <t xml:space="preserve">Houll Road </t>
   </si>
@@ -4015,51 +3992,51 @@
   <si>
     <t>Car Park Store</t>
   </si>
   <si>
     <t>Brown's Road Housing</t>
   </si>
   <si>
     <t>Norstane Housing</t>
   </si>
   <si>
     <t>Robertson Crescent Housing</t>
   </si>
   <si>
     <t>Sandveien</t>
   </si>
   <si>
     <t xml:space="preserve">Former Quarff School playground </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4384,51 +4361,51 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -4677,16568 +4654,16436 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100005853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000018426" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100006353" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100007200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000022737" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000017672" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100002292" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000022560" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000017602" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100007371" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100005117" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100006016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/30100006115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osg.scot/SearchAddresses/301000022582" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J588"/>
+  <dimension ref="A1:J583"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F356" sqref="F356"/>
+    <sheetView tabSelected="1" topLeftCell="A330" workbookViewId="0">
+      <selection activeCell="F330" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="28.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="50.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="23.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="33" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="22" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="F1" s="23" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="22" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="25">
         <v>30100006703</v>
       </c>
       <c r="B2" s="2">
         <f>HYPERLINK(CONCATENATE(J2,A2),A2)</f>
         <v>30100006703</v>
       </c>
       <c r="C2" s="4">
         <v>434814</v>
       </c>
       <c r="D2" s="4">
         <v>1155747</v>
       </c>
       <c r="E2" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>8</v>
       </c>
       <c r="G2" s="27"/>
       <c r="H2" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="25"/>
       <c r="B3" s="2"/>
       <c r="C3" s="4">
         <v>434790</v>
       </c>
       <c r="D3" s="4">
         <v>1155745</v>
       </c>
       <c r="E3" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="27"/>
       <c r="H3" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="25">
         <v>30100006710</v>
       </c>
       <c r="B4" s="2">
-        <f>HYPERLINK(CONCATENATE(J4,A4),A4)</f>
+        <f t="shared" ref="B4:B35" si="0">HYPERLINK(CONCATENATE(J4,A4),A4)</f>
         <v>30100006710</v>
       </c>
       <c r="C4" s="4">
         <v>434620</v>
       </c>
       <c r="D4" s="4">
         <v>1155563</v>
       </c>
       <c r="E4" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="27"/>
       <c r="H4" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="25">
         <v>30100006704</v>
       </c>
       <c r="B5" s="3">
-        <f>HYPERLINK(CONCATENATE(J5,A5),A5)</f>
+        <f t="shared" si="0"/>
         <v>30100006704</v>
       </c>
       <c r="C5" s="4">
         <v>434197</v>
       </c>
       <c r="D5" s="4">
         <v>1155844</v>
       </c>
       <c r="E5" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="27"/>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="2">
-        <f>HYPERLINK(CONCATENATE(J6,A6),A6)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C6" s="4">
         <v>434680</v>
       </c>
       <c r="D6" s="4">
         <v>115613</v>
       </c>
       <c r="E6" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F6" s="26" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="27"/>
       <c r="H6" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="25"/>
       <c r="B7" s="3">
-        <f>HYPERLINK(CONCATENATE(J7,A7),A7)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C7" s="4">
         <v>434866</v>
       </c>
       <c r="D7" s="4">
         <v>1155685</v>
       </c>
       <c r="E7" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="27"/>
       <c r="H7" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="25">
         <v>30100006738</v>
       </c>
       <c r="B8" s="2">
-        <f>HYPERLINK(CONCATENATE(J8,A8),A8)</f>
+        <f t="shared" si="0"/>
         <v>30100006738</v>
       </c>
       <c r="C8" s="4">
         <v>434493</v>
       </c>
       <c r="D8" s="4">
         <v>1155656</v>
       </c>
       <c r="E8" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="27"/>
       <c r="H8" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="27" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="25"/>
       <c r="B9" s="3">
-        <f>HYPERLINK(CONCATENATE(J9,A9),A9)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C9" s="4">
         <v>434625</v>
       </c>
       <c r="D9" s="4">
         <v>1155773</v>
       </c>
       <c r="E9" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F9" s="26" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="27"/>
       <c r="H9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="25">
         <v>30100005507</v>
       </c>
       <c r="B10" s="2">
-        <f>HYPERLINK(CONCATENATE(J10,A10),A10)</f>
+        <f t="shared" si="0"/>
         <v>30100005507</v>
       </c>
       <c r="C10" s="4">
         <v>437845</v>
       </c>
       <c r="D10" s="4">
         <v>1121105</v>
       </c>
       <c r="E10" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F10" s="26" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="27"/>
       <c r="H10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="27" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="25">
         <v>30100005506</v>
       </c>
       <c r="B11" s="3">
-        <f>HYPERLINK(CONCATENATE(J11,A11),A11)</f>
+        <f t="shared" si="0"/>
         <v>30100005506</v>
       </c>
       <c r="C11" s="4">
         <v>437850</v>
       </c>
       <c r="D11" s="4">
         <v>1121079</v>
       </c>
       <c r="E11" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="25">
         <v>30100005588</v>
       </c>
       <c r="B12" s="2">
-        <f>HYPERLINK(CONCATENATE(J12,A12),A12)</f>
+        <f t="shared" si="0"/>
         <v>30100005588</v>
       </c>
       <c r="C12" s="4">
         <v>437336</v>
       </c>
       <c r="D12" s="4">
         <v>1121750</v>
       </c>
       <c r="E12" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="27"/>
       <c r="H12" s="27" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="27" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="25"/>
       <c r="B13" s="3">
-        <f>HYPERLINK(CONCATENATE(J13,A13),A13)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C13" s="4">
         <v>438054</v>
       </c>
       <c r="D13" s="4">
         <v>1121425</v>
       </c>
       <c r="E13" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="27"/>
       <c r="H13" s="27" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="27" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="25"/>
       <c r="B14" s="2">
-        <f>HYPERLINK(CONCATENATE(J14,A14),A14)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C14" s="4">
         <v>433428</v>
       </c>
       <c r="D14" s="4">
         <v>1152266</v>
       </c>
       <c r="E14" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F14" s="26" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="27"/>
       <c r="H14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="27" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>30100006678</v>
       </c>
       <c r="B15" s="3">
-        <f>HYPERLINK(CONCATENATE(J15,A15),A15)</f>
+        <f t="shared" si="0"/>
         <v>30100006678</v>
       </c>
       <c r="C15" s="4">
         <v>433214</v>
       </c>
       <c r="D15" s="4">
         <v>1152257</v>
       </c>
       <c r="E15" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F15" s="26" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="27"/>
       <c r="H15" s="27" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="25">
         <v>30100006804</v>
       </c>
       <c r="B16" s="2">
-        <f>HYPERLINK(CONCATENATE(J16,A16),A16)</f>
+        <f t="shared" si="0"/>
         <v>30100006804</v>
       </c>
       <c r="C16" s="4">
         <v>432069</v>
       </c>
       <c r="D16" s="4">
         <v>1152649</v>
       </c>
       <c r="E16" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="27"/>
       <c r="H16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="27" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="25">
         <v>30100003284</v>
       </c>
       <c r="B17" s="3">
-        <f>HYPERLINK(CONCATENATE(J17,A17),A17)</f>
+        <f t="shared" si="0"/>
         <v>30100003284</v>
       </c>
       <c r="C17" s="4">
         <v>435962</v>
       </c>
       <c r="D17" s="4">
         <v>1167460</v>
       </c>
       <c r="E17" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="27"/>
       <c r="H17" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="27" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="25">
         <v>30100004472</v>
       </c>
       <c r="B18" s="2">
-        <f>HYPERLINK(CONCATENATE(J18,A18),A18)</f>
+        <f t="shared" si="0"/>
         <v>30100004472</v>
       </c>
       <c r="C18" s="4">
         <v>435961</v>
       </c>
       <c r="D18" s="4">
         <v>1167421</v>
       </c>
       <c r="E18" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="25">
         <v>30100004472</v>
       </c>
       <c r="B19" s="3">
-        <f>HYPERLINK(CONCATENATE(J19,A19),A19)</f>
+        <f t="shared" si="0"/>
         <v>30100004472</v>
       </c>
       <c r="C19" s="4">
         <v>435958</v>
       </c>
       <c r="D19" s="4">
         <v>1167398</v>
       </c>
       <c r="E19" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="27"/>
       <c r="H19" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="27" t="s">
         <v>36</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="28"/>
       <c r="B20" s="2">
-        <f>HYPERLINK(CONCATENATE(J20,A20),A20)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C20" s="4">
         <v>435888</v>
       </c>
       <c r="D20" s="4">
         <v>1167467</v>
       </c>
       <c r="E20" s="29" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="27"/>
       <c r="H20" s="29" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="27" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="25">
         <v>30100006461</v>
       </c>
       <c r="B21" s="2">
-        <f>HYPERLINK(CONCATENATE(J21,A21),A21)</f>
+        <f t="shared" si="0"/>
         <v>30100006461</v>
       </c>
       <c r="C21" s="4">
         <v>437113</v>
       </c>
       <c r="D21" s="4">
         <v>1169958</v>
       </c>
       <c r="E21" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>40</v>
       </c>
       <c r="G21" s="27"/>
       <c r="H21" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="27" t="s">
         <v>41</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="25"/>
       <c r="B22" s="3">
-        <f>HYPERLINK(CONCATENATE(J22,A22),A22)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C22" s="4">
         <v>437090</v>
       </c>
       <c r="D22" s="4">
         <v>1170100</v>
       </c>
       <c r="E22" s="29" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="F22" s="26" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="G22" s="27"/>
       <c r="H22" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="27" t="s">
         <v>41</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="25"/>
       <c r="B23" s="2">
-        <f>HYPERLINK(CONCATENATE(J23,A23),A23)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C23" s="4">
         <v>437419</v>
       </c>
       <c r="D23" s="4">
         <v>1170044</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F23" s="18" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="27" t="s">
         <v>41</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="25">
         <v>30100006460</v>
       </c>
       <c r="B24" s="2">
-        <f>HYPERLINK(CONCATENATE(J24,A24),A24)</f>
+        <f t="shared" si="0"/>
         <v>30100006460</v>
       </c>
       <c r="C24" s="4">
         <v>436824</v>
       </c>
       <c r="D24" s="4">
         <v>1169544</v>
       </c>
       <c r="E24" s="27" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>44</v>
       </c>
       <c r="G24" s="27"/>
       <c r="H24" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="27" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="25">
         <v>30100004498</v>
       </c>
       <c r="B25" s="3">
-        <f>HYPERLINK(CONCATENATE(J25,A25),A25)</f>
+        <f t="shared" si="0"/>
         <v>30100004498</v>
       </c>
       <c r="C25" s="4">
         <v>436224</v>
       </c>
       <c r="D25" s="4">
         <v>1168128</v>
       </c>
       <c r="E25" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="27"/>
       <c r="H25" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="27" t="s">
         <v>36</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="25">
         <v>30100004549</v>
       </c>
       <c r="B26" s="2">
-        <f>HYPERLINK(CONCATENATE(J26,A26),A26)</f>
+        <f t="shared" si="0"/>
         <v>30100004549</v>
       </c>
       <c r="C26" s="4">
         <v>434260</v>
       </c>
       <c r="D26" s="4">
         <v>1168110</v>
       </c>
       <c r="E26" s="27" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>47</v>
       </c>
       <c r="G26" s="27"/>
       <c r="H26" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="27" t="s">
         <v>48</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="25"/>
       <c r="B27" s="3">
-        <f>HYPERLINK(CONCATENATE(J27,A27),A27)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C27" s="4">
         <v>435980</v>
       </c>
       <c r="D27" s="4">
         <v>1168449</v>
       </c>
       <c r="E27" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F27" s="26" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="G27" s="27" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="H27" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="27" t="s">
         <v>49</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="25"/>
       <c r="B28" s="2">
-        <f>HYPERLINK(CONCATENATE(J28,A28),A28)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C28" s="4">
         <v>436018</v>
       </c>
       <c r="D28" s="4">
         <v>1167532</v>
       </c>
       <c r="E28" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>50</v>
       </c>
       <c r="G28" s="27" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="H28" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="27" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="25"/>
       <c r="B29" s="3">
-        <f>HYPERLINK(CONCATENATE(J29,A29),A29)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C29" s="4">
         <v>435979</v>
       </c>
       <c r="D29" s="4">
         <v>1168535</v>
       </c>
       <c r="E29" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F29" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G29" s="27" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="25"/>
       <c r="B30" s="2">
-        <f>HYPERLINK(CONCATENATE(J30,A30),A30)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C30" s="4">
         <v>435820</v>
       </c>
       <c r="D30" s="4">
         <v>1168481</v>
       </c>
       <c r="E30" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F30" s="26" t="s">
         <v>54</v>
       </c>
       <c r="G30" s="27" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I30" s="27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="25"/>
       <c r="B31" s="3">
-        <f>HYPERLINK(CONCATENATE(J31,A31),A31)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C31" s="4">
         <v>435980</v>
       </c>
       <c r="D31" s="4">
         <v>1168411</v>
       </c>
       <c r="E31" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>56</v>
       </c>
       <c r="G31" s="27" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="H31" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I31" s="27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="25"/>
       <c r="B32" s="2">
-        <f>HYPERLINK(CONCATENATE(J32,A32),A32)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C32" s="4">
         <v>435873</v>
       </c>
       <c r="D32" s="4">
         <v>1168347</v>
       </c>
       <c r="E32" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="27" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I32" s="27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="25"/>
       <c r="B33" s="3">
-        <f>HYPERLINK(CONCATENATE(J33,A33),A33)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C33" s="4">
         <v>435840</v>
       </c>
       <c r="D33" s="4">
         <v>1168367</v>
       </c>
       <c r="E33" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>60</v>
       </c>
       <c r="G33" s="27" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I33" s="27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="25"/>
       <c r="B34" s="2">
-        <f>HYPERLINK(CONCATENATE(J34,A34),A34)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C34" s="4">
         <v>435923</v>
       </c>
       <c r="D34" s="4">
         <v>1168637</v>
       </c>
       <c r="E34" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>62</v>
       </c>
       <c r="G34" s="27" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="H34" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I34" s="27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="25"/>
       <c r="B35" s="3">
-        <f>HYPERLINK(CONCATENATE(J35,A35),A35)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C35" s="4">
         <v>435924</v>
       </c>
       <c r="D35" s="4">
         <v>1168419</v>
       </c>
       <c r="E35" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="27" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="H35" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I35" s="27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="25"/>
       <c r="B36" s="2">
-        <f>HYPERLINK(CONCATENATE(J36,A36),A36)</f>
+        <f t="shared" ref="B36:B60" si="1">HYPERLINK(CONCATENATE(J36,A36),A36)</f>
         <v>0</v>
       </c>
       <c r="C36" s="4">
         <v>435793</v>
       </c>
       <c r="D36" s="4">
         <v>1168341</v>
       </c>
       <c r="E36" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F36" s="26" t="s">
         <v>66</v>
       </c>
       <c r="G36" s="27" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I36" s="27" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="25"/>
       <c r="B37" s="3">
-        <f>HYPERLINK(CONCATENATE(J37,A37),A37)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C37" s="4">
         <v>436070</v>
       </c>
       <c r="D37" s="4">
         <v>1168547</v>
       </c>
       <c r="E37" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F37" s="26" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="G37" s="27" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I37" s="27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="25"/>
       <c r="B38" s="2">
-        <f>HYPERLINK(CONCATENATE(J38,A38),A38)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C38" s="4">
         <v>436131</v>
       </c>
       <c r="D38" s="4">
         <v>1168442</v>
       </c>
       <c r="E38" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>69</v>
       </c>
       <c r="G38" s="27" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I38" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="25"/>
       <c r="B39" s="3">
-        <f>HYPERLINK(CONCATENATE(J39,A39),A39)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>435908</v>
       </c>
       <c r="D39" s="4">
         <v>1167319</v>
       </c>
       <c r="E39" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>71</v>
       </c>
       <c r="G39" s="27" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="H39" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I39" s="27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="25"/>
       <c r="B40" s="2">
-        <f>HYPERLINK(CONCATENATE(J40,A40),A40)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C40" s="4">
         <v>435851</v>
       </c>
       <c r="D40" s="4">
         <v>1168566</v>
       </c>
       <c r="E40" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>73</v>
       </c>
       <c r="G40" s="27" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="H40" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I40" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="25"/>
       <c r="B41" s="3">
-        <f>HYPERLINK(CONCATENATE(J41,A41),A41)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C41" s="4">
         <v>436020</v>
       </c>
       <c r="D41" s="4">
         <v>1167862</v>
       </c>
       <c r="E41" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="G41" s="4" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I41" s="4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="25">
         <v>30100004484</v>
       </c>
       <c r="B42" s="3">
-        <f>HYPERLINK(CONCATENATE(J42,A42),A42)</f>
+        <f t="shared" si="1"/>
         <v>30100004484</v>
       </c>
       <c r="C42" s="4">
         <v>436000</v>
       </c>
       <c r="D42" s="4">
         <v>1167563</v>
       </c>
       <c r="E42" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>77</v>
       </c>
       <c r="G42" s="27"/>
       <c r="H42" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I42" s="27" t="s">
         <v>51</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="25">
         <v>30100004497</v>
       </c>
       <c r="B43" s="2">
-        <f>HYPERLINK(CONCATENATE(J43,A43),A43)</f>
+        <f t="shared" si="1"/>
         <v>30100004497</v>
       </c>
       <c r="C43" s="4">
         <v>435777</v>
       </c>
       <c r="D43" s="4">
         <v>1168238</v>
       </c>
       <c r="E43" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F43" s="26" t="s">
         <v>78</v>
       </c>
       <c r="G43" s="27"/>
       <c r="H43" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I43" s="27" t="s">
         <v>48</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="25">
         <v>30100004494</v>
       </c>
       <c r="B44" s="6">
-        <f>HYPERLINK(CONCATENATE(J44,A44),A44)</f>
+        <f t="shared" si="1"/>
         <v>30100004494</v>
       </c>
       <c r="E44" s="27" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="F44" s="26" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="G44" s="27"/>
       <c r="H44" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="27" t="s">
         <v>79</v>
       </c>
       <c r="J44" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="25">
         <v>30100004461</v>
       </c>
       <c r="B45" s="2">
-        <f>HYPERLINK(CONCATENATE(J45,A45),A45)</f>
+        <f t="shared" si="1"/>
         <v>30100004461</v>
       </c>
       <c r="C45" s="4">
         <v>435961</v>
       </c>
       <c r="D45" s="4">
         <v>1165351</v>
       </c>
       <c r="E45" s="27" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F45" s="26" t="s">
         <v>80</v>
       </c>
       <c r="G45" s="27"/>
       <c r="H45" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I45" s="27" t="s">
         <v>81</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="32"/>
       <c r="B46" s="3">
-        <f>HYPERLINK(CONCATENATE(J46,A46),A46)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C46" s="4">
         <v>435891</v>
       </c>
       <c r="D46" s="4">
         <v>1165307</v>
       </c>
       <c r="E46" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F46" s="18" t="s">
         <v>82</v>
       </c>
       <c r="G46" s="27"/>
       <c r="H46" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="J46" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A47" s="28"/>
       <c r="B47" s="2">
-        <f>HYPERLINK(CONCATENATE(J47,A47),A47)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C47" s="33"/>
       <c r="D47" s="33"/>
       <c r="E47" s="29" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="F47" s="26" t="s">
         <v>83</v>
       </c>
       <c r="G47" s="27"/>
       <c r="H47" s="27" t="s">
         <v>35</v>
       </c>
       <c r="I47" s="27"/>
       <c r="J47" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="25"/>
       <c r="B48" s="3">
-        <f>HYPERLINK(CONCATENATE(J48,A48),A48)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C48" s="4">
         <v>448873</v>
       </c>
       <c r="D48" s="4">
         <v>114604</v>
       </c>
       <c r="E48" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F48" s="26" t="s">
         <v>84</v>
       </c>
       <c r="G48" s="27"/>
       <c r="H48" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I48" s="27"/>
       <c r="J48" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="25">
         <v>30100005281</v>
       </c>
       <c r="B49" s="3">
-        <f>HYPERLINK(CONCATENATE(J49,A49),A49)</f>
+        <f t="shared" si="1"/>
         <v>30100005281</v>
       </c>
       <c r="C49" s="4">
         <v>449337</v>
       </c>
       <c r="D49" s="4">
         <v>1140984</v>
       </c>
       <c r="E49" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>87</v>
       </c>
       <c r="G49" s="27"/>
       <c r="H49" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I49" s="27" t="s">
         <v>86</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="25">
         <v>30100005297</v>
       </c>
       <c r="B50" s="2">
-        <f>HYPERLINK(CONCATENATE(J50,A50),A50)</f>
+        <f t="shared" si="1"/>
         <v>30100005297</v>
       </c>
       <c r="C50" s="4">
         <v>450138</v>
       </c>
       <c r="D50" s="4">
         <v>1143694</v>
       </c>
       <c r="E50" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>88</v>
       </c>
       <c r="G50" s="27"/>
       <c r="H50" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I50" s="27" t="s">
         <v>89</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="25">
         <v>30100005298</v>
       </c>
       <c r="B51" s="3">
-        <f>HYPERLINK(CONCATENATE(J51,A51),A51)</f>
+        <f t="shared" si="1"/>
         <v>30100005298</v>
       </c>
       <c r="C51" s="4">
         <v>452121</v>
       </c>
       <c r="D51" s="4">
         <v>1142289</v>
       </c>
       <c r="E51" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F51" s="26" t="s">
         <v>90</v>
       </c>
       <c r="G51" s="27"/>
       <c r="H51" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I51" s="27" t="s">
         <v>91</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="25"/>
       <c r="B52" s="2">
-        <f>HYPERLINK(CONCATENATE(J52,A52),A52)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C52" s="4">
         <v>449484</v>
       </c>
       <c r="D52" s="4">
         <v>1140314</v>
       </c>
       <c r="E52" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>92</v>
       </c>
       <c r="G52" s="27"/>
       <c r="H52" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I52" s="27" t="s">
         <v>93</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="25"/>
       <c r="B53" s="3">
-        <f>HYPERLINK(CONCATENATE(J53,A53),A53)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C53" s="4">
         <v>449406</v>
       </c>
       <c r="D53" s="4">
         <v>1140265</v>
       </c>
       <c r="E53" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F53" s="26" t="s">
         <v>94</v>
       </c>
       <c r="G53" s="27"/>
       <c r="H53" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I53" s="27" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="25"/>
       <c r="B54" s="2">
-        <f>HYPERLINK(CONCATENATE(J54,A54),A54)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C54" s="4">
         <v>449379</v>
       </c>
       <c r="D54" s="4">
         <v>1140487</v>
       </c>
       <c r="E54" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F54" s="26" t="s">
         <v>96</v>
       </c>
       <c r="G54" s="27"/>
       <c r="H54" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I54" s="27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="25"/>
       <c r="B55" s="3">
-        <f>HYPERLINK(CONCATENATE(J55,A55),A55)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C55" s="4">
         <v>449192</v>
       </c>
       <c r="D55" s="4">
         <v>1141467</v>
       </c>
       <c r="E55" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F55" s="26" t="s">
         <v>98</v>
       </c>
       <c r="G55" s="27"/>
       <c r="H55" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I55" s="27" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="25"/>
       <c r="B56" s="3">
-        <f>HYPERLINK(CONCATENATE(J56,A56),A56)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C56" s="4">
         <v>449529</v>
       </c>
       <c r="D56" s="4">
         <v>1140413</v>
       </c>
       <c r="E56" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F56" s="18" t="s">
         <v>100</v>
       </c>
       <c r="G56" s="52"/>
       <c r="H56" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I56" s="27" t="s">
         <v>86</v>
       </c>
       <c r="J56" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="25">
         <v>30100005268</v>
       </c>
       <c r="B57" s="2">
-        <f>HYPERLINK(CONCATENATE(J57,A57),A57)</f>
+        <f t="shared" si="1"/>
         <v>30100005268</v>
       </c>
       <c r="C57" s="4">
         <v>449542</v>
       </c>
       <c r="D57" s="4">
         <v>1140428</v>
       </c>
       <c r="E57" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F57" s="18" t="s">
         <v>101</v>
       </c>
       <c r="G57" s="34"/>
       <c r="H57" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I57" s="27" t="s">
         <v>86</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="32"/>
       <c r="B58" s="3">
-        <f>HYPERLINK(CONCATENATE(J58,A58),A58)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C58" s="4">
         <v>49501</v>
       </c>
       <c r="D58" s="4">
         <v>1140376</v>
       </c>
       <c r="E58" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F58" s="18" t="s">
         <v>102</v>
       </c>
       <c r="G58" s="34"/>
       <c r="H58" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I58" s="27" t="s">
         <v>86</v>
       </c>
       <c r="J58" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="25">
         <v>30100005292</v>
       </c>
       <c r="B59" s="3">
-        <f>HYPERLINK(CONCATENATE(J59,A59),A59)</f>
+        <f t="shared" si="1"/>
         <v>30100005292</v>
       </c>
       <c r="C59" s="4">
         <v>448885</v>
       </c>
       <c r="D59" s="4">
         <v>1141632</v>
       </c>
       <c r="E59" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F59" s="26" t="s">
         <v>103</v>
       </c>
       <c r="G59" s="27"/>
       <c r="H59" s="27" t="s">
         <v>85</v>
       </c>
       <c r="I59" s="27" t="s">
         <v>86</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="25">
         <v>30100006913</v>
       </c>
       <c r="B60" s="2">
-        <f>HYPERLINK(CONCATENATE(J60,A60),A60)</f>
+        <f t="shared" si="1"/>
         <v>30100006913</v>
       </c>
       <c r="C60" s="4">
         <v>427940</v>
       </c>
       <c r="D60" s="4">
         <v>1149895</v>
       </c>
       <c r="E60" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F60" s="30" t="s">
         <v>104</v>
       </c>
       <c r="G60" s="29"/>
       <c r="H60" s="29" t="s">
         <v>105</v>
       </c>
       <c r="I60" s="29" t="s">
         <v>106</v>
       </c>
       <c r="J60" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="25"/>
       <c r="B61" s="2"/>
       <c r="C61" s="4">
         <v>427846</v>
       </c>
       <c r="D61" s="4">
         <v>1149932</v>
       </c>
       <c r="E61" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F61" s="30" t="s">
         <v>107</v>
       </c>
       <c r="G61" s="29"/>
       <c r="H61" s="29" t="s">
         <v>105</v>
       </c>
       <c r="I61" s="29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="25">
         <v>30100006909</v>
       </c>
       <c r="B62" s="3">
-        <f>HYPERLINK(CONCATENATE(J62,A62),A62)</f>
+        <f t="shared" ref="B62:B106" si="2">HYPERLINK(CONCATENATE(J62,A62),A62)</f>
         <v>30100006909</v>
       </c>
       <c r="C62" s="4">
         <v>427749</v>
       </c>
       <c r="D62" s="4">
         <v>1149101</v>
       </c>
       <c r="E62" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F62" s="26" t="s">
         <v>108</v>
       </c>
       <c r="G62" s="27"/>
       <c r="H62" s="27" t="s">
         <v>105</v>
       </c>
       <c r="I62" s="27" t="s">
         <v>106</v>
       </c>
       <c r="J62" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="25">
         <v>30100006806</v>
       </c>
       <c r="B63" s="2">
-        <f>HYPERLINK(CONCATENATE(J63,A63),A63)</f>
+        <f t="shared" si="2"/>
         <v>30100006806</v>
       </c>
       <c r="C63" s="4">
         <v>427790</v>
       </c>
       <c r="D63" s="4">
         <v>1152572</v>
       </c>
       <c r="E63" s="27" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F63" s="26" t="s">
         <v>109</v>
       </c>
       <c r="G63" s="27"/>
       <c r="H63" s="27" t="s">
         <v>110</v>
       </c>
       <c r="I63" s="27" t="s">
         <v>111</v>
       </c>
       <c r="J63" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="25">
         <v>30100005373</v>
       </c>
       <c r="B64" s="3">
-        <f>HYPERLINK(CONCATENATE(J64,A64),A64)</f>
+        <f t="shared" si="2"/>
         <v>30100005373</v>
       </c>
       <c r="C64" s="4">
         <v>437316</v>
       </c>
       <c r="D64" s="4">
         <v>1133118</v>
       </c>
       <c r="E64" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F64" s="26" t="s">
         <v>112</v>
       </c>
       <c r="G64" s="27"/>
       <c r="H64" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I64" s="27" t="s">
         <v>114</v>
       </c>
       <c r="J64" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="25"/>
       <c r="B65" s="2">
-        <f>HYPERLINK(CONCATENATE(J65,A65),A65)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C65" s="4">
         <v>437340</v>
       </c>
       <c r="D65" s="4">
         <v>1135755</v>
       </c>
       <c r="E65" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F65" s="26" t="s">
         <v>115</v>
       </c>
       <c r="G65" s="34"/>
       <c r="H65" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I65" s="27" t="s">
         <v>116</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="25"/>
       <c r="B66" s="3">
-        <f>HYPERLINK(CONCATENATE(J66,A66),A66)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C66" s="4">
         <v>437590</v>
       </c>
       <c r="D66" s="4">
         <v>1133787</v>
       </c>
       <c r="E66" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F66" s="26" t="s">
         <v>117</v>
       </c>
       <c r="G66" s="34"/>
       <c r="H66" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I66" s="27" t="s">
         <v>118</v>
       </c>
       <c r="J66" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="25"/>
       <c r="B67" s="2">
-        <f>HYPERLINK(CONCATENATE(J67,A67),A67)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C67" s="4">
         <v>436969</v>
       </c>
       <c r="D67" s="4">
         <v>1135973</v>
       </c>
       <c r="E67" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F67" s="26" t="s">
         <v>119</v>
       </c>
       <c r="G67" s="34"/>
       <c r="H67" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I67" s="27" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="25">
         <v>30100001250</v>
       </c>
       <c r="B68" s="2">
-        <f>HYPERLINK(CONCATENATE(J68,A68),A68)</f>
+        <f t="shared" si="2"/>
         <v>30100001250</v>
       </c>
       <c r="E68" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F68" s="18" t="s">
         <v>121</v>
       </c>
       <c r="G68" s="34"/>
       <c r="H68" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I68" s="27" t="s">
         <v>122</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="25">
         <v>30100005345</v>
       </c>
       <c r="B69" s="3">
-        <f>HYPERLINK(CONCATENATE(J69,A69),A69)</f>
+        <f t="shared" si="2"/>
         <v>30100005345</v>
       </c>
       <c r="C69" s="4">
         <v>437547</v>
       </c>
       <c r="D69" s="4">
         <v>1133598</v>
       </c>
       <c r="E69" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F69" s="26" t="s">
         <v>123</v>
       </c>
       <c r="G69" s="27"/>
       <c r="H69" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I69" s="27" t="s">
         <v>124</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="25">
         <v>30100005399</v>
       </c>
       <c r="B70" s="2">
-        <f>HYPERLINK(CONCATENATE(J70,A70),A70)</f>
+        <f t="shared" si="2"/>
         <v>30100005399</v>
       </c>
       <c r="C70" s="4">
         <v>437090</v>
       </c>
       <c r="D70" s="4">
         <v>1135685</v>
       </c>
       <c r="E70" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F70" s="26" t="s">
         <v>125</v>
       </c>
       <c r="G70" s="27"/>
       <c r="H70" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I70" s="27" t="s">
         <v>126</v>
       </c>
       <c r="J70" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="25">
         <v>30100005386</v>
       </c>
       <c r="B71" s="3">
-        <f>HYPERLINK(CONCATENATE(J71,A71),A71)</f>
+        <f t="shared" si="2"/>
         <v>30100005386</v>
       </c>
       <c r="C71" s="4">
         <v>436951</v>
       </c>
       <c r="D71" s="4">
         <v>1135835</v>
       </c>
       <c r="E71" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F71" s="26" t="s">
         <v>127</v>
       </c>
       <c r="G71" s="27"/>
       <c r="H71" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I71" s="27" t="s">
         <v>126</v>
       </c>
       <c r="J71" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="25">
         <v>30100005396</v>
       </c>
       <c r="B72" s="3">
-        <f>HYPERLINK(CONCATENATE(J72,A72),A72)</f>
+        <f t="shared" si="2"/>
         <v>30100005396</v>
       </c>
       <c r="C72" s="4">
         <v>436894</v>
       </c>
       <c r="D72" s="4">
         <v>1135831</v>
       </c>
       <c r="E72" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F72" s="26" t="s">
         <v>129</v>
       </c>
       <c r="G72" s="27"/>
       <c r="H72" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I72" s="27" t="s">
         <v>122</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="25">
         <v>30100005399</v>
       </c>
       <c r="B73" s="2">
-        <f>HYPERLINK(CONCATENATE(J73,A73),A73)</f>
+        <f t="shared" si="2"/>
         <v>30100005399</v>
       </c>
       <c r="C73" s="4">
         <v>437172</v>
       </c>
       <c r="D73" s="4">
         <v>1135697</v>
       </c>
       <c r="E73" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F73" s="26" t="s">
         <v>130</v>
       </c>
       <c r="G73" s="27"/>
       <c r="H73" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I73" s="27" t="s">
         <v>126</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="25">
         <v>30100005386</v>
       </c>
       <c r="B74" s="3">
-        <f>HYPERLINK(CONCATENATE(J74,A74),A74)</f>
+        <f t="shared" si="2"/>
         <v>30100005386</v>
       </c>
       <c r="C74" s="4">
         <v>437731</v>
       </c>
       <c r="D74" s="4">
         <v>1135485</v>
       </c>
       <c r="E74" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F74" s="26" t="s">
         <v>131</v>
       </c>
       <c r="G74" s="27"/>
       <c r="H74" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I74" s="27" t="s">
         <v>128</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A75" s="28"/>
       <c r="B75" s="2">
-        <f>HYPERLINK(CONCATENATE(J75,A75),A75)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C75" s="33"/>
       <c r="D75" s="33"/>
       <c r="E75" s="29" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="F75" s="26" t="s">
         <v>132</v>
       </c>
       <c r="G75" s="27"/>
       <c r="H75" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I75" s="27"/>
       <c r="J75" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="25">
         <v>30100005356</v>
       </c>
       <c r="B76" s="3">
-        <f>HYPERLINK(CONCATENATE(J76,A76),A76)</f>
+        <f t="shared" si="2"/>
         <v>30100005356</v>
       </c>
       <c r="C76" s="4">
         <v>436879</v>
       </c>
       <c r="D76" s="4">
         <v>1131499</v>
       </c>
       <c r="E76" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F76" s="18" t="s">
         <v>133</v>
       </c>
       <c r="G76" s="27"/>
       <c r="H76" s="27" t="s">
         <v>113</v>
       </c>
       <c r="I76" s="27" t="s">
         <v>124</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="25">
         <v>30100006972</v>
       </c>
       <c r="B77" s="2">
-        <f>HYPERLINK(CONCATENATE(J77,A77),A77)</f>
+        <f t="shared" si="2"/>
         <v>30100006972</v>
       </c>
       <c r="C77" s="4">
         <v>443267</v>
       </c>
       <c r="D77" s="4">
         <v>1127926</v>
       </c>
       <c r="E77" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F77" s="18" t="s">
         <v>134</v>
       </c>
       <c r="G77" s="27"/>
       <c r="H77" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I77" s="27" t="s">
         <v>136</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="25"/>
       <c r="B78" s="2">
-        <f>HYPERLINK(CONCATENATE(J78,A78),A78)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C78" s="4">
         <v>443537</v>
       </c>
       <c r="D78" s="4">
         <v>1130562</v>
       </c>
       <c r="E78" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F78" s="18" t="s">
         <v>137</v>
       </c>
       <c r="G78" s="34"/>
       <c r="H78" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I78" s="27" t="s">
         <v>138</v>
       </c>
       <c r="J78" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="25">
         <v>30100007015</v>
       </c>
       <c r="B79" s="3">
-        <f>HYPERLINK(CONCATENATE(J79,A79),A79)</f>
+        <f t="shared" si="2"/>
         <v>30100007015</v>
       </c>
       <c r="C79" s="4">
         <v>443102</v>
       </c>
       <c r="D79" s="4">
         <v>1129434</v>
       </c>
       <c r="E79" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F79" s="26" t="s">
         <v>139</v>
       </c>
       <c r="G79" s="27"/>
       <c r="H79" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I79" s="27" t="s">
         <v>138</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" s="25">
         <v>30100006998</v>
       </c>
       <c r="B80" s="2">
-        <f>HYPERLINK(CONCATENATE(J80,A80),A80)</f>
+        <f t="shared" si="2"/>
         <v>30100006998</v>
       </c>
       <c r="C80" s="4">
         <v>443137</v>
       </c>
       <c r="D80" s="4">
         <v>1129239</v>
       </c>
       <c r="E80" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F80" s="26" t="s">
         <v>140</v>
       </c>
       <c r="G80" s="27"/>
       <c r="H80" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I80" s="27" t="s">
         <v>138</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" s="25"/>
       <c r="B81" s="3">
-        <f>HYPERLINK(CONCATENATE(J81,A81),A81)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C81" s="4">
         <v>443070</v>
       </c>
       <c r="D81" s="4">
         <v>1129421</v>
       </c>
       <c r="E81" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F81" s="26" t="s">
         <v>141</v>
       </c>
       <c r="G81" s="27"/>
       <c r="H81" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I81" s="27" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" s="25"/>
       <c r="B82" s="2">
-        <f>HYPERLINK(CONCATENATE(J82,A82),A82)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C82" s="4">
         <v>443070</v>
       </c>
       <c r="D82" s="4">
         <v>1129421</v>
       </c>
       <c r="E82" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F82" s="26" t="s">
         <v>143</v>
       </c>
       <c r="G82" s="27"/>
       <c r="H82" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I82" s="27" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" s="25"/>
       <c r="B83" s="3">
-        <f>HYPERLINK(CONCATENATE(J83,A83),A83)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C83" s="4">
         <v>443131</v>
       </c>
       <c r="D83" s="4">
         <v>1129176</v>
       </c>
       <c r="E83" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F83" s="26" t="s">
         <v>144</v>
       </c>
       <c r="G83" s="27"/>
       <c r="H83" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I83" s="27" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="25"/>
       <c r="B84" s="2">
-        <f>HYPERLINK(CONCATENATE(J84,A84),A84)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C84" s="4">
         <v>443172</v>
       </c>
       <c r="D84" s="4">
         <v>1129154</v>
       </c>
       <c r="E84" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F84" s="26" t="s">
         <v>146</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I84" s="27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A85" s="25"/>
       <c r="B85" s="3">
-        <f>HYPERLINK(CONCATENATE(J85,A85),A85)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C85" s="4">
         <v>443182</v>
       </c>
       <c r="D85" s="4">
         <v>1130094</v>
       </c>
       <c r="E85" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F85" s="26" t="s">
         <v>148</v>
       </c>
       <c r="G85" s="27"/>
       <c r="H85" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I85" s="27" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" s="25"/>
       <c r="B86" s="2">
-        <f>HYPERLINK(CONCATENATE(J86,A86),A86)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C86" s="4">
         <v>443155</v>
       </c>
       <c r="D86" s="4">
         <v>1130181</v>
       </c>
       <c r="E86" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F86" s="26" t="s">
         <v>150</v>
       </c>
       <c r="G86" s="27"/>
       <c r="H86" s="27" t="s">
         <v>135</v>
       </c>
       <c r="I86" s="27" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" s="32"/>
       <c r="B87" s="3">
-        <f>HYPERLINK(CONCATENATE(J87,A87),A87)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C87" s="4">
         <v>439350</v>
       </c>
       <c r="D87" s="4">
         <v>1115364</v>
       </c>
       <c r="E87" s="27" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F87" s="26" t="s">
         <v>152</v>
       </c>
       <c r="G87" s="27"/>
       <c r="H87" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I87" s="27" t="s">
         <v>154</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A88" s="25"/>
       <c r="B88" s="2">
-        <f>HYPERLINK(CONCATENATE(J88,A88),A88)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C88" s="4">
         <v>439220</v>
       </c>
       <c r="D88" s="4">
         <v>1115121</v>
       </c>
       <c r="E88" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F88" s="18" t="s">
         <v>155</v>
       </c>
       <c r="G88" s="34"/>
       <c r="H88" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I88" s="27" t="s">
         <v>156</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A89" s="25">
         <v>30100005469</v>
       </c>
       <c r="B89" s="3">
-        <f>HYPERLINK(CONCATENATE(J89,A89),A89)</f>
+        <f t="shared" si="2"/>
         <v>30100005469</v>
       </c>
       <c r="C89" s="4">
         <v>439124</v>
       </c>
       <c r="D89" s="4">
         <v>1115172</v>
       </c>
       <c r="E89" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F89" s="18" t="s">
         <v>157</v>
       </c>
       <c r="G89" s="27"/>
       <c r="H89" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I89" s="27" t="s">
         <v>156</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A90" s="25">
         <v>30100004874</v>
       </c>
       <c r="B90" s="2">
-        <f>HYPERLINK(CONCATENATE(J90,A90),A90)</f>
+        <f t="shared" si="2"/>
         <v>30100004874</v>
       </c>
       <c r="C90" s="4">
         <v>438242</v>
       </c>
       <c r="D90" s="4">
         <v>1114846</v>
       </c>
       <c r="E90" s="27" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="F90" s="26" t="s">
         <v>158</v>
       </c>
       <c r="G90" s="27"/>
       <c r="H90" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I90" s="27" t="s">
         <v>156</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" s="25">
         <v>30100004892</v>
       </c>
       <c r="B91" s="3">
-        <f>HYPERLINK(CONCATENATE(J91,A91),A91)</f>
+        <f t="shared" si="2"/>
         <v>30100004892</v>
       </c>
       <c r="C91" s="4">
         <v>439852</v>
       </c>
       <c r="D91" s="4">
         <v>1114619</v>
       </c>
       <c r="E91" s="27" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="F91" s="26" t="s">
         <v>159</v>
       </c>
       <c r="G91" s="27"/>
       <c r="H91" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I91" s="27" t="s">
         <v>154</v>
       </c>
       <c r="J91" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A92" s="25">
         <v>30100005476</v>
       </c>
       <c r="B92" s="2">
-        <f>HYPERLINK(CONCATENATE(J92,A92),A92)</f>
+        <f t="shared" si="2"/>
         <v>30100005476</v>
       </c>
       <c r="C92" s="4">
         <v>439513</v>
       </c>
       <c r="D92" s="4">
         <v>1115324</v>
       </c>
       <c r="E92" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F92" s="26" t="s">
         <v>160</v>
       </c>
       <c r="G92" s="27"/>
       <c r="H92" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I92" s="27" t="s">
         <v>154</v>
       </c>
       <c r="J92" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" s="25">
         <v>30100005428</v>
       </c>
       <c r="B93" s="3">
-        <f>HYPERLINK(CONCATENATE(J93,A93),A93)</f>
+        <f t="shared" si="2"/>
         <v>30100005428</v>
       </c>
       <c r="C93" s="4">
         <v>440554</v>
       </c>
       <c r="D93" s="4">
         <v>1110104</v>
       </c>
       <c r="E93" s="27" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="F93" s="26" t="s">
         <v>161</v>
       </c>
       <c r="G93" s="27"/>
       <c r="H93" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I93" s="27" t="s">
         <v>162</v>
       </c>
       <c r="J93" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" s="25"/>
       <c r="B94" s="2">
-        <f>HYPERLINK(CONCATENATE(J94,A94),A94)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C94" s="4">
         <v>439367</v>
       </c>
       <c r="D94" s="4">
         <v>1115486</v>
       </c>
       <c r="E94" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F94" s="26" t="s">
         <v>163</v>
       </c>
       <c r="G94" s="27"/>
       <c r="H94" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I94" s="27" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" s="25"/>
       <c r="B95" s="3">
-        <f>HYPERLINK(CONCATENATE(J95,A95),A95)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C95" s="4">
         <v>438421</v>
       </c>
       <c r="D95" s="4">
         <v>1114783</v>
       </c>
       <c r="E95" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F95" s="26" t="s">
         <v>165</v>
       </c>
       <c r="G95" s="27"/>
       <c r="H95" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I95" s="27" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" s="35"/>
       <c r="B96" s="2">
-        <f>HYPERLINK(CONCATENATE(J96,A96),A96)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C96" s="31">
         <v>439878</v>
       </c>
       <c r="D96" s="31">
         <v>1115469</v>
       </c>
       <c r="E96" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F96" s="26" t="s">
         <v>167</v>
       </c>
       <c r="G96" s="27"/>
       <c r="H96" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I96" s="27" t="s">
         <v>168</v>
       </c>
       <c r="J96" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A97" s="25">
         <v>30100005429</v>
       </c>
       <c r="B97" s="3">
-        <f>HYPERLINK(CONCATENATE(J97,A97),A97)</f>
+        <f t="shared" si="2"/>
         <v>30100005429</v>
       </c>
       <c r="C97" s="4">
         <v>440511</v>
       </c>
       <c r="D97" s="4">
         <v>1110129</v>
       </c>
       <c r="E97" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F97" s="26" t="s">
         <v>169</v>
       </c>
       <c r="G97" s="27"/>
       <c r="H97" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I97" s="27" t="s">
         <v>162</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A98" s="25">
         <v>30100005428</v>
       </c>
       <c r="B98" s="2">
-        <f>HYPERLINK(CONCATENATE(J98,A98),A98)</f>
+        <f t="shared" si="2"/>
         <v>30100005428</v>
       </c>
       <c r="C98" s="4">
         <v>440535</v>
       </c>
       <c r="D98" s="4">
         <v>1110121</v>
       </c>
       <c r="E98" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F98" s="26" t="s">
         <v>170</v>
       </c>
       <c r="G98" s="27"/>
       <c r="H98" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I98" s="27" t="s">
         <v>162</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" s="25"/>
       <c r="B99" s="3">
-        <f>HYPERLINK(CONCATENATE(J99,A99),A99)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C99" s="4">
         <v>438881</v>
       </c>
       <c r="D99" s="4">
         <v>1111851</v>
       </c>
       <c r="E99" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F99" s="26" t="s">
         <v>171</v>
       </c>
       <c r="H99" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>172</v>
       </c>
       <c r="J99" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A100" s="25"/>
       <c r="B100" s="2">
-        <f>HYPERLINK(CONCATENATE(J100,A100),A100)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C100" s="4">
         <v>438858</v>
       </c>
       <c r="D100" s="4">
         <v>1111788</v>
       </c>
       <c r="E100" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F100" s="26" t="s">
         <v>173</v>
       </c>
       <c r="H100" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I100" s="4" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" s="25"/>
       <c r="B101" s="3">
-        <f>HYPERLINK(CONCATENATE(J101,A101),A101)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C101" s="4">
         <v>439363</v>
       </c>
       <c r="D101" s="4">
         <v>1115487</v>
       </c>
       <c r="E101" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F101" s="26" t="s">
         <v>174</v>
       </c>
       <c r="H101" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="25"/>
       <c r="B102" s="2">
-        <f>HYPERLINK(CONCATENATE(J102,A102),A102)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C102" s="4">
         <v>439363</v>
       </c>
       <c r="D102" s="4">
         <v>1115487</v>
       </c>
       <c r="E102" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F102" s="26" t="s">
         <v>176</v>
       </c>
       <c r="H102" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" s="25"/>
       <c r="B103" s="3">
-        <f>HYPERLINK(CONCATENATE(J103,A103),A103)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="C103" s="4">
         <v>438910</v>
       </c>
       <c r="D103" s="4">
         <v>1109953</v>
       </c>
       <c r="E103" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F103" s="26" t="s">
         <v>177</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>153</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" s="25">
         <v>30100004382</v>
       </c>
       <c r="B104" s="2">
-        <f>HYPERLINK(CONCATENATE(J104,A104),A104)</f>
+        <f t="shared" si="2"/>
         <v>30100004382</v>
       </c>
       <c r="C104" s="4">
         <v>421250</v>
       </c>
       <c r="D104" s="4">
         <v>1178020</v>
       </c>
       <c r="E104" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F104" s="18" t="s">
         <v>179</v>
       </c>
       <c r="G104" s="27"/>
       <c r="H104" s="27" t="s">
         <v>180</v>
       </c>
       <c r="I104" s="27" t="s">
         <v>181</v>
       </c>
       <c r="J104" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A105" s="25">
         <v>30100005534</v>
       </c>
       <c r="B105" s="3">
-        <f>HYPERLINK(CONCATENATE(J105,A105),A105)</f>
+        <f t="shared" si="2"/>
         <v>30100005534</v>
       </c>
       <c r="C105" s="4">
         <v>420091</v>
       </c>
       <c r="D105" s="4">
         <v>1069913</v>
       </c>
       <c r="E105" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F105" s="26" t="s">
         <v>182</v>
       </c>
       <c r="G105" s="27"/>
       <c r="H105" s="27" t="s">
         <v>183</v>
       </c>
       <c r="I105" s="27" t="s">
         <v>184</v>
       </c>
       <c r="J105" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A106" s="25">
         <v>30100005566</v>
       </c>
       <c r="B106" s="2">
-        <f>HYPERLINK(CONCATENATE(J106,A106),A106)</f>
+        <f t="shared" si="2"/>
         <v>30100005566</v>
       </c>
       <c r="C106" s="4">
         <v>420781</v>
       </c>
       <c r="D106" s="4">
         <v>1070995</v>
       </c>
       <c r="E106" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F106" s="26" t="s">
         <v>185</v>
       </c>
       <c r="G106" s="27"/>
       <c r="H106" s="27" t="s">
         <v>183</v>
       </c>
       <c r="I106" s="27" t="s">
         <v>184</v>
       </c>
       <c r="J106" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A107" s="25"/>
       <c r="B107" s="2"/>
       <c r="C107" s="4">
         <v>420781</v>
       </c>
       <c r="D107" s="4">
         <v>1070995</v>
       </c>
       <c r="E107" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F107" s="26" t="s">
         <v>186</v>
       </c>
       <c r="G107" s="27"/>
       <c r="H107" s="27" t="s">
         <v>183</v>
       </c>
       <c r="I107" s="27" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A108" s="25">
         <v>30100004942</v>
       </c>
       <c r="B108" s="3">
-        <f>HYPERLINK(CONCATENATE(J108,A108),A108)</f>
+        <f t="shared" ref="B108:B129" si="3">HYPERLINK(CONCATENATE(J108,A108),A108)</f>
         <v>30100004942</v>
       </c>
       <c r="C108" s="4">
         <v>422508</v>
       </c>
       <c r="D108" s="4">
         <v>1072517</v>
       </c>
       <c r="E108" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F108" s="26" t="s">
         <v>187</v>
       </c>
       <c r="G108" s="27"/>
       <c r="H108" s="27" t="s">
         <v>183</v>
       </c>
       <c r="I108" s="27" t="s">
         <v>184</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A109" s="25"/>
       <c r="B109" s="2">
-        <f>HYPERLINK(CONCATENATE(J109,A109),A109)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C109" s="4">
         <v>462521</v>
       </c>
       <c r="D109" s="4">
         <v>1190909</v>
       </c>
       <c r="E109" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F109" s="18" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="G109" s="27"/>
       <c r="H109" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I109" s="27"/>
       <c r="J109" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A110" s="25">
         <v>30100004171</v>
       </c>
       <c r="B110" s="3">
-        <f>HYPERLINK(CONCATENATE(J110,A110),A110)</f>
+        <f t="shared" si="3"/>
         <v>30100004171</v>
       </c>
       <c r="C110" s="4">
         <v>460754</v>
       </c>
       <c r="D110" s="4">
         <v>1190512</v>
       </c>
       <c r="E110" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F110" s="18" t="s">
         <v>189</v>
       </c>
       <c r="G110" s="27"/>
       <c r="H110" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I110" s="27" t="s">
         <v>190</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A111" s="25"/>
       <c r="B111" s="2">
-        <f>HYPERLINK(CONCATENATE(J111,A111),A111)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C111" s="4">
         <v>462499</v>
       </c>
       <c r="D111" s="4">
         <v>1190843</v>
       </c>
       <c r="E111" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F111" s="26" t="s">
         <v>191</v>
       </c>
       <c r="G111" s="27"/>
       <c r="H111" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I111" s="27" t="s">
         <v>190</v>
       </c>
       <c r="J111" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A112" s="25"/>
       <c r="B112" s="3">
-        <f>HYPERLINK(CONCATENATE(J112,A112),A112)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C112" s="4">
         <v>462465</v>
       </c>
       <c r="D112" s="4">
         <v>1190923</v>
       </c>
       <c r="E112" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F112" s="26" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="G112" s="27"/>
       <c r="H112" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I112" s="27" t="s">
         <v>190</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A113" s="25">
         <v>30100004178</v>
       </c>
       <c r="B113" s="3">
-        <f>HYPERLINK(CONCATENATE(J113,A113),A113)</f>
+        <f t="shared" si="3"/>
         <v>30100004178</v>
       </c>
       <c r="C113" s="4">
         <v>458568</v>
       </c>
       <c r="D113" s="4">
         <v>1194472</v>
       </c>
       <c r="E113" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F113" s="26" t="s">
         <v>192</v>
       </c>
       <c r="G113" s="27"/>
       <c r="H113" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I113" s="27" t="s">
         <v>190</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A114" s="25">
         <v>30100004162</v>
       </c>
       <c r="B114" s="2">
-        <f>HYPERLINK(CONCATENATE(J114,A114),A114)</f>
+        <f t="shared" si="3"/>
         <v>30100004162</v>
       </c>
       <c r="C114" s="4">
         <v>462579</v>
       </c>
       <c r="D114" s="4">
         <v>1191373</v>
       </c>
       <c r="E114" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F114" s="26" t="s">
         <v>193</v>
       </c>
       <c r="G114" s="27"/>
       <c r="H114" s="27" t="s">
         <v>188</v>
       </c>
       <c r="I114" s="27" t="s">
         <v>190</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A115" s="25">
         <v>30100006649</v>
       </c>
       <c r="B115" s="3">
-        <f>HYPERLINK(CONCATENATE(J115,A115),A115)</f>
+        <f t="shared" si="3"/>
         <v>30100006649</v>
       </c>
       <c r="C115" s="4">
         <v>396350</v>
       </c>
       <c r="D115" s="4">
         <v>1136980</v>
       </c>
       <c r="E115" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F115" s="18" t="s">
         <v>194</v>
       </c>
       <c r="G115" s="27"/>
       <c r="H115" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I115" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J115" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A116" s="25">
         <v>30100006646</v>
       </c>
       <c r="B116" s="2">
-        <f>HYPERLINK(CONCATENATE(J116,A116),A116)</f>
+        <f t="shared" si="3"/>
         <v>30100006646</v>
       </c>
       <c r="C116" s="4">
         <v>397070</v>
       </c>
       <c r="D116" s="4">
         <v>1137630</v>
       </c>
       <c r="E116" s="27" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="F116" s="26" t="s">
         <v>197</v>
       </c>
       <c r="G116" s="27"/>
       <c r="H116" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I116" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J116" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A117" s="25">
         <v>30100006647</v>
       </c>
       <c r="B117" s="3">
-        <f>HYPERLINK(CONCATENATE(J117,A117),A117)</f>
+        <f t="shared" si="3"/>
         <v>30100006647</v>
       </c>
       <c r="C117" s="4">
         <v>397052</v>
       </c>
       <c r="D117" s="4">
         <v>1137646</v>
       </c>
       <c r="E117" s="27" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="F117" s="26" t="s">
         <v>198</v>
       </c>
       <c r="G117" s="27"/>
       <c r="H117" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I117" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J117" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A118" s="25">
         <v>30100006627</v>
       </c>
       <c r="B118" s="2">
-        <f>HYPERLINK(CONCATENATE(J118,A118),A118)</f>
+        <f t="shared" si="3"/>
         <v>30100006627</v>
       </c>
       <c r="C118" s="4">
         <v>397410</v>
       </c>
       <c r="D118" s="4">
         <v>1138820</v>
       </c>
       <c r="E118" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F118" s="26" t="s">
         <v>199</v>
       </c>
       <c r="G118" s="27"/>
       <c r="H118" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I118" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J118" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A119" s="25">
         <v>30100006634</v>
       </c>
       <c r="B119" s="3">
-        <f>HYPERLINK(CONCATENATE(J119,A119),A119)</f>
+        <f t="shared" si="3"/>
         <v>30100006634</v>
       </c>
       <c r="C119" s="4">
         <v>397060</v>
       </c>
       <c r="D119" s="4">
         <v>1139140</v>
       </c>
       <c r="E119" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F119" s="26" t="s">
         <v>200</v>
       </c>
       <c r="G119" s="27"/>
       <c r="H119" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I119" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J119" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A120" s="25"/>
       <c r="B120" s="2">
-        <f>HYPERLINK(CONCATENATE(J120,A120),A120)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C120" s="4">
         <v>397095</v>
       </c>
       <c r="D120" s="4">
         <v>1138125</v>
       </c>
       <c r="E120" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F120" s="26" t="s">
         <v>201</v>
       </c>
       <c r="G120" s="27"/>
       <c r="H120" s="27" t="s">
         <v>195</v>
       </c>
       <c r="I120" s="27" t="s">
         <v>196</v>
       </c>
       <c r="J120" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A121" s="25">
         <v>30100005341</v>
       </c>
       <c r="B121" s="3">
-        <f>HYPERLINK(CONCATENATE(J121,A121),A121)</f>
+        <f t="shared" si="3"/>
         <v>30100005341</v>
       </c>
       <c r="C121" s="4">
         <v>444262</v>
       </c>
       <c r="D121" s="4">
         <v>1138915</v>
       </c>
       <c r="E121" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F121" s="18" t="s">
         <v>202</v>
       </c>
       <c r="G121" s="27"/>
       <c r="H121" s="27" t="s">
         <v>203</v>
       </c>
       <c r="I121" s="27" t="s">
         <v>204</v>
       </c>
       <c r="J121" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A122" s="25">
         <v>30100005338</v>
       </c>
       <c r="B122" s="2">
-        <f>HYPERLINK(CONCATENATE(J122,A122),A122)</f>
+        <f t="shared" si="3"/>
         <v>30100005338</v>
       </c>
       <c r="C122" s="4">
         <v>444262</v>
       </c>
       <c r="D122" s="4">
         <v>1138915</v>
       </c>
       <c r="E122" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F122" s="18" t="s">
         <v>205</v>
       </c>
       <c r="G122" s="27"/>
       <c r="H122" s="27" t="s">
         <v>203</v>
       </c>
       <c r="I122" s="27" t="s">
         <v>204</v>
       </c>
       <c r="J122" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A123" s="36"/>
       <c r="B123" s="3">
-        <f>HYPERLINK(CONCATENATE(J123,A123),A123)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C123" s="31"/>
       <c r="D123" s="31"/>
       <c r="E123" s="29" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="F123" s="30" t="s">
         <v>206</v>
       </c>
       <c r="G123" s="29"/>
       <c r="H123" s="29" t="s">
         <v>203</v>
       </c>
       <c r="I123" s="27" t="s">
         <v>204</v>
       </c>
       <c r="J123" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A124" s="25">
         <v>30100004369</v>
       </c>
       <c r="B124" s="2">
-        <f>HYPERLINK(CONCATENATE(J124,A124),A124)</f>
+        <f t="shared" si="3"/>
         <v>30100004369</v>
       </c>
       <c r="C124" s="4">
         <v>428201</v>
       </c>
       <c r="D124" s="4">
         <v>1176998</v>
       </c>
       <c r="E124" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F124" s="26" t="s">
         <v>207</v>
       </c>
       <c r="G124" s="27"/>
       <c r="H124" s="27" t="s">
         <v>208</v>
       </c>
       <c r="I124" s="27" t="s">
         <v>209</v>
       </c>
       <c r="J124" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A125" s="25">
         <v>30100004300</v>
       </c>
       <c r="B125" s="3">
-        <f>HYPERLINK(CONCATENATE(J125,A125),A125)</f>
+        <f t="shared" si="3"/>
         <v>30100004300</v>
       </c>
       <c r="C125" s="4">
         <v>428875</v>
       </c>
       <c r="D125" s="4">
         <v>1177668</v>
       </c>
       <c r="E125" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F125" s="26" t="s">
         <v>210</v>
       </c>
       <c r="G125" s="27"/>
       <c r="H125" s="27" t="s">
         <v>208</v>
       </c>
       <c r="I125" s="27" t="s">
         <v>209</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A126" s="25">
         <v>30100004309</v>
       </c>
       <c r="B126" s="2">
-        <f>HYPERLINK(CONCATENATE(J126,A126),A126)</f>
+        <f t="shared" si="3"/>
         <v>30100004309</v>
       </c>
       <c r="C126" s="4">
         <v>428327</v>
       </c>
       <c r="D126" s="4">
         <v>1177133</v>
       </c>
       <c r="E126" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F126" s="26" t="s">
         <v>211</v>
       </c>
       <c r="G126" s="27"/>
       <c r="H126" s="27" t="s">
         <v>208</v>
       </c>
       <c r="I126" s="27" t="s">
         <v>209</v>
       </c>
       <c r="J126" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A127" s="25"/>
       <c r="B127" s="3">
-        <f>HYPERLINK(CONCATENATE(J127,A127),A127)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C127" s="4">
         <v>428624</v>
       </c>
       <c r="D127" s="4">
         <v>1177235</v>
       </c>
       <c r="E127" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F127" s="26" t="s">
         <v>212</v>
       </c>
       <c r="G127" s="27"/>
       <c r="H127" s="27" t="s">
         <v>208</v>
       </c>
       <c r="I127" s="27" t="s">
         <v>213</v>
       </c>
       <c r="J127" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A128" s="25"/>
       <c r="B128" s="2">
-        <f>HYPERLINK(CONCATENATE(J128,A128),A128)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="C128" s="4">
         <v>430356</v>
       </c>
       <c r="D128" s="4">
         <v>1178377</v>
       </c>
       <c r="E128" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F128" s="26" t="s">
         <v>214</v>
       </c>
       <c r="G128" s="27"/>
       <c r="H128" s="27" t="s">
         <v>208</v>
       </c>
       <c r="I128" s="27" t="s">
         <v>215</v>
       </c>
       <c r="J128" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A129" s="25">
         <v>30100006423</v>
       </c>
       <c r="B129" s="3">
-        <f>HYPERLINK(CONCATENATE(J129,A129),A129)</f>
+        <f t="shared" si="3"/>
         <v>30100006423</v>
       </c>
       <c r="C129" s="4">
         <v>447399</v>
       </c>
       <c r="D129" s="4">
         <v>1159696</v>
       </c>
       <c r="E129" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F129" s="26" t="s">
         <v>216</v>
       </c>
       <c r="G129" s="27"/>
       <c r="H129" s="27" t="s">
         <v>217</v>
       </c>
       <c r="I129" s="27" t="s">
         <v>218</v>
       </c>
       <c r="J129" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A130" s="25"/>
       <c r="B130" s="3"/>
       <c r="C130" s="4">
         <v>445459</v>
       </c>
       <c r="D130" s="4">
         <v>1142081</v>
       </c>
       <c r="E130" s="31" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="F130" s="26" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="G130" s="27" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I130" s="27" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A131" s="25">
         <v>3010005917</v>
       </c>
       <c r="B131" s="2">
-        <f>HYPERLINK(CONCATENATE(J131,A131),A131)</f>
+        <f t="shared" ref="B131:B161" si="4">HYPERLINK(CONCATENATE(J131,A131),A131)</f>
         <v>3010005917</v>
       </c>
       <c r="C131" s="4">
         <v>446578</v>
       </c>
       <c r="D131" s="4">
         <v>1143665</v>
       </c>
       <c r="E131" s="27" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="F131" s="26" t="s">
         <v>219</v>
       </c>
       <c r="G131" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H131" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I131" s="27" t="s">
         <v>221</v>
       </c>
       <c r="J131" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A132" s="25">
         <v>301000022571</v>
       </c>
       <c r="B132" s="3">
-        <f>HYPERLINK(CONCATENATE(J132,A132),A132)</f>
+        <f t="shared" si="4"/>
         <v>301000022571</v>
       </c>
       <c r="C132" s="4">
         <v>447380</v>
       </c>
       <c r="D132" s="4">
         <v>1145346</v>
       </c>
       <c r="E132" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F132" s="26" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="G132" s="27" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="H132" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I132" s="27" t="s">
         <v>222</v>
       </c>
       <c r="J132" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A133" s="25">
         <v>30100006055</v>
       </c>
       <c r="B133" s="2">
-        <f>HYPERLINK(CONCATENATE(J133,A133),A133)</f>
+        <f t="shared" si="4"/>
         <v>30100006055</v>
       </c>
       <c r="C133" s="4">
         <v>446609</v>
       </c>
       <c r="D133" s="4">
         <v>1143447</v>
       </c>
       <c r="E133" s="27" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="F133" s="26" t="s">
         <v>223</v>
       </c>
       <c r="G133" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H133" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I133" s="27" t="s">
         <v>224</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A134" s="25"/>
       <c r="B134" s="3">
-        <f>HYPERLINK(CONCATENATE(J134,A134),A134)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C134" s="4">
         <v>446748</v>
       </c>
       <c r="D134" s="4">
         <v>1143497</v>
       </c>
       <c r="E134" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F134" s="18" t="s">
         <v>225</v>
       </c>
       <c r="G134" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H134" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I134" s="27"/>
       <c r="J134" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A135" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B135" s="2" t="str">
-        <f>HYPERLINK(CONCATENATE(J135,A135),A135)</f>
+        <f t="shared" si="4"/>
         <v>?</v>
       </c>
       <c r="C135" s="4">
         <v>446764</v>
       </c>
       <c r="D135" s="4">
         <v>1143504</v>
       </c>
       <c r="E135" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F135" s="18" t="s">
         <v>226</v>
       </c>
       <c r="G135" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H135" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I135" s="27"/>
       <c r="J135" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A136" s="25"/>
       <c r="B136" s="3">
-        <f>HYPERLINK(CONCATENATE(J136,A136),A136)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C136" s="4">
         <v>446310</v>
       </c>
       <c r="D136" s="4">
         <v>1144710</v>
       </c>
       <c r="E136" s="27" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="F136" s="26" t="s">
         <v>227</v>
       </c>
       <c r="G136" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H136" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I136" s="27" t="s">
         <v>222</v>
       </c>
       <c r="J136" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A137" s="25"/>
       <c r="B137" s="2">
-        <f>HYPERLINK(CONCATENATE(J137,A137),A137)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C137" s="4">
         <v>447206</v>
       </c>
       <c r="D137" s="4">
         <v>1145354</v>
       </c>
       <c r="E137" s="27" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="F137" s="26" t="s">
         <v>228</v>
       </c>
       <c r="G137" s="27" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="H137" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I137" s="27" t="s">
         <v>222</v>
       </c>
       <c r="J137" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A138" s="25"/>
       <c r="B138" s="3">
-        <f>HYPERLINK(CONCATENATE(J138,A138),A138)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C138" s="4">
         <v>446448</v>
       </c>
       <c r="D138" s="4">
         <v>1143127</v>
       </c>
       <c r="E138" s="27" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="F138" s="26" t="s">
         <v>229</v>
       </c>
       <c r="G138" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H138" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I138" s="27" t="s">
         <v>224</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A139" s="25"/>
       <c r="B139" s="2">
-        <f>HYPERLINK(CONCATENATE(J139,A139),A139)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C139" s="4">
         <v>446655</v>
       </c>
       <c r="D139" s="4">
         <v>1143657</v>
       </c>
       <c r="E139" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F139" s="30" t="s">
         <v>230</v>
       </c>
       <c r="G139" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H139" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I139" s="27" t="s">
         <v>224</v>
       </c>
       <c r="J139" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A140" s="25"/>
       <c r="B140" s="3">
-        <f>HYPERLINK(CONCATENATE(J140,A140),A140)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C140" s="4">
         <v>446613</v>
       </c>
       <c r="D140" s="4">
         <v>1143635</v>
       </c>
       <c r="E140" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F140" s="30" t="s">
         <v>231</v>
       </c>
       <c r="G140" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H140" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I140" s="27" t="s">
         <v>224</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A141" s="25">
         <v>301000022741</v>
       </c>
       <c r="B141" s="2">
-        <f>HYPERLINK(CONCATENATE(J141,A141),A141)</f>
+        <f t="shared" si="4"/>
         <v>301000022741</v>
       </c>
       <c r="C141" s="4">
         <v>446841</v>
       </c>
       <c r="D141" s="4">
         <v>1143570</v>
       </c>
       <c r="E141" s="27" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="F141" s="26" t="s">
         <v>232</v>
       </c>
       <c r="G141" s="27" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="H141" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I141" s="27" t="s">
         <v>233</v>
       </c>
       <c r="J141" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A142" s="25"/>
       <c r="B142" s="3">
-        <f>HYPERLINK(CONCATENATE(J142,A142),A142)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C142" s="4">
         <v>448068</v>
       </c>
       <c r="D142" s="4">
         <v>1140798</v>
       </c>
       <c r="E142" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F142" s="26" t="s">
         <v>234</v>
       </c>
       <c r="G142" s="27" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="H142" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I142" s="27" t="s">
         <v>235</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A143" s="25">
         <v>30100002179</v>
       </c>
       <c r="B143" s="3">
-        <f>HYPERLINK(CONCATENATE(J143,A143),A143)</f>
+        <f t="shared" si="4"/>
         <v>30100002179</v>
       </c>
       <c r="C143" s="4">
         <v>446898</v>
       </c>
       <c r="D143" s="4">
         <v>1141310</v>
       </c>
       <c r="E143" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F143" s="26" t="s">
         <v>236</v>
       </c>
       <c r="G143" s="27" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="H143" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I143" s="27" t="s">
         <v>237</v>
       </c>
       <c r="J143" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A144" s="25">
         <v>30100002289</v>
       </c>
       <c r="B144" s="2">
-        <f>HYPERLINK(CONCATENATE(J144,A144),A144)</f>
+        <f t="shared" si="4"/>
         <v>30100002289</v>
       </c>
       <c r="C144" s="4">
         <v>447526</v>
       </c>
       <c r="D144" s="4">
         <v>1141398</v>
       </c>
       <c r="E144" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F144" s="30" t="s">
         <v>238</v>
       </c>
       <c r="G144" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H144" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I144" s="29" t="s">
         <v>239</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A145" s="7">
         <v>30100002292</v>
       </c>
       <c r="B145" s="3">
-        <f>HYPERLINK(CONCATENATE(J145,A145),A145)</f>
+        <f t="shared" si="4"/>
         <v>30100002292</v>
       </c>
       <c r="C145" s="4">
         <v>447485</v>
       </c>
       <c r="D145" s="4">
         <v>1141388</v>
       </c>
       <c r="E145" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F145" s="30" t="s">
         <v>240</v>
       </c>
       <c r="G145" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H145" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I145" s="29" t="s">
         <v>239</v>
       </c>
       <c r="J145" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A146" s="25"/>
-      <c r="B146" s="2">
-        <f>HYPERLINK(CONCATENATE(J146,A146),A146)</f>
+      <c r="B146" s="3">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C146" s="4">
-        <v>447534</v>
+        <v>447454</v>
       </c>
       <c r="D146" s="4">
-        <v>1141399</v>
+        <v>1141417</v>
       </c>
       <c r="E146" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F146" s="30" t="s">
+        <v>922</v>
+      </c>
+      <c r="F146" s="26" t="s">
         <v>241</v>
       </c>
       <c r="G146" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H146" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I146" s="29" t="s">
-        <v>239</v>
+      <c r="I146" s="27" t="s">
+        <v>242</v>
       </c>
       <c r="J146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A147" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A147" s="25">
+        <v>30100007323</v>
+      </c>
+      <c r="B147" s="2">
+        <f t="shared" si="4"/>
+        <v>30100007323</v>
       </c>
       <c r="C147" s="4">
-        <v>447454</v>
+        <v>447491</v>
       </c>
       <c r="D147" s="4">
-        <v>1141417</v>
+        <v>1141415</v>
       </c>
       <c r="E147" s="27" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>924</v>
+      </c>
+      <c r="F147" s="30" t="s">
+        <v>243</v>
       </c>
       <c r="G147" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H147" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I147" s="27" t="s">
-        <v>243</v>
+      <c r="I147" s="29" t="s">
+        <v>242</v>
       </c>
       <c r="J147" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A148" s="25">
-[...4 lines deleted...]
-        <v>30100007323</v>
+      <c r="A148" s="25"/>
+      <c r="B148" s="3">
+        <f t="shared" si="4"/>
+        <v>0</v>
       </c>
       <c r="C148" s="4">
-        <v>447491</v>
+        <v>447513</v>
       </c>
       <c r="D148" s="4">
-        <v>1141415</v>
+        <v>1141414</v>
       </c>
       <c r="E148" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F148" s="30" t="s">
         <v>244</v>
       </c>
       <c r="G148" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H148" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I148" s="29" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J148" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A149" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A149" s="25">
+        <v>30100007327</v>
+      </c>
+      <c r="B149" s="2">
+        <f t="shared" si="4"/>
+        <v>30100007327</v>
       </c>
       <c r="C149" s="4">
-        <v>447513</v>
+        <v>447452</v>
       </c>
       <c r="D149" s="4">
-        <v>1141414</v>
+        <v>1141465</v>
       </c>
       <c r="E149" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F149" s="30" t="s">
         <v>245</v>
       </c>
       <c r="G149" s="27" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="H149" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I149" s="29" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="J149" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A150" s="25">
-        <v>30100007327</v>
-[...9 lines deleted...]
-        <v>1141465</v>
+        <v>30100007367</v>
+      </c>
+      <c r="B150" s="3">
+        <f t="shared" si="4"/>
+        <v>30100007367</v>
       </c>
       <c r="E150" s="27" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>916</v>
+      </c>
+      <c r="F150" s="26" t="s">
+        <v>247</v>
       </c>
       <c r="G150" s="27" t="s">
-        <v>967</v>
-[...1 lines deleted...]
-      <c r="H150" s="29" t="s">
+        <v>963</v>
+      </c>
+      <c r="H150" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I150" s="29" t="s">
-        <v>247</v>
+      <c r="I150" s="27" t="s">
+        <v>248</v>
       </c>
       <c r="J150" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A151" s="25">
         <v>30100007367</v>
       </c>
-      <c r="B151" s="3">
-        <f>HYPERLINK(CONCATENATE(J151,A151),A151)</f>
+      <c r="B151" s="2">
+        <f t="shared" si="4"/>
         <v>30100007367</v>
       </c>
       <c r="E151" s="27" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="F151" s="26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G151" s="27" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="H151" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I151" s="27" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J151" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A152" s="25">
-        <v>30100007367</v>
-[...3 lines deleted...]
-        <v>30100007367</v>
+        <v>30100002753</v>
+      </c>
+      <c r="B152" s="3">
+        <f t="shared" si="4"/>
+        <v>30100002753</v>
+      </c>
+      <c r="C152" s="4">
+        <v>447416</v>
+      </c>
+      <c r="D152" s="4">
+        <v>1141447</v>
       </c>
       <c r="E152" s="27" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="F152" s="26" t="s">
         <v>250</v>
       </c>
       <c r="G152" s="27" t="s">
-        <v>968</v>
+        <v>477</v>
       </c>
       <c r="H152" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I152" s="27" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J152" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A153" s="25">
-[...10 lines deleted...]
-        <v>1141447</v>
+      <c r="A153" s="37"/>
+      <c r="B153" s="2">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="C153" s="38">
+        <v>447377</v>
+      </c>
+      <c r="D153" s="38">
+        <v>1141355</v>
       </c>
       <c r="E153" s="27" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="F153" s="26" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G153" s="27" t="s">
-        <v>478</v>
+        <v>964</v>
       </c>
       <c r="H153" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I153" s="27" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A154" s="37"/>
-      <c r="B154" s="2">
-        <f>HYPERLINK(CONCATENATE(J154,A154),A154)</f>
+      <c r="B154" s="3">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C154" s="38">
-        <v>447377</v>
+        <v>447347</v>
       </c>
       <c r="D154" s="38">
-        <v>1141355</v>
+        <v>1141461</v>
       </c>
       <c r="E154" s="27" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="F154" s="26" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G154" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H154" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I154" s="27" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J154" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A155" s="37"/>
-[...8 lines deleted...]
-        <v>1141461</v>
+      <c r="A155" s="25">
+        <v>30100007403</v>
+      </c>
+      <c r="B155" s="2">
+        <f t="shared" si="4"/>
+        <v>30100007403</v>
+      </c>
+      <c r="C155" s="4">
+        <v>447336</v>
+      </c>
+      <c r="D155" s="4">
+        <v>1141231</v>
       </c>
       <c r="E155" s="27" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="F155" s="26" t="s">
         <v>255</v>
       </c>
       <c r="G155" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H155" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I155" s="27" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J155" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="156" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A156" s="25">
-        <v>30100007403</v>
-[...3 lines deleted...]
-        <v>30100007403</v>
+        <v>30100002866</v>
+      </c>
+      <c r="B156" s="3">
+        <f t="shared" si="4"/>
+        <v>30100002866</v>
       </c>
       <c r="C156" s="4">
-        <v>447336</v>
+        <v>447326</v>
       </c>
       <c r="D156" s="4">
-        <v>1141231</v>
+        <v>1141314</v>
       </c>
       <c r="E156" s="27" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="F156" s="26" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G156" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H156" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I156" s="27" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J156" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A157" s="25">
-        <v>30100002866</v>
-[...3 lines deleted...]
-        <v>30100002866</v>
+        <v>30100005983</v>
+      </c>
+      <c r="B157" s="2">
+        <f t="shared" si="4"/>
+        <v>30100005983</v>
       </c>
       <c r="C157" s="4">
-        <v>447326</v>
+        <v>447839</v>
       </c>
       <c r="D157" s="4">
-        <v>1141314</v>
+        <v>1140774</v>
       </c>
       <c r="E157" s="27" t="s">
-        <v>930</v>
+        <v>907</v>
       </c>
       <c r="F157" s="26" t="s">
         <v>258</v>
       </c>
       <c r="G157" s="27" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="H157" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I157" s="27" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="158" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A158" s="25">
-        <v>30100005983</v>
-[...3 lines deleted...]
-        <v>30100005983</v>
+        <v>30100007429</v>
+      </c>
+      <c r="B158" s="3">
+        <f t="shared" si="4"/>
+        <v>30100007429</v>
       </c>
       <c r="C158" s="4">
-        <v>447839</v>
+        <v>447830</v>
       </c>
       <c r="D158" s="4">
-        <v>1140774</v>
+        <v>1140945</v>
       </c>
       <c r="E158" s="27" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>908</v>
+      </c>
+      <c r="F158" s="18" t="s">
+        <v>260</v>
       </c>
       <c r="G158" s="27" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="H158" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I158" s="27" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J158" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A159" s="25">
-        <v>30100007429</v>
-[...3 lines deleted...]
-        <v>30100007429</v>
+        <v>30100007432</v>
+      </c>
+      <c r="B159" s="2">
+        <f t="shared" si="4"/>
+        <v>30100007432</v>
       </c>
       <c r="C159" s="4">
-        <v>447830</v>
+        <v>448107</v>
       </c>
       <c r="D159" s="4">
-        <v>1140945</v>
+        <v>1140663</v>
       </c>
       <c r="E159" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F159" s="18" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G159" s="27" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="H159" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I159" s="27" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="J159" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A160" s="25">
-[...4 lines deleted...]
-        <v>30100007432</v>
+      <c r="A160" s="32"/>
+      <c r="B160" s="3">
+        <f t="shared" si="4"/>
+        <v>0</v>
       </c>
       <c r="C160" s="4">
-        <v>448107</v>
+        <v>447753</v>
       </c>
       <c r="D160" s="4">
-        <v>1140663</v>
+        <v>1140746</v>
       </c>
       <c r="E160" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>925</v>
+      </c>
+      <c r="F160" s="26" t="s">
+        <v>966</v>
       </c>
       <c r="G160" s="27" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="H160" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I160" s="27" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J160" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A161" s="32"/>
-      <c r="B161" s="3">
-        <f>HYPERLINK(CONCATENATE(J161,A161),A161)</f>
+      <c r="B161" s="2">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="C161" s="4">
-        <v>447753</v>
+        <v>447875</v>
       </c>
       <c r="D161" s="4">
-        <v>1140746</v>
+        <v>1140748</v>
       </c>
       <c r="E161" s="27" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="F161" s="26" t="s">
-        <v>971</v>
+        <v>264</v>
       </c>
       <c r="G161" s="27" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="H161" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I161" s="27" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J161" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A162" s="32"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A162" s="25">
+        <v>30100005986</v>
+      </c>
+      <c r="B162" s="3">
+        <f t="shared" ref="B162:B193" si="5">HYPERLINK(CONCATENATE(J162,A162),A162)</f>
+        <v>30100005986</v>
       </c>
       <c r="C162" s="4">
-        <v>447875</v>
+        <v>447921</v>
       </c>
       <c r="D162" s="4">
-        <v>1140748</v>
+        <v>1140656</v>
       </c>
       <c r="E162" s="27" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="F162" s="26" t="s">
         <v>265</v>
       </c>
       <c r="G162" s="27" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="H162" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I162" s="27" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="J162" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A163" s="25">
-        <v>30100005986</v>
+        <v>301000022569</v>
       </c>
       <c r="B163" s="3">
-        <f>HYPERLINK(CONCATENATE(J163,A163),A163)</f>
-        <v>30100005986</v>
+        <f t="shared" si="5"/>
+        <v>301000022569</v>
       </c>
       <c r="C163" s="4">
-        <v>447921</v>
+        <v>447488</v>
       </c>
       <c r="D163" s="4">
-        <v>1140656</v>
+        <v>1141724</v>
       </c>
       <c r="E163" s="27" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="F163" s="26" t="s">
         <v>266</v>
       </c>
       <c r="G163" s="27" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="H163" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I163" s="27" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="J163" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A164" s="25">
-        <v>301000022569</v>
-[...3 lines deleted...]
-        <v>301000022569</v>
+        <v>30100010859</v>
+      </c>
+      <c r="B164" s="2">
+        <f t="shared" si="5"/>
+        <v>30100010859</v>
       </c>
       <c r="C164" s="4">
-        <v>447488</v>
+        <v>447520</v>
       </c>
       <c r="D164" s="4">
-        <v>1141724</v>
+        <v>1141748</v>
       </c>
       <c r="E164" s="27" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>924</v>
+      </c>
+      <c r="F164" s="30" t="s">
+        <v>268</v>
       </c>
       <c r="G164" s="27" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="H164" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I164" s="27" t="s">
-        <v>268</v>
+      <c r="I164" s="29" t="s">
+        <v>269</v>
       </c>
       <c r="J164" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A165" s="25">
-        <v>30100010859</v>
-[...3 lines deleted...]
-        <v>30100010859</v>
+        <v>30100005719</v>
+      </c>
+      <c r="B165" s="3">
+        <f t="shared" si="5"/>
+        <v>30100005719</v>
       </c>
       <c r="C165" s="4">
-        <v>447520</v>
+        <v>447672</v>
       </c>
       <c r="D165" s="4">
-        <v>1141748</v>
+        <v>1141545</v>
       </c>
       <c r="E165" s="27" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>919</v>
+      </c>
+      <c r="F165" s="26" t="s">
+        <v>270</v>
       </c>
       <c r="G165" s="27" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I165" s="29" t="s">
-        <v>270</v>
+      <c r="I165" s="27" t="s">
+        <v>271</v>
       </c>
       <c r="J165" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A166" s="25">
-        <v>30100005719</v>
-[...3 lines deleted...]
-        <v>30100005719</v>
+        <v>30100001445</v>
+      </c>
+      <c r="B166" s="2">
+        <f t="shared" si="5"/>
+        <v>30100001445</v>
       </c>
       <c r="C166" s="4">
-        <v>447672</v>
+        <v>447060</v>
       </c>
       <c r="D166" s="4">
-        <v>1141545</v>
+        <v>1141813</v>
       </c>
       <c r="E166" s="27" t="s">
         <v>924</v>
       </c>
       <c r="F166" s="26" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G166" s="27" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I166" s="27" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A167" s="25">
-        <v>30100001445</v>
-[...3 lines deleted...]
-        <v>30100001445</v>
+        <v>30100001560</v>
+      </c>
+      <c r="B167" s="3">
+        <f t="shared" si="5"/>
+        <v>30100001560</v>
       </c>
       <c r="C167" s="4">
-        <v>447060</v>
+        <v>447013</v>
       </c>
       <c r="D167" s="4">
-        <v>1141813</v>
+        <v>1141142</v>
       </c>
       <c r="E167" s="27" t="s">
-        <v>929</v>
+        <v>907</v>
       </c>
       <c r="F167" s="26" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G167" s="27" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="H167" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I167" s="27" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A168" s="25">
-[...10 lines deleted...]
-        <v>1141142</v>
+      <c r="A168" s="37"/>
+      <c r="B168" s="2">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="C168" s="38">
+        <v>447091</v>
+      </c>
+      <c r="D168" s="38">
+        <v>1141457</v>
       </c>
       <c r="E168" s="27" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="F168" s="26" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G168" s="27" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I168" s="27" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A169" s="37"/>
-[...8 lines deleted...]
-        <v>1141457</v>
+      <c r="A169" s="25">
+        <v>30100001561</v>
+      </c>
+      <c r="B169" s="3">
+        <f t="shared" si="5"/>
+        <v>30100001561</v>
+      </c>
+      <c r="C169" s="4">
+        <v>447053</v>
+      </c>
+      <c r="D169" s="4">
+        <v>1141191</v>
       </c>
       <c r="E169" s="27" t="s">
-        <v>930</v>
+        <v>910</v>
       </c>
       <c r="F169" s="26" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G169" s="27" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="H169" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I169" s="27" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="J169" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A170" s="25">
         <v>30100001561</v>
       </c>
-      <c r="B170" s="3">
-        <f>HYPERLINK(CONCATENATE(J170,A170),A170)</f>
+      <c r="B170" s="2">
+        <f t="shared" si="5"/>
         <v>30100001561</v>
       </c>
       <c r="C170" s="4">
-        <v>447053</v>
+        <v>447088</v>
       </c>
       <c r="D170" s="4">
-        <v>1141191</v>
+        <v>1141168</v>
       </c>
       <c r="E170" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F170" s="26" t="s">
         <v>279</v>
       </c>
       <c r="G170" s="27" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="H170" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I170" s="27" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J170" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A171" s="25">
-[...4 lines deleted...]
-        <v>30100001561</v>
+      <c r="A171" s="25"/>
+      <c r="B171" s="3">
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="C171" s="4">
-        <v>447088</v>
+        <v>446916</v>
       </c>
       <c r="D171" s="4">
-        <v>1141168</v>
+        <v>1141829</v>
       </c>
       <c r="E171" s="27" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="F171" s="26" t="s">
+        <v>924</v>
+      </c>
+      <c r="F171" s="30" t="s">
         <v>280</v>
       </c>
       <c r="G171" s="27" t="s">
-        <v>974</v>
-[...1 lines deleted...]
-      <c r="H171" s="27" t="s">
+        <v>970</v>
+      </c>
+      <c r="H171" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I171" s="27" t="s">
-        <v>276</v>
+      <c r="I171" s="29" t="s">
+        <v>281</v>
       </c>
       <c r="J171" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A172" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A172" s="25">
+        <v>30100007156</v>
+      </c>
+      <c r="B172" s="2">
+        <f t="shared" si="5"/>
+        <v>30100007156</v>
       </c>
       <c r="C172" s="4">
-        <v>446916</v>
+        <v>447263</v>
       </c>
       <c r="D172" s="4">
-        <v>1141829</v>
+        <v>1141325</v>
       </c>
       <c r="E172" s="27" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>921</v>
+      </c>
+      <c r="F172" s="26" t="s">
+        <v>282</v>
       </c>
       <c r="G172" s="27" t="s">
-        <v>975</v>
-[...1 lines deleted...]
-      <c r="H172" s="29" t="s">
+        <v>971</v>
+      </c>
+      <c r="H172" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I172" s="29" t="s">
-        <v>282</v>
+      <c r="I172" s="27" t="s">
+        <v>277</v>
       </c>
       <c r="J172" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A173" s="25">
-        <v>30100007156</v>
+      <c r="A173" s="40">
+        <v>301000017588</v>
       </c>
       <c r="B173" s="2">
-        <f>HYPERLINK(CONCATENATE(J173,A173),A173)</f>
-[...7 lines deleted...]
-      </c>
+        <f t="shared" si="5"/>
+        <v>301000017588</v>
+      </c>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
       <c r="E173" s="27" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="F173" s="26" t="s">
         <v>283</v>
       </c>
       <c r="G173" s="27" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="H173" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="I173" s="27" t="s">
+        <v>285</v>
+      </c>
+      <c r="J173" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A174" s="25">
+        <v>30100007112</v>
+      </c>
+      <c r="B174" s="3">
+        <f t="shared" si="5"/>
+        <v>30100007112</v>
+      </c>
+      <c r="C174" s="4">
+        <v>447203</v>
+      </c>
+      <c r="D174" s="4">
+        <v>1141383</v>
+      </c>
+      <c r="E174" s="27" t="s">
+        <v>924</v>
+      </c>
+      <c r="F174" s="30" t="s">
+        <v>973</v>
+      </c>
+      <c r="G174" s="27" t="s">
+        <v>974</v>
+      </c>
+      <c r="H174" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I173" s="27" t="s">
-[...28 lines deleted...]
-      <c r="I174" s="27" t="s">
+      <c r="I174" s="29" t="s">
         <v>286</v>
       </c>
       <c r="J174" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A175" s="25">
-        <v>30100007112</v>
+        <v>30100012518</v>
       </c>
       <c r="B175" s="3">
-        <f>HYPERLINK(CONCATENATE(J175,A175),A175)</f>
-        <v>30100007112</v>
+        <f t="shared" si="5"/>
+        <v>30100012518</v>
       </c>
       <c r="C175" s="4">
-        <v>447203</v>
+        <v>447462</v>
       </c>
       <c r="D175" s="4">
-        <v>1141383</v>
+        <v>1141865</v>
       </c>
       <c r="E175" s="27" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="F175" s="30" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="G175" s="27" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="H175" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I175" s="29" t="s">
         <v>287</v>
       </c>
       <c r="J175" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A176" s="25">
-        <v>30100012518</v>
-[...3 lines deleted...]
-        <v>30100012518</v>
+        <v>30100000844</v>
+      </c>
+      <c r="B176" s="2">
+        <f t="shared" si="5"/>
+        <v>30100000844</v>
       </c>
       <c r="C176" s="4">
-        <v>447462</v>
+        <v>447994</v>
       </c>
       <c r="D176" s="4">
-        <v>1141865</v>
+        <v>1141220</v>
       </c>
       <c r="E176" s="27" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>907</v>
+      </c>
+      <c r="F176" s="26" t="s">
+        <v>288</v>
       </c>
       <c r="G176" s="27" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="H176" s="29" t="s">
+        <v>977</v>
+      </c>
+      <c r="H176" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I176" s="29" t="s">
-        <v>288</v>
+      <c r="I176" s="27" t="s">
+        <v>289</v>
       </c>
       <c r="J176" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A177" s="25">
-[...4 lines deleted...]
-        <v>30100000844</v>
+      <c r="B177" s="3">
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="C177" s="4">
-        <v>447994</v>
+        <v>447860</v>
       </c>
       <c r="D177" s="4">
-        <v>1141220</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>1141193</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="F177" s="18" t="s">
+        <v>290</v>
       </c>
       <c r="G177" s="27" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="H177" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I177" s="27" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="I177" s="4" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B178" s="3">
-[...13 lines deleted...]
-        <v>291</v>
+      <c r="A178" s="25"/>
+      <c r="B178" s="2">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E178" s="27" t="s">
+        <v>907</v>
+      </c>
+      <c r="F178" s="26" t="s">
+        <v>978</v>
       </c>
       <c r="G178" s="27" t="s">
-        <v>982</v>
+        <v>959</v>
       </c>
       <c r="H178" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I178" s="4" t="s">
-        <v>292</v>
+      <c r="I178" s="27"/>
+      <c r="J178" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A179" s="25"/>
-      <c r="B179" s="2">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="B179" s="3">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="C179" s="4">
+        <v>446820</v>
+      </c>
+      <c r="D179" s="4">
+        <v>1139321</v>
       </c>
       <c r="E179" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F179" s="26" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="G179" s="27" t="s">
-        <v>964</v>
+        <v>327</v>
       </c>
       <c r="H179" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I179" s="27"/>
+      <c r="I179" s="27" t="s">
+        <v>292</v>
+      </c>
       <c r="J179" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="180" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A180" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A180" s="25">
+        <v>30100002321</v>
+      </c>
+      <c r="B180" s="2">
+        <f t="shared" si="5"/>
+        <v>30100002321</v>
       </c>
       <c r="C180" s="4">
-        <v>446820</v>
+        <v>447546</v>
       </c>
       <c r="D180" s="4">
-        <v>1139321</v>
+        <v>1141175</v>
       </c>
       <c r="E180" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F180" s="26" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="G180" s="27" t="s">
-        <v>328</v>
+        <v>962</v>
       </c>
       <c r="H180" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I180" s="27" t="s">
         <v>293</v>
       </c>
       <c r="J180" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A181" s="25">
-[...4 lines deleted...]
-        <v>30100002321</v>
+      <c r="A181" s="7">
+        <v>30100006016</v>
+      </c>
+      <c r="B181" s="3">
+        <f t="shared" si="5"/>
+        <v>30100006016</v>
       </c>
       <c r="C181" s="4">
-        <v>447546</v>
+        <v>447476</v>
       </c>
       <c r="D181" s="4">
-        <v>1141175</v>
+        <v>1141641</v>
       </c>
       <c r="E181" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F181" s="26" t="s">
-        <v>985</v>
+        <v>294</v>
       </c>
       <c r="G181" s="27" t="s">
-        <v>967</v>
+        <v>981</v>
       </c>
       <c r="H181" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I181" s="27" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A182" s="7">
-[...4 lines deleted...]
-        <v>30100006016</v>
+      <c r="A182" s="25">
+        <v>30100007400</v>
+      </c>
+      <c r="B182" s="2">
+        <f t="shared" si="5"/>
+        <v>30100007400</v>
       </c>
       <c r="C182" s="4">
-        <v>447476</v>
+        <v>447368</v>
       </c>
       <c r="D182" s="4">
-        <v>1141641</v>
+        <v>1141173</v>
       </c>
       <c r="E182" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F182" s="26" t="s">
-        <v>295</v>
+        <v>982</v>
       </c>
       <c r="G182" s="27" t="s">
-        <v>986</v>
+        <v>964</v>
       </c>
       <c r="H182" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I182" s="27" t="s">
-        <v>296</v>
+        <v>256</v>
       </c>
       <c r="J182" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A183" s="25">
-        <v>30100007400</v>
-[...3 lines deleted...]
-        <v>30100007400</v>
+        <v>30100007397</v>
+      </c>
+      <c r="B183" s="3">
+        <f t="shared" si="5"/>
+        <v>30100007397</v>
       </c>
       <c r="C183" s="4">
-        <v>447368</v>
+        <v>447375</v>
       </c>
       <c r="D183" s="4">
-        <v>1141173</v>
+        <v>1141133</v>
       </c>
       <c r="E183" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F183" s="26" t="s">
-        <v>987</v>
+        <v>296</v>
       </c>
       <c r="G183" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H183" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I183" s="27" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J183" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A184" s="25">
-[...4 lines deleted...]
-        <v>30100007397</v>
+      <c r="B184" s="2">
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="C184" s="4">
-        <v>447375</v>
+        <v>447330</v>
       </c>
       <c r="D184" s="4">
-        <v>1141133</v>
+        <v>1141118</v>
       </c>
       <c r="E184" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F184" s="26" t="s">
+        <v>907</v>
+      </c>
+      <c r="F184" s="18" t="s">
         <v>297</v>
       </c>
       <c r="G184" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H184" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I184" s="27" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="I184" s="4" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B185" s="2">
-[...7 lines deleted...]
-        <v>1141118</v>
+      <c r="A185" s="7">
+        <v>301000017672</v>
+      </c>
+      <c r="B185" s="3">
+        <f t="shared" si="5"/>
+        <v>301000017672</v>
+      </c>
+      <c r="C185" s="42">
+        <v>447224</v>
+      </c>
+      <c r="D185" s="42">
+        <v>1141607</v>
       </c>
       <c r="E185" s="27" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>907</v>
+      </c>
+      <c r="F185" s="26" t="s">
+        <v>299</v>
       </c>
       <c r="G185" s="27" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H185" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I185" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
+      </c>
+      <c r="J185" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="186" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A186" s="7">
-        <v>301000017672</v>
-[...9 lines deleted...]
-        <v>1141607</v>
+        <v>30100006353</v>
+      </c>
+      <c r="B186" s="2">
+        <f t="shared" si="5"/>
+        <v>30100006353</v>
       </c>
       <c r="E186" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F186" s="26" t="s">
-        <v>300</v>
+        <v>983</v>
       </c>
       <c r="G186" s="27" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="H186" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I186" s="4" t="s">
         <v>301</v>
       </c>
       <c r="J186" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="187" spans="1:10" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="H187" s="27" t="s">
+    <row r="187" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="8">
+        <v>30100007371</v>
+      </c>
+      <c r="B187" s="9">
+        <f t="shared" si="5"/>
+        <v>30100007371</v>
+      </c>
+      <c r="C187" s="43"/>
+      <c r="D187" s="43"/>
+      <c r="E187" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="F187" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="G187" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="H187" s="10" t="s">
         <v>220</v>
       </c>
-      <c r="I187" s="4" t="s">
-[...19 lines deleted...]
-      <c r="F188" s="11" t="s">
+      <c r="I187" s="12" t="s">
         <v>303</v>
       </c>
-      <c r="G188" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H188" s="10" t="s">
+      <c r="J187" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A188" s="7"/>
+      <c r="B188" s="3">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="C188" s="42">
+        <v>446919</v>
+      </c>
+      <c r="D188" s="42">
+        <v>1144009</v>
+      </c>
+      <c r="E188" s="27" t="s">
+        <v>907</v>
+      </c>
+      <c r="F188" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="G188" s="27" t="s">
+        <v>986</v>
+      </c>
+      <c r="H188" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I188" s="12" t="s">
-[...2 lines deleted...]
-      <c r="J188" s="13" t="s">
+      <c r="I188" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="J188" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A189" s="7"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A189" s="7">
+        <v>301000022560</v>
+      </c>
+      <c r="B189" s="2">
+        <f t="shared" si="5"/>
+        <v>301000022560</v>
+      </c>
+      <c r="C189" s="42"/>
+      <c r="D189" s="42"/>
       <c r="E189" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F189" s="26" t="s">
         <v>305</v>
       </c>
       <c r="G189" s="27" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="H189" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I189" s="4" t="s">
         <v>222</v>
       </c>
       <c r="J189" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A190" s="7">
-        <v>301000022560</v>
-[...3 lines deleted...]
-        <v>301000022560</v>
+        <v>30100007200</v>
+      </c>
+      <c r="B190" s="3">
+        <f t="shared" si="5"/>
+        <v>30100007200</v>
       </c>
       <c r="C190" s="42"/>
       <c r="D190" s="42"/>
       <c r="E190" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F190" s="26" t="s">
         <v>306</v>
       </c>
       <c r="G190" s="27" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="H190" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I190" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A191" s="7">
-        <v>30100007200</v>
+        <v>30100005853</v>
       </c>
       <c r="B191" s="3">
-        <f>HYPERLINK(CONCATENATE(J191,A191),A191)</f>
-[...3 lines deleted...]
-      <c r="D191" s="42"/>
+        <f t="shared" si="5"/>
+        <v>30100005853</v>
+      </c>
+      <c r="C191" s="4">
+        <v>447151</v>
+      </c>
+      <c r="D191" s="4">
+        <v>1141754</v>
+      </c>
       <c r="E191" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F191" s="26" t="s">
         <v>307</v>
       </c>
       <c r="G191" s="27" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="H191" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I191" s="4" t="s">
-        <v>224</v>
+      <c r="I191" s="27" t="s">
+        <v>273</v>
       </c>
       <c r="J191" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="192" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A192" s="7">
-        <v>30100005853</v>
+      <c r="A192" s="25">
+        <v>30100006367</v>
       </c>
       <c r="B192" s="3">
-        <f>HYPERLINK(CONCATENATE(J192,A192),A192)</f>
-        <v>30100005853</v>
+        <f t="shared" si="5"/>
+        <v>30100006367</v>
       </c>
       <c r="C192" s="4">
-        <v>447151</v>
+        <v>447991</v>
       </c>
       <c r="D192" s="4">
-        <v>1141754</v>
+        <v>1141197</v>
       </c>
       <c r="E192" s="27" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F192" s="26" t="s">
         <v>308</v>
       </c>
       <c r="G192" s="27" t="s">
-        <v>992</v>
+        <v>977</v>
       </c>
       <c r="H192" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I192" s="27" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A193" s="25">
-[...4 lines deleted...]
-        <v>30100006367</v>
+      <c r="A193" s="25"/>
+      <c r="B193" s="2">
+        <f t="shared" si="5"/>
+        <v>0</v>
       </c>
       <c r="C193" s="4">
-        <v>447991</v>
+        <v>447569</v>
       </c>
       <c r="D193" s="4">
-        <v>1141197</v>
+        <v>1141309</v>
       </c>
       <c r="E193" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F193" s="26" t="s">
         <v>309</v>
       </c>
       <c r="G193" s="27" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="H193" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I193" s="27" t="s">
-        <v>290</v>
+      <c r="I193" s="4" t="s">
+        <v>310</v>
       </c>
       <c r="J193" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="194" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A194" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A194" s="25">
+        <v>301000017647</v>
+      </c>
+      <c r="B194" s="3">
+        <f t="shared" ref="B194:B225" si="6">HYPERLINK(CONCATENATE(J194,A194),A194)</f>
+        <v>301000017647</v>
       </c>
       <c r="C194" s="4">
-        <v>447569</v>
+        <v>447163</v>
       </c>
       <c r="D194" s="4">
-        <v>1141309</v>
+        <v>1141681</v>
       </c>
       <c r="E194" s="27" t="s">
-        <v>914</v>
+        <v>926</v>
       </c>
       <c r="F194" s="26" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G194" s="27" t="s">
-        <v>993</v>
+        <v>971</v>
       </c>
       <c r="H194" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I194" s="4" t="s">
-        <v>311</v>
+      <c r="I194" s="27" t="s">
+        <v>312</v>
       </c>
       <c r="J194" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A195" s="25">
-        <v>301000017647</v>
-[...3 lines deleted...]
-        <v>301000017647</v>
+        <v>301000017648</v>
+      </c>
+      <c r="B195" s="2">
+        <f t="shared" si="6"/>
+        <v>301000017648</v>
       </c>
       <c r="C195" s="4">
-        <v>447163</v>
+        <v>447543</v>
       </c>
       <c r="D195" s="4">
-        <v>1141681</v>
+        <v>1141375</v>
       </c>
       <c r="E195" s="27" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="F195" s="26" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G195" s="27" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="H195" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I195" s="27" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="J195" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="196" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A196" s="25">
-        <v>301000017648</v>
-[...3 lines deleted...]
-        <v>301000017648</v>
+        <v>301000017657</v>
+      </c>
+      <c r="B196" s="3">
+        <f t="shared" si="6"/>
+        <v>301000017657</v>
       </c>
       <c r="C196" s="4">
-        <v>447543</v>
+        <v>447485</v>
       </c>
       <c r="D196" s="4">
-        <v>1141375</v>
+        <v>1141693</v>
       </c>
       <c r="E196" s="27" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="F196" s="26" t="s">
         <v>314</v>
       </c>
       <c r="G196" s="27" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="H196" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I196" s="27" t="s">
-        <v>294</v>
+        <v>315</v>
       </c>
       <c r="J196" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A197" s="25">
-        <v>301000017657</v>
-[...3 lines deleted...]
-        <v>301000017657</v>
+        <v>301000017649</v>
+      </c>
+      <c r="B197" s="2">
+        <f t="shared" si="6"/>
+        <v>301000017649</v>
       </c>
       <c r="C197" s="4">
-        <v>447485</v>
+        <v>447770</v>
       </c>
       <c r="D197" s="4">
-        <v>1141693</v>
+        <v>1141175</v>
       </c>
       <c r="E197" s="27" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="F197" s="26" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G197" s="27" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="H197" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I197" s="27" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="J197" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A198" s="25">
-        <v>301000017649</v>
-[...3 lines deleted...]
-        <v>301000017649</v>
+        <v>30100002019</v>
+      </c>
+      <c r="B198" s="3">
+        <f t="shared" si="6"/>
+        <v>30100002019</v>
       </c>
       <c r="C198" s="4">
-        <v>447770</v>
+        <v>446813</v>
       </c>
       <c r="D198" s="4">
-        <v>1141175</v>
+        <v>1141498</v>
       </c>
       <c r="E198" s="27" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="F198" s="26" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G198" s="27" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="H198" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I198" s="27" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="J198" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A199" s="25">
-[...4 lines deleted...]
-        <v>30100002019</v>
+      <c r="A199" s="25"/>
+      <c r="B199" s="2">
+        <f t="shared" si="6"/>
+        <v>0</v>
       </c>
       <c r="C199" s="4">
-        <v>446813</v>
+        <v>446818</v>
       </c>
       <c r="D199" s="4">
-        <v>1141498</v>
+        <v>1141339</v>
       </c>
       <c r="E199" s="27" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="F199" s="26" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G199" s="27" t="s">
-        <v>997</v>
+        <v>961</v>
       </c>
       <c r="H199" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I199" s="27" t="s">
-        <v>320</v>
+        <v>237</v>
       </c>
       <c r="J199" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A200" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A200" s="25">
+        <v>30100006282</v>
+      </c>
+      <c r="B200" s="3">
+        <f t="shared" si="6"/>
+        <v>30100006282</v>
       </c>
       <c r="C200" s="4">
-        <v>446818</v>
+        <v>446111</v>
       </c>
       <c r="D200" s="4">
-        <v>1141339</v>
+        <v>1140305</v>
       </c>
       <c r="E200" s="27" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="F200" s="26" t="s">
         <v>321</v>
       </c>
       <c r="G200" s="27" t="s">
-        <v>966</v>
+        <v>993</v>
       </c>
       <c r="H200" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I200" s="27" t="s">
-        <v>237</v>
+        <v>322</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A201" s="25">
-        <v>30100006282</v>
-[...3 lines deleted...]
-        <v>30100006282</v>
+        <v>30100005711</v>
+      </c>
+      <c r="B201" s="2">
+        <f t="shared" si="6"/>
+        <v>30100005711</v>
       </c>
       <c r="C201" s="4">
-        <v>446111</v>
+        <v>447681</v>
       </c>
       <c r="D201" s="4">
-        <v>1140305</v>
+        <v>1141333</v>
       </c>
       <c r="E201" s="27" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="F201" s="26" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G201" s="27" t="s">
-        <v>998</v>
+        <v>967</v>
       </c>
       <c r="H201" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I201" s="27" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="J201" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A202" s="25">
-        <v>30100005711</v>
-[...3 lines deleted...]
-        <v>30100005711</v>
+        <v>30100007057</v>
+      </c>
+      <c r="B202" s="3">
+        <f t="shared" si="6"/>
+        <v>30100007057</v>
       </c>
       <c r="C202" s="4">
-        <v>447681</v>
+        <v>447745</v>
       </c>
       <c r="D202" s="4">
-        <v>1141333</v>
+        <v>1141069</v>
       </c>
       <c r="E202" s="27" t="s">
         <v>916</v>
       </c>
       <c r="F202" s="26" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G202" s="27" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="H202" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I202" s="27" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="J202" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="203" spans="1:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>1141069</v>
+    <row r="203" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A203" s="28"/>
+      <c r="B203" s="2">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="C203" s="31">
+        <v>446960</v>
+      </c>
+      <c r="D203" s="31">
+        <v>1139090</v>
       </c>
       <c r="E203" s="27" t="s">
-        <v>921</v>
-[...7 lines deleted...]
-      <c r="H203" s="27" t="s">
+        <v>907</v>
+      </c>
+      <c r="F203" s="30" t="s">
+        <v>327</v>
+      </c>
+      <c r="G203" s="29" t="s">
+        <v>994</v>
+      </c>
+      <c r="H203" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I203" s="27" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="J203" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A204" s="28"/>
-      <c r="B204" s="2">
-        <f>HYPERLINK(CONCATENATE(J204,A204),A204)</f>
+      <c r="B204" s="3">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C204" s="31">
-        <v>446960</v>
+        <v>445500</v>
       </c>
       <c r="D204" s="31">
-        <v>1139090</v>
+        <v>1141840</v>
       </c>
       <c r="E204" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F204" s="30" t="s">
         <v>328</v>
       </c>
       <c r="G204" s="29" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="H204" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I204" s="27" t="s">
-        <v>293</v>
+      <c r="I204" s="29" t="s">
+        <v>329</v>
       </c>
       <c r="J204" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="205" spans="1:10" ht="21" x14ac:dyDescent="0.35">
       <c r="A205" s="28"/>
-      <c r="B205" s="3">
-        <f>HYPERLINK(CONCATENATE(J205,A205),A205)</f>
+      <c r="B205" s="2">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C205" s="31">
-        <v>445500</v>
+        <v>445040</v>
       </c>
       <c r="D205" s="31">
-        <v>1141840</v>
+        <v>1142420</v>
       </c>
       <c r="E205" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F205" s="30" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G205" s="29" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="H205" s="29" t="s">
         <v>220</v>
       </c>
       <c r="I205" s="29" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="206" spans="1:10" ht="21" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-        <v>1142420</v>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A206" s="25"/>
+      <c r="B206" s="3">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="C206" s="4">
+        <v>448160</v>
+      </c>
+      <c r="D206" s="4">
+        <v>1141000</v>
       </c>
       <c r="E206" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F206" s="30" t="s">
+        <v>907</v>
+      </c>
+      <c r="F206" s="26" t="s">
         <v>331</v>
       </c>
-      <c r="G206" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H206" s="29" t="s">
+      <c r="G206" s="27" t="s">
+        <v>965</v>
+      </c>
+      <c r="H206" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I206" s="29" t="s">
-        <v>330</v>
+      <c r="I206" s="27" t="s">
+        <v>332</v>
       </c>
       <c r="J206" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="207" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A207" s="25"/>
-      <c r="B207" s="3">
-        <f>HYPERLINK(CONCATENATE(J207,A207),A207)</f>
+      <c r="B207" s="2">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C207" s="4">
-        <v>448160</v>
+        <v>447270</v>
       </c>
       <c r="D207" s="4">
-        <v>1141000</v>
+        <v>1141010</v>
       </c>
       <c r="E207" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F207" s="26" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="G207" s="27" t="s">
-        <v>970</v>
+        <v>996</v>
       </c>
       <c r="H207" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I207" s="27" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J207" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="208" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A208" s="25"/>
-      <c r="B208" s="2">
-        <f>HYPERLINK(CONCATENATE(J208,A208),A208)</f>
+      <c r="B208" s="3">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C208" s="4">
-        <v>447270</v>
+        <v>446480</v>
       </c>
       <c r="D208" s="4">
-        <v>1141010</v>
+        <v>1141530</v>
       </c>
       <c r="E208" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F208" s="26" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G208" s="27" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="H208" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I208" s="27" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J208" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A209" s="25"/>
-      <c r="B209" s="3">
-        <f>HYPERLINK(CONCATENATE(J209,A209),A209)</f>
+      <c r="B209" s="2">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C209" s="4">
-        <v>446480</v>
+        <v>446719</v>
       </c>
       <c r="D209" s="4">
-        <v>1141530</v>
+        <v>1140245</v>
       </c>
       <c r="E209" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F209" s="26" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G209" s="27" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="H209" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I209" s="27" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J209" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="210" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A210" s="25"/>
-      <c r="B210" s="2">
-        <f>HYPERLINK(CONCATENATE(J210,A210),A210)</f>
+      <c r="B210" s="3">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C210" s="4">
-        <v>446719</v>
+        <v>446132</v>
       </c>
       <c r="D210" s="4">
-        <v>1140245</v>
+        <v>1140075</v>
       </c>
       <c r="E210" s="27" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="F210" s="26" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G210" s="27" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="H210" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I210" s="27" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A211" s="25"/>
-      <c r="B211" s="3">
-        <f>HYPERLINK(CONCATENATE(J211,A211),A211)</f>
+      <c r="B211" s="2">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C211" s="4">
-        <v>446132</v>
+        <v>446409</v>
       </c>
       <c r="D211" s="4">
-        <v>1140075</v>
+        <v>1140233</v>
       </c>
       <c r="E211" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F211" s="26" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G211" s="27" t="s">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="H211" s="27" t="s">
+        <v>998</v>
+      </c>
+      <c r="H211" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="I211" s="27" t="s">
-        <v>341</v>
+      <c r="I211" s="4" t="s">
+        <v>342</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="212" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="25"/>
-      <c r="B212" s="2">
-        <f>HYPERLINK(CONCATENATE(J212,A212),A212)</f>
+      <c r="B212" s="3">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C212" s="4">
-        <v>446409</v>
+        <v>447769</v>
       </c>
       <c r="D212" s="4">
-        <v>1140233</v>
+        <v>1140909</v>
       </c>
       <c r="E212" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F212" s="26" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G212" s="27" t="s">
-        <v>1003</v>
-[...1 lines deleted...]
-      <c r="H212" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="H212" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I212" s="4" t="s">
-        <v>343</v>
+      <c r="I212" s="27" t="s">
+        <v>259</v>
       </c>
       <c r="J212" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="213" spans="1:10" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-        <v>1140909</v>
+    <row r="213" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="37"/>
+      <c r="B213" s="2">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="C213" s="38">
+        <v>446670</v>
+      </c>
+      <c r="D213" s="38">
+        <v>1141070</v>
       </c>
       <c r="E213" s="27" t="s">
         <v>925</v>
       </c>
-      <c r="F213" s="26" t="s">
+      <c r="F213" s="39" t="s">
         <v>344</v>
       </c>
-      <c r="G213" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H213" s="27" t="s">
+      <c r="G213" s="44" t="s">
+        <v>999</v>
+      </c>
+      <c r="H213" s="44" t="s">
         <v>220</v>
       </c>
       <c r="I213" s="27" t="s">
-        <v>260</v>
+        <v>336</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="214" spans="1:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A214" s="37"/>
-      <c r="B214" s="2">
-        <f>HYPERLINK(CONCATENATE(J214,A214),A214)</f>
+      <c r="B214" s="3">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="C214" s="38">
-        <v>446670</v>
+        <v>446660</v>
       </c>
       <c r="D214" s="38">
-        <v>1141070</v>
+        <v>1141550</v>
       </c>
       <c r="E214" s="27" t="s">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="F214" s="39" t="s">
+        <v>925</v>
+      </c>
+      <c r="F214" s="26" t="s">
         <v>345</v>
       </c>
       <c r="G214" s="44" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="H214" s="44" t="s">
         <v>220</v>
       </c>
       <c r="I214" s="27" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="215" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A215" s="37"/>
-[...8 lines deleted...]
-        <v>1141550</v>
+      <c r="A215" s="25">
+        <v>30100007337</v>
+      </c>
+      <c r="B215" s="2">
+        <f t="shared" si="6"/>
+        <v>30100007337</v>
+      </c>
+      <c r="C215" s="4">
+        <v>447483</v>
+      </c>
+      <c r="D215" s="4">
+        <v>1141288</v>
       </c>
       <c r="E215" s="27" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="F215" s="26" t="s">
         <v>346</v>
       </c>
-      <c r="G215" s="44" t="s">
-        <v>1004</v>
+      <c r="G215" s="27" t="s">
+        <v>1000</v>
       </c>
       <c r="H215" s="44" t="s">
         <v>220</v>
       </c>
       <c r="I215" s="27" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="J215" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A216" s="25">
-        <v>30100007337</v>
-[...3 lines deleted...]
-        <v>30100007337</v>
+        <v>30100007339</v>
+      </c>
+      <c r="B216" s="3">
+        <f t="shared" si="6"/>
+        <v>30100007339</v>
       </c>
       <c r="C216" s="4">
-        <v>447483</v>
+        <v>447462</v>
       </c>
       <c r="D216" s="4">
-        <v>1141288</v>
+        <v>1141338</v>
       </c>
       <c r="E216" s="27" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>924</v>
+      </c>
+      <c r="F216" s="30" t="s">
+        <v>348</v>
       </c>
       <c r="G216" s="27" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="H216" s="44" t="s">
         <v>220</v>
       </c>
-      <c r="I216" s="27" t="s">
-        <v>348</v>
+      <c r="I216" s="29" t="s">
+        <v>347</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="217" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A217" s="25">
-        <v>30100007339</v>
-[...3 lines deleted...]
-        <v>30100007339</v>
+        <v>3010000237229</v>
+      </c>
+      <c r="B217" s="2">
+        <f t="shared" si="6"/>
+        <v>3010000237229</v>
       </c>
       <c r="C217" s="4">
-        <v>447462</v>
+        <v>447526</v>
       </c>
       <c r="D217" s="4">
-        <v>1141338</v>
+        <v>1141557</v>
       </c>
       <c r="E217" s="27" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>907</v>
+      </c>
+      <c r="F217" s="26" t="s">
+        <v>1094</v>
       </c>
       <c r="G217" s="27" t="s">
-        <v>1005</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>981</v>
+      </c>
+      <c r="H217" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="I217" s="27" t="s">
+        <v>295</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A218" s="25">
-        <v>3010000237229</v>
-[...3 lines deleted...]
-        <v>3010000237229</v>
+        <v>30100003453</v>
+      </c>
+      <c r="B218" s="3">
+        <f t="shared" si="6"/>
+        <v>30100003453</v>
       </c>
       <c r="C218" s="4">
-        <v>447526</v>
+        <v>447495</v>
       </c>
       <c r="D218" s="4">
-        <v>1141557</v>
+        <v>1141511</v>
       </c>
       <c r="E218" s="27" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>907</v>
+      </c>
+      <c r="F218" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="G218" s="29" t="s">
+        <v>981</v>
       </c>
       <c r="H218" s="27" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>284</v>
+      </c>
+      <c r="I218" s="29" t="s">
+        <v>350</v>
       </c>
       <c r="J218" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="219" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A219" s="25">
-        <v>30100003453</v>
-[...3 lines deleted...]
-        <v>30100003453</v>
+        <v>30100006048</v>
+      </c>
+      <c r="B219" s="2">
+        <f t="shared" si="6"/>
+        <v>30100006048</v>
       </c>
       <c r="C219" s="4">
-        <v>447495</v>
+        <v>446696</v>
       </c>
       <c r="D219" s="4">
-        <v>1141511</v>
+        <v>1141200</v>
       </c>
       <c r="E219" s="27" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>986</v>
+        <v>907</v>
+      </c>
+      <c r="F219" s="26" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G219" s="27" t="s">
+        <v>1002</v>
       </c>
       <c r="H219" s="27" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="I219" s="29" t="s">
+        <v>220</v>
+      </c>
+      <c r="I219" s="27" t="s">
         <v>351</v>
       </c>
       <c r="J219" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A220" s="25">
-        <v>30100006048</v>
-[...3 lines deleted...]
-        <v>30100006048</v>
+        <v>30100004199</v>
+      </c>
+      <c r="B220" s="3">
+        <f t="shared" si="6"/>
+        <v>30100004199</v>
       </c>
       <c r="C220" s="4">
-        <v>446696</v>
+        <v>447504</v>
       </c>
       <c r="D220" s="4">
-        <v>1141200</v>
+        <v>1141949</v>
       </c>
       <c r="E220" s="27" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>1007</v>
+        <v>924</v>
+      </c>
+      <c r="F220" s="30" t="s">
+        <v>352</v>
+      </c>
+      <c r="G220" s="29" t="s">
+        <v>1003</v>
       </c>
       <c r="H220" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I220" s="27" t="s">
-        <v>352</v>
+      <c r="I220" s="29" t="s">
+        <v>326</v>
       </c>
       <c r="J220" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="221" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A221" s="25">
-        <v>30100004199</v>
-[...3 lines deleted...]
-        <v>30100004199</v>
+        <v>30100006159</v>
+      </c>
+      <c r="B221" s="2">
+        <f t="shared" si="6"/>
+        <v>30100006159</v>
       </c>
       <c r="C221" s="4">
-        <v>447504</v>
+        <v>446925</v>
       </c>
       <c r="D221" s="4">
-        <v>1141949</v>
+        <v>1141764</v>
       </c>
       <c r="E221" s="27" t="s">
-        <v>929</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>907</v>
+      </c>
+      <c r="F221" s="26" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G221" s="27" t="s">
+        <v>1005</v>
       </c>
       <c r="H221" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I221" s="29" t="s">
-        <v>327</v>
+      <c r="I221" s="27" t="s">
+        <v>281</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="222" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A222" s="25">
-[...10 lines deleted...]
-        <v>1141764</v>
+      <c r="A222" s="7">
+        <v>30100006115</v>
+      </c>
+      <c r="B222" s="3">
+        <f t="shared" si="6"/>
+        <v>30100006115</v>
+      </c>
+      <c r="C222" s="42">
+        <v>447496</v>
+      </c>
+      <c r="D222" s="42">
+        <v>1141911</v>
       </c>
       <c r="E222" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F222" s="26" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>353</v>
+      </c>
+      <c r="G222" s="29" t="s">
+        <v>1003</v>
       </c>
       <c r="H222" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I222" s="27" t="s">
-        <v>282</v>
+      <c r="I222" s="4" t="s">
+        <v>326</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A223" s="7">
-[...10 lines deleted...]
-        <v>1141911</v>
+      <c r="A223" s="25">
+        <v>30100006171</v>
+      </c>
+      <c r="B223" s="2">
+        <f t="shared" si="6"/>
+        <v>30100006171</v>
+      </c>
+      <c r="C223" s="4">
+        <v>446206</v>
+      </c>
+      <c r="D223" s="4">
+        <v>1140292</v>
       </c>
       <c r="E223" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F223" s="26" t="s">
         <v>354</v>
       </c>
-      <c r="G223" s="29" t="s">
-        <v>1008</v>
+      <c r="G223" s="27" t="s">
+        <v>1006</v>
       </c>
       <c r="H223" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I223" s="4" t="s">
-        <v>327</v>
+      <c r="I223" s="27" t="s">
+        <v>355</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A224" s="25">
-[...10 lines deleted...]
-        <v>1140292</v>
+      <c r="A224" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B224" s="3" t="str">
+        <f t="shared" si="6"/>
+        <v>?</v>
+      </c>
+      <c r="C224" s="38">
+        <v>446655</v>
+      </c>
+      <c r="D224" s="38">
+        <v>1140267</v>
       </c>
       <c r="E224" s="27" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="F224" s="26" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G224" s="27" t="s">
-        <v>1011</v>
+        <v>963</v>
       </c>
       <c r="H224" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I224" s="27" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A225" s="37" t="s">
-[...10 lines deleted...]
-        <v>1140267</v>
+      <c r="A225" s="25">
+        <v>30100009971</v>
+      </c>
+      <c r="B225" s="2">
+        <f t="shared" si="6"/>
+        <v>30100009971</v>
+      </c>
+      <c r="C225" s="4">
+        <v>446666</v>
+      </c>
+      <c r="D225" s="4">
+        <v>1140424</v>
       </c>
       <c r="E225" s="27" t="s">
-        <v>930</v>
+        <v>916</v>
       </c>
       <c r="F225" s="26" t="s">
         <v>357</v>
       </c>
       <c r="G225" s="27" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="H225" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I225" s="27" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J225" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A226" s="25">
-        <v>30100009971</v>
-[...3 lines deleted...]
-        <v>30100009971</v>
+        <v>30100009970</v>
+      </c>
+      <c r="B226" s="3">
+        <f t="shared" ref="B226:B257" si="7">HYPERLINK(CONCATENATE(J226,A226),A226)</f>
+        <v>30100009970</v>
       </c>
       <c r="C226" s="4">
-        <v>446666</v>
+        <v>446606</v>
       </c>
       <c r="D226" s="4">
-        <v>1140424</v>
+        <v>1140370</v>
       </c>
       <c r="E226" s="27" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="F226" s="26" t="s">
         <v>358</v>
       </c>
       <c r="G226" s="27" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="H226" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I226" s="27" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="J226" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A227" s="25">
-        <v>30100009970</v>
-[...3 lines deleted...]
-        <v>30100009970</v>
+        <v>30100006272</v>
+      </c>
+      <c r="B227" s="2">
+        <f t="shared" si="7"/>
+        <v>30100006272</v>
       </c>
       <c r="C227" s="4">
-        <v>446606</v>
+        <v>446012</v>
       </c>
       <c r="D227" s="4">
-        <v>1140370</v>
+        <v>1140044</v>
       </c>
       <c r="E227" s="27" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>908</v>
+      </c>
+      <c r="F227" s="18" t="s">
+        <v>1007</v>
       </c>
       <c r="G227" s="27" t="s">
-        <v>968</v>
+        <v>997</v>
       </c>
       <c r="H227" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I227" s="27" t="s">
-        <v>339</v>
+        <v>359</v>
       </c>
       <c r="J227" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A228" s="25">
-        <v>30100006272</v>
-[...3 lines deleted...]
-        <v>30100006272</v>
+        <v>30100010422</v>
+      </c>
+      <c r="B228" s="3">
+        <f t="shared" si="7"/>
+        <v>30100010422</v>
       </c>
       <c r="C228" s="4">
-        <v>446012</v>
+        <v>447156</v>
       </c>
       <c r="D228" s="4">
-        <v>1140044</v>
+        <v>1141547</v>
       </c>
       <c r="E228" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>925</v>
+      </c>
+      <c r="F228" s="26" t="s">
+        <v>360</v>
       </c>
       <c r="G228" s="27" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="H228" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I228" s="27" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J228" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="229" spans="1:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-        <v>30100010422</v>
+    <row r="229" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A229" s="45"/>
+      <c r="B229" s="2">
+        <f t="shared" si="7"/>
+        <v>0</v>
       </c>
       <c r="C229" s="4">
-        <v>447156</v>
+        <v>446219</v>
       </c>
       <c r="D229" s="4">
-        <v>1141547</v>
+        <v>1142240</v>
       </c>
       <c r="E229" s="27" t="s">
-        <v>930</v>
+        <v>907</v>
       </c>
       <c r="F229" s="26" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G229" s="27" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="H229" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I229" s="27" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J229" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="230" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-        <v>0</v>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A230" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B230" s="3" t="str">
+        <f t="shared" si="7"/>
+        <v>?</v>
       </c>
       <c r="C230" s="4">
-        <v>446219</v>
+        <v>445723</v>
       </c>
       <c r="D230" s="4">
-        <v>1142240</v>
+        <v>1141997</v>
       </c>
       <c r="E230" s="27" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>917</v>
+      </c>
+      <c r="F230" s="18" t="s">
+        <v>364</v>
       </c>
       <c r="G230" s="27" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="H230" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I230" s="27" t="s">
-        <v>364</v>
+      <c r="I230" s="29" t="s">
+        <v>329</v>
       </c>
       <c r="J230" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A231" s="25" t="s">
-[...4 lines deleted...]
-        <v>?</v>
+      <c r="A231" s="25">
+        <v>30100006370</v>
+      </c>
+      <c r="B231" s="2">
+        <f t="shared" si="7"/>
+        <v>30100006370</v>
       </c>
       <c r="C231" s="4">
-        <v>445723</v>
+        <v>448010</v>
       </c>
       <c r="D231" s="4">
-        <v>1141997</v>
+        <v>1140940</v>
       </c>
       <c r="E231" s="27" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>921</v>
+      </c>
+      <c r="F231" s="26" t="s">
+        <v>1010</v>
       </c>
       <c r="G231" s="27" t="s">
-        <v>1014</v>
+        <v>960</v>
       </c>
       <c r="H231" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I231" s="29" t="s">
-        <v>330</v>
+      <c r="I231" s="27" t="s">
+        <v>365</v>
       </c>
       <c r="J231" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A232" s="25">
-        <v>30100006370</v>
-[...3 lines deleted...]
-        <v>30100006370</v>
+        <v>30100000033</v>
+      </c>
+      <c r="B232" s="3">
+        <f t="shared" si="7"/>
+        <v>30100000033</v>
       </c>
       <c r="C232" s="4">
-        <v>448010</v>
+        <v>448009</v>
       </c>
       <c r="D232" s="4">
-        <v>1140940</v>
+        <v>1140865</v>
       </c>
       <c r="E232" s="27" t="s">
-        <v>926</v>
+        <v>910</v>
       </c>
       <c r="F232" s="26" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="G232" s="27" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="H232" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I232" s="27" t="s">
+        <v>332</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A233" s="25"/>
+      <c r="B233" s="3">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="C233" s="4">
+        <v>447524</v>
+      </c>
+      <c r="D233" s="4">
+        <v>1140852</v>
+      </c>
+      <c r="E233" s="27" t="s">
+        <v>907</v>
+      </c>
+      <c r="F233" s="30" t="s">
         <v>366</v>
       </c>
-      <c r="J232" s="1" t="s">
-[...26 lines deleted...]
-      <c r="H233" s="27" t="s">
+      <c r="G233" s="29" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H233" s="29" t="s">
         <v>220</v>
       </c>
-      <c r="I233" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I233" s="29"/>
       <c r="J233" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A234" s="25"/>
       <c r="B234" s="3">
-        <f>HYPERLINK(CONCATENATE(J234,A234),A234)</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C234" s="4">
-        <v>447524</v>
+        <v>446535</v>
       </c>
       <c r="D234" s="4">
-        <v>1140852</v>
+        <v>1140597</v>
       </c>
       <c r="E234" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F234" s="30" t="s">
+        <v>909</v>
+      </c>
+      <c r="F234" s="26" t="s">
         <v>367</v>
       </c>
-      <c r="G234" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H234" s="29" t="s">
+      <c r="G234" s="27" t="s">
+        <v>993</v>
+      </c>
+      <c r="H234" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I234" s="29"/>
+      <c r="I234" s="4" t="s">
+        <v>303</v>
+      </c>
       <c r="J234" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A235" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A235" s="25">
+        <v>301000017310</v>
+      </c>
+      <c r="B235" s="2">
+        <f t="shared" si="7"/>
+        <v>301000017310</v>
       </c>
       <c r="C235" s="4">
-        <v>446535</v>
+        <v>446469</v>
       </c>
       <c r="D235" s="4">
-        <v>1140597</v>
+        <v>1141383</v>
       </c>
       <c r="E235" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F235" s="26" t="s">
         <v>368</v>
       </c>
       <c r="G235" s="27" t="s">
-        <v>998</v>
+        <v>1013</v>
       </c>
       <c r="H235" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I235" s="4" t="s">
-        <v>304</v>
+      <c r="I235" s="27" t="s">
+        <v>369</v>
       </c>
       <c r="J235" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A236" s="25">
-[...4 lines deleted...]
-        <v>301000017310</v>
+      <c r="B236" s="3">
+        <f t="shared" si="7"/>
+        <v>0</v>
       </c>
       <c r="C236" s="4">
-        <v>446469</v>
+        <v>447403</v>
       </c>
       <c r="D236" s="4">
-        <v>1141383</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>1141774</v>
+      </c>
+      <c r="E236" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="F236" s="18" t="s">
+        <v>1095</v>
       </c>
       <c r="G236" s="27" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="H236" s="27" t="s">
         <v>220</v>
       </c>
-      <c r="I236" s="27" t="s">
+      <c r="I236" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="J236" s="1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B237" s="3">
-        <f>HYPERLINK(CONCATENATE(J237,A237),A237)</f>
+      <c r="B237" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C237" s="4">
-        <v>447403</v>
+        <v>446328</v>
       </c>
       <c r="D237" s="4">
-        <v>1141774</v>
+        <v>1142188</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F237" s="18" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="G237" s="27" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="H237" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I237" s="4" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B238" s="2">
-        <f>HYPERLINK(CONCATENATE(J238,A238),A238)</f>
+      <c r="B238" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C238" s="4">
-        <v>446328</v>
+        <v>446860</v>
       </c>
       <c r="D238" s="4">
-        <v>1142188</v>
+        <v>1141401</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F238" s="18" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="G238" s="27" t="s">
-        <v>1020</v>
+        <v>1016</v>
       </c>
       <c r="H238" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I238" s="4" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B239" s="3">
-        <f>HYPERLINK(CONCATENATE(J239,A239),A239)</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C239" s="4">
-        <v>446860</v>
+        <v>447285</v>
       </c>
       <c r="D239" s="4">
-        <v>1141401</v>
+        <v>1141069</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F239" s="18" t="s">
-        <v>1103</v>
+        <v>1017</v>
       </c>
       <c r="G239" s="27" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="H239" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I239" s="4" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B240" s="3">
-        <f>HYPERLINK(CONCATENATE(J240,A240),A240)</f>
+      <c r="B240" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C240" s="4">
-        <v>447285</v>
+        <v>446720</v>
       </c>
       <c r="D240" s="4">
-        <v>1141069</v>
+        <v>1141072</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F240" s="18" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="G240" s="27" t="s">
-        <v>1023</v>
+        <v>999</v>
       </c>
       <c r="H240" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I240" s="4" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="241" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B241" s="2">
-        <f>HYPERLINK(CONCATENATE(J241,A241),A241)</f>
+      <c r="B241" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C241" s="4">
-        <v>446720</v>
+        <v>447383</v>
       </c>
       <c r="D241" s="4">
-        <v>1141072</v>
+        <v>1141661</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F241" s="18" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="G241" s="27" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="H241" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I241" s="4" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="242" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B242" s="3">
-        <f>HYPERLINK(CONCATENATE(J242,A242),A242)</f>
+      <c r="B242" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C242" s="4">
-        <v>447383</v>
+        <v>447045</v>
       </c>
       <c r="D242" s="4">
-        <v>1141661</v>
+        <v>1141547</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F242" s="18" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="G242" s="27" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H242" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I242" s="4" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
     </row>
     <row r="243" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B243" s="2">
-        <f>HYPERLINK(CONCATENATE(J243,A243),A243)</f>
+      <c r="B243" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C243" s="4">
-        <v>447045</v>
+        <v>445902</v>
       </c>
       <c r="D243" s="4">
-        <v>1141547</v>
+        <v>1140161</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F243" s="18" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="G243" s="27" t="s">
-        <v>1028</v>
+        <v>997</v>
       </c>
       <c r="H243" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I243" s="4" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
     </row>
     <row r="244" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B244" s="3">
-        <f>HYPERLINK(CONCATENATE(J244,A244),A244)</f>
+      <c r="B244" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C244" s="4">
-        <v>445902</v>
+        <v>448106</v>
       </c>
       <c r="D244" s="4">
-        <v>1140161</v>
+        <v>1141114</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F244" s="18" t="s">
-        <v>1029</v>
+        <v>377</v>
       </c>
       <c r="G244" s="27" t="s">
-        <v>1002</v>
+        <v>487</v>
       </c>
       <c r="H244" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I244" s="4" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="245" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B245" s="2">
-        <f>HYPERLINK(CONCATENATE(J245,A245),A245)</f>
+      <c r="B245" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C245" s="4">
-        <v>448106</v>
+        <v>446845</v>
       </c>
       <c r="D245" s="4">
-        <v>1141114</v>
+        <v>1141525</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F245" s="18" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G245" s="27" t="s">
-        <v>488</v>
+        <v>1025</v>
       </c>
       <c r="H245" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I245" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="246" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B246" s="3">
-        <f>HYPERLINK(CONCATENATE(J246,A246),A246)</f>
+      <c r="B246" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C246" s="4">
-        <v>446845</v>
+        <v>447752</v>
       </c>
       <c r="D246" s="4">
-        <v>1141525</v>
+        <v>1141047</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F246" s="18" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G246" s="27" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="H246" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I246" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="247" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B247" s="2">
-        <f>HYPERLINK(CONCATENATE(J247,A247),A247)</f>
+      <c r="B247" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C247" s="4">
-        <v>447752</v>
+        <v>447747</v>
       </c>
       <c r="D247" s="4">
-        <v>1141047</v>
+        <v>1141067</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F247" s="18" t="s">
-        <v>382</v>
+        <v>325</v>
       </c>
       <c r="G247" s="27" t="s">
-        <v>1031</v>
+        <v>965</v>
       </c>
       <c r="H247" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I247" s="4" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="248" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B248" s="3">
-        <f>HYPERLINK(CONCATENATE(J248,A248),A248)</f>
+      <c r="B248" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C248" s="4">
-        <v>447747</v>
+        <v>446079</v>
       </c>
       <c r="D248" s="4">
-        <v>1141067</v>
+        <v>1140394</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F248" s="18" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>384</v>
+      </c>
+      <c r="G248" s="4" t="s">
+        <v>1027</v>
       </c>
       <c r="H248" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I248" s="4" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="249" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B249" s="2">
-        <f>HYPERLINK(CONCATENATE(J249,A249),A249)</f>
+      <c r="B249" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C249" s="4">
-        <v>446079</v>
+        <v>446049</v>
       </c>
       <c r="D249" s="4">
-        <v>1140394</v>
+        <v>1140185</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F249" s="18" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G249" s="4" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="H249" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I249" s="4" t="s">
-        <v>386</v>
+        <v>340</v>
       </c>
     </row>
     <row r="250" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B250" s="3">
-        <f>HYPERLINK(CONCATENATE(J250,A250),A250)</f>
+      <c r="B250" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C250" s="4">
-        <v>446049</v>
+        <v>447596</v>
       </c>
       <c r="D250" s="4">
-        <v>1140185</v>
+        <v>1141265</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F250" s="18" t="s">
         <v>387</v>
       </c>
       <c r="G250" s="4" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="H250" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I250" s="4" t="s">
-        <v>341</v>
+        <v>388</v>
       </c>
     </row>
     <row r="251" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B251" s="2">
-        <f>HYPERLINK(CONCATENATE(J251,A251),A251)</f>
+      <c r="B251" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C251" s="4">
-        <v>447596</v>
+        <v>446255</v>
       </c>
       <c r="D251" s="4">
-        <v>1141265</v>
+        <v>1140222</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F251" s="18" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G251" s="4" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="H251" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I251" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="252" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B252" s="3">
-        <f>HYPERLINK(CONCATENATE(J252,A252),A252)</f>
+      <c r="B252" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C252" s="4">
-        <v>446255</v>
+        <v>447667</v>
       </c>
       <c r="D252" s="4">
-        <v>1140222</v>
+        <v>1140943</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F252" s="18" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G252" s="4" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="H252" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I252" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="253" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B253" s="2">
-        <f>HYPERLINK(CONCATENATE(J253,A253),A253)</f>
+      <c r="B253" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C253" s="4">
-        <v>447667</v>
+        <v>447266</v>
       </c>
       <c r="D253" s="4">
-        <v>1140943</v>
+        <v>1141240</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F253" s="18" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G253" s="4" t="s">
-        <v>1036</v>
+        <v>393</v>
       </c>
       <c r="H253" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I253" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="254" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B254" s="3">
-        <f>HYPERLINK(CONCATENATE(J254,A254),A254)</f>
+      <c r="B254" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C254" s="4">
-        <v>447266</v>
+        <v>446787</v>
       </c>
       <c r="D254" s="4">
-        <v>1141240</v>
+        <v>1141793</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F254" s="18" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G254" s="4" t="s">
-        <v>394</v>
+        <v>1032</v>
       </c>
       <c r="H254" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I254" s="4" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="255" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B255" s="2">
-        <f>HYPERLINK(CONCATENATE(J255,A255),A255)</f>
+      <c r="B255" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C255" s="4">
-        <v>446787</v>
+        <v>447186</v>
       </c>
       <c r="D255" s="4">
-        <v>1141793</v>
+        <v>1141645</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F255" s="18" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G255" s="4" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="H255" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I255" s="4" t="s">
-        <v>397</v>
+        <v>312</v>
       </c>
     </row>
     <row r="256" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B256" s="3">
-        <f>HYPERLINK(CONCATENATE(J256,A256),A256)</f>
+      <c r="B256" s="2">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C256" s="4">
-        <v>447186</v>
+        <v>446174</v>
       </c>
       <c r="D256" s="4">
-        <v>1141645</v>
+        <v>1142151</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F256" s="18" t="s">
         <v>398</v>
       </c>
       <c r="G256" s="4" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="H256" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I256" s="4" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
     </row>
     <row r="257" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B257" s="2">
-        <f>HYPERLINK(CONCATENATE(J257,A257),A257)</f>
+      <c r="B257" s="3">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="C257" s="4">
-        <v>446174</v>
+        <v>446795</v>
       </c>
       <c r="D257" s="4">
-        <v>1142151</v>
+        <v>1141114</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F257" s="18" t="s">
         <v>399</v>
       </c>
       <c r="G257" s="4" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="H257" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I257" s="4" t="s">
-        <v>364</v>
+        <v>400</v>
       </c>
     </row>
     <row r="258" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B258" s="3">
-        <f>HYPERLINK(CONCATENATE(J258,A258),A258)</f>
+      <c r="B258" s="2">
+        <f t="shared" ref="B258:B289" si="8">HYPERLINK(CONCATENATE(J258,A258),A258)</f>
         <v>0</v>
       </c>
       <c r="C258" s="4">
-        <v>446795</v>
+        <v>447041</v>
       </c>
       <c r="D258" s="4">
-        <v>1141114</v>
+        <v>1141629</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F258" s="18" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G258" s="4" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="H258" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I258" s="4" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="259" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B259" s="2">
-        <f>HYPERLINK(CONCATENATE(J259,A259),A259)</f>
+      <c r="B259" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C259" s="4">
-        <v>447041</v>
+        <v>447810</v>
       </c>
       <c r="D259" s="4">
-        <v>1141629</v>
+        <v>1141189</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F259" s="18" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G259" s="4" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="H259" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I259" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="260" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B260" s="3">
-        <f>HYPERLINK(CONCATENATE(J260,A260),A260)</f>
+      <c r="B260" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C260" s="4">
-        <v>447810</v>
+        <v>447583</v>
       </c>
       <c r="D260" s="4">
-        <v>1141189</v>
+        <v>1141104</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F260" s="18" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G260" s="4" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="H260" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I260" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="261" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B261" s="2">
-        <f>HYPERLINK(CONCATENATE(J261,A261),A261)</f>
+      <c r="B261" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C261" s="4">
-        <v>447583</v>
+        <v>446850</v>
       </c>
       <c r="D261" s="4">
-        <v>1141104</v>
+        <v>1140859</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F261" s="18" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G261" s="4" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
       <c r="H261" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I261" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="262" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B262" s="3">
-        <f>HYPERLINK(CONCATENATE(J262,A262),A262)</f>
+      <c r="B262" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C262" s="4">
-        <v>446850</v>
+        <v>447359</v>
       </c>
       <c r="D262" s="4">
-        <v>1140859</v>
+        <v>1141745</v>
       </c>
       <c r="E262" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F262" s="18" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G262" s="4" t="s">
-        <v>1044</v>
+        <v>967</v>
       </c>
       <c r="H262" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I262" s="4" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="263" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B263" s="2">
-        <f>HYPERLINK(CONCATENATE(J263,A263),A263)</f>
+      <c r="B263" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C263" s="4">
-        <v>447359</v>
+        <v>445870</v>
       </c>
       <c r="D263" s="4">
-        <v>1141745</v>
+        <v>1141867</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F263" s="18" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G263" s="4" t="s">
-        <v>972</v>
+        <v>1040</v>
       </c>
       <c r="H263" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I263" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="264" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B264" s="3">
-        <f>HYPERLINK(CONCATENATE(J264,A264),A264)</f>
+      <c r="B264" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C264" s="4">
-        <v>445870</v>
+        <v>447713</v>
       </c>
       <c r="D264" s="4">
-        <v>1141867</v>
+        <v>1141175</v>
       </c>
       <c r="E264" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F264" s="18" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G264" s="4" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="H264" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I264" s="4" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="265" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B265" s="2">
-        <f>HYPERLINK(CONCATENATE(J265,A265),A265)</f>
+      <c r="B265" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C265" s="4">
-        <v>447713</v>
+        <v>446964</v>
       </c>
       <c r="D265" s="4">
-        <v>1141175</v>
+        <v>1141461</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F265" s="18" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G265" s="4" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="H265" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I265" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="266" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B266" s="3">
-        <f>HYPERLINK(CONCATENATE(J266,A266),A266)</f>
+      <c r="B266" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C266" s="4">
-        <v>446964</v>
+        <v>446924</v>
       </c>
       <c r="D266" s="4">
-        <v>1141461</v>
+        <v>1141190</v>
       </c>
       <c r="E266" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F266" s="18" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G266" s="4" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="H266" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I266" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="267" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B267" s="2">
-        <f>HYPERLINK(CONCATENATE(J267,A267),A267)</f>
+      <c r="B267" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C267" s="4">
-        <v>446924</v>
+        <v>447830</v>
       </c>
       <c r="D267" s="4">
-        <v>1141190</v>
+        <v>1141149</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F267" s="18" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G267" s="4" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="H267" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I267" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="268" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B268" s="3">
-        <f>HYPERLINK(CONCATENATE(J268,A268),A268)</f>
+      <c r="B268" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C268" s="4">
-        <v>447830</v>
+        <v>446830</v>
       </c>
       <c r="D268" s="4">
-        <v>1141149</v>
+        <v>1141499</v>
       </c>
       <c r="E268" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F268" s="18" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G268" s="4" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="H268" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I268" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="269" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B269" s="2">
-        <f>HYPERLINK(CONCATENATE(J269,A269),A269)</f>
+      <c r="B269" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C269" s="4">
-        <v>446830</v>
+        <v>446855</v>
       </c>
       <c r="D269" s="4">
-        <v>1141499</v>
+        <v>1141266</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F269" s="18" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G269" s="4" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="H269" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I269" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="270" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B270" s="3">
-        <f>HYPERLINK(CONCATENATE(J270,A270),A270)</f>
+      <c r="B270" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C270" s="4">
-        <v>446855</v>
+        <v>447297</v>
       </c>
       <c r="D270" s="4">
-        <v>1141266</v>
+        <v>1141611</v>
       </c>
       <c r="E270" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F270" s="18" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G270" s="4" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="H270" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I270" s="4" t="s">
-        <v>425</v>
+        <v>251</v>
       </c>
     </row>
     <row r="271" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B271" s="2">
-        <f>HYPERLINK(CONCATENATE(J271,A271),A271)</f>
+      <c r="B271" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C271" s="4">
-        <v>447297</v>
+        <v>445916</v>
       </c>
       <c r="D271" s="4">
-        <v>1141611</v>
+        <v>1141822</v>
       </c>
       <c r="E271" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F271" s="18" t="s">
         <v>426</v>
       </c>
       <c r="G271" s="4" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="H271" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I271" s="4" t="s">
-        <v>252</v>
+        <v>427</v>
       </c>
     </row>
     <row r="272" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B272" s="3">
-        <f>HYPERLINK(CONCATENATE(J272,A272),A272)</f>
+      <c r="B272" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C272" s="4">
-        <v>445916</v>
+        <v>447728</v>
       </c>
       <c r="D272" s="4">
-        <v>1141822</v>
+        <v>1140896</v>
       </c>
       <c r="E272" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F272" s="18" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G272" s="4" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="H272" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I272" s="4" t="s">
-        <v>428</v>
+        <v>263</v>
       </c>
     </row>
     <row r="273" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B273" s="2">
-        <f>HYPERLINK(CONCATENATE(J273,A273),A273)</f>
+      <c r="B273" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C273" s="4">
-        <v>447728</v>
+        <v>445963</v>
       </c>
       <c r="D273" s="4">
-        <v>1140896</v>
+        <v>1141956</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F273" s="18" t="s">
         <v>429</v>
       </c>
       <c r="G273" s="4" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="H273" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I273" s="4" t="s">
-        <v>264</v>
+        <v>430</v>
       </c>
     </row>
     <row r="274" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B274" s="3">
-        <f>HYPERLINK(CONCATENATE(J274,A274),A274)</f>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C274" s="4">
-        <v>445963</v>
+        <v>447277</v>
       </c>
       <c r="D274" s="4">
-        <v>1141956</v>
+        <v>1141565</v>
       </c>
       <c r="E274" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F274" s="18" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G274" s="4" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="H274" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I274" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="275" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B275" s="3">
-        <f>HYPERLINK(CONCATENATE(J275,A275),A275)</f>
+      <c r="B275" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C275" s="4">
-        <v>447277</v>
+        <v>445954</v>
       </c>
       <c r="D275" s="4">
-        <v>1141565</v>
+        <v>1140152</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F275" s="18" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G275" s="4" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="H275" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I275" s="4" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="276" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B276" s="2">
-        <f>HYPERLINK(CONCATENATE(J276,A276),A276)</f>
+      <c r="B276" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C276" s="4">
-        <v>445954</v>
+        <v>447796</v>
       </c>
       <c r="D276" s="4">
-        <v>1140152</v>
+        <v>1140937</v>
       </c>
       <c r="E276" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F276" s="18" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="G276" s="4" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="H276" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I276" s="4" t="s">
-        <v>435</v>
+        <v>261</v>
       </c>
     </row>
     <row r="277" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B277" s="3">
-        <f>HYPERLINK(CONCATENATE(J277,A277),A277)</f>
+      <c r="B277" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C277" s="4">
-        <v>447796</v>
+        <v>447938</v>
       </c>
       <c r="D277" s="4">
-        <v>1140937</v>
+        <v>1141163</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F277" s="18" t="s">
         <v>436</v>
       </c>
       <c r="G277" s="4" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="H277" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I277" s="4" t="s">
-        <v>262</v>
+        <v>437</v>
       </c>
     </row>
     <row r="278" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B278" s="2">
-        <f>HYPERLINK(CONCATENATE(J278,A278),A278)</f>
+      <c r="B278" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C278" s="4">
-        <v>447938</v>
+        <v>446255</v>
       </c>
       <c r="D278" s="4">
-        <v>1141163</v>
+        <v>1142262</v>
       </c>
       <c r="E278" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F278" s="18" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G278" s="4" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="H278" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I278" s="4" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="279" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B279" s="3">
-        <f>HYPERLINK(CONCATENATE(J279,A279),A279)</f>
+      <c r="B279" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C279" s="4">
-        <v>446255</v>
+        <v>448033</v>
       </c>
       <c r="D279" s="4">
-        <v>1142262</v>
+        <v>1141118</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F279" s="18" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G279" s="4" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
       <c r="H279" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I279" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="280" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B280" s="2">
-        <f>HYPERLINK(CONCATENATE(J280,A280),A280)</f>
+      <c r="B280" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C280" s="4">
-        <v>448033</v>
+        <v>446847</v>
       </c>
       <c r="D280" s="4">
-        <v>1141118</v>
+        <v>1141178</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F280" s="18" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G280" s="4" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="H280" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I280" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="281" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B281" s="3">
-        <f>HYPERLINK(CONCATENATE(J281,A281),A281)</f>
+      <c r="B281" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C281" s="4">
-        <v>446847</v>
+        <v>447884</v>
       </c>
       <c r="D281" s="4">
-        <v>1141178</v>
+        <v>1141016</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F281" s="18" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G281" s="4" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="H281" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I281" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="282" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B282" s="2">
-        <f>HYPERLINK(CONCATENATE(J282,A282),A282)</f>
+      <c r="B282" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C282" s="4">
-        <v>447884</v>
+        <v>447435</v>
       </c>
       <c r="D282" s="4">
-        <v>1141016</v>
+        <v>1141685</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F282" s="18" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="G282" s="4" t="s">
-        <v>1063</v>
+        <v>1059</v>
       </c>
       <c r="H282" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I282" s="4" t="s">
-        <v>446</v>
+        <v>350</v>
       </c>
     </row>
     <row r="283" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B283" s="3">
-        <f>HYPERLINK(CONCATENATE(J283,A283),A283)</f>
+      <c r="B283" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C283" s="4">
-        <v>447435</v>
+        <v>447698</v>
       </c>
       <c r="D283" s="4">
-        <v>1141685</v>
+        <v>1141200</v>
       </c>
       <c r="E283" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F283" s="18" t="s">
         <v>447</v>
       </c>
       <c r="G283" s="4" t="s">
-        <v>1064</v>
+        <v>1060</v>
       </c>
       <c r="H283" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I283" s="4" t="s">
-        <v>351</v>
+        <v>448</v>
       </c>
     </row>
     <row r="284" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B284" s="2">
-        <f>HYPERLINK(CONCATENATE(J284,A284),A284)</f>
+      <c r="B284" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C284" s="4">
-        <v>447698</v>
+        <v>446287</v>
       </c>
       <c r="D284" s="4">
-        <v>1141200</v>
+        <v>1141381</v>
       </c>
       <c r="E284" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F284" s="18" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G284" s="4" t="s">
-        <v>1065</v>
+        <v>993</v>
       </c>
       <c r="H284" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I284" s="4" t="s">
-        <v>449</v>
+        <v>342</v>
       </c>
     </row>
     <row r="285" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B285" s="3">
-        <f>HYPERLINK(CONCATENATE(J285,A285),A285)</f>
+      <c r="B285" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C285" s="4">
-        <v>446287</v>
+        <v>446759</v>
       </c>
       <c r="D285" s="4">
-        <v>1141381</v>
+        <v>1141447</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F285" s="18" t="s">
         <v>450</v>
       </c>
       <c r="G285" s="4" t="s">
-        <v>998</v>
+        <v>1061</v>
       </c>
       <c r="H285" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I285" s="4" t="s">
-        <v>343</v>
+        <v>451</v>
       </c>
     </row>
     <row r="286" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B286" s="2">
-        <f>HYPERLINK(CONCATENATE(J286,A286),A286)</f>
+      <c r="B286" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C286" s="4">
-        <v>446759</v>
+        <v>446835</v>
       </c>
       <c r="D286" s="4">
-        <v>1141447</v>
+        <v>1141991</v>
       </c>
       <c r="E286" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F286" s="18" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G286" s="4" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="H286" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I286" s="4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="287" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B287" s="3">
-        <f>HYPERLINK(CONCATENATE(J287,A287),A287)</f>
+      <c r="B287" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C287" s="4">
-        <v>446835</v>
+        <v>447130</v>
       </c>
       <c r="D287" s="4">
-        <v>1141991</v>
+        <v>1141583</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F287" s="18" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G287" s="4" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="H287" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I287" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="288" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B288" s="2">
-        <f>HYPERLINK(CONCATENATE(J288,A288),A288)</f>
+      <c r="B288" s="3">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C288" s="4">
-        <v>447130</v>
+        <v>447590</v>
       </c>
       <c r="D288" s="4">
-        <v>1141583</v>
+        <v>1141330</v>
       </c>
       <c r="E288" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F288" s="18" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="G288" s="4" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="H288" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I288" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="289" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B289" s="3">
-        <f>HYPERLINK(CONCATENATE(J289,A289),A289)</f>
+      <c r="B289" s="2">
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="C289" s="4">
-        <v>447590</v>
+        <v>447585</v>
       </c>
       <c r="D289" s="4">
-        <v>1141330</v>
+        <v>1141202</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F289" s="18" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="G289" s="4" t="s">
-        <v>1069</v>
+        <v>962</v>
       </c>
       <c r="H289" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I289" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="290" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B290" s="2">
-        <f>HYPERLINK(CONCATENATE(J290,A290),A290)</f>
+      <c r="B290" s="3">
+        <f t="shared" ref="B290:B308" si="9">HYPERLINK(CONCATENATE(J290,A290),A290)</f>
         <v>0</v>
       </c>
       <c r="C290" s="4">
-        <v>447585</v>
+        <v>447730</v>
       </c>
       <c r="D290" s="4">
-        <v>1141202</v>
+        <v>1141144</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F290" s="18" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="G290" s="4" t="s">
-        <v>967</v>
+        <v>1065</v>
       </c>
       <c r="H290" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I290" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="291" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B291" s="3">
-        <f>HYPERLINK(CONCATENATE(J291,A291),A291)</f>
+      <c r="B291" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C291" s="4">
-        <v>447730</v>
+        <v>447627</v>
       </c>
       <c r="D291" s="4">
-        <v>1141144</v>
+        <v>1141125</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F291" s="18" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G291" s="4" t="s">
-        <v>1070</v>
+        <v>462</v>
       </c>
       <c r="H291" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I291" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="292" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B292" s="2">
-        <f>HYPERLINK(CONCATENATE(J292,A292),A292)</f>
+      <c r="B292" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C292" s="4">
-        <v>447627</v>
+        <v>446928</v>
       </c>
       <c r="D292" s="4">
-        <v>1141125</v>
+        <v>1141368</v>
       </c>
       <c r="E292" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F292" s="18" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="G292" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H292" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I292" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="293" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B293" s="3">
-        <f>HYPERLINK(CONCATENATE(J293,A293),A293)</f>
+      <c r="B293" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C293" s="4">
-        <v>446928</v>
+        <v>447618</v>
       </c>
       <c r="D293" s="4">
-        <v>1141368</v>
+        <v>1141056</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F293" s="18" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G293" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H293" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I293" s="4" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="294" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B294" s="2">
-        <f>HYPERLINK(CONCATENATE(J294,A294),A294)</f>
+      <c r="B294" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C294" s="4">
-        <v>447618</v>
+        <v>446220</v>
       </c>
       <c r="D294" s="4">
-        <v>1141056</v>
+        <v>1140332</v>
       </c>
       <c r="E294" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F294" s="18" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G294" s="4" t="s">
-        <v>467</v>
+        <v>1066</v>
       </c>
       <c r="H294" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I294" s="4" t="s">
-        <v>468</v>
+        <v>355</v>
       </c>
     </row>
     <row r="295" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B295" s="3">
-        <f>HYPERLINK(CONCATENATE(J295,A295),A295)</f>
+      <c r="B295" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C295" s="4">
-        <v>446220</v>
+        <v>446867</v>
       </c>
       <c r="D295" s="4">
-        <v>1140332</v>
+        <v>1140935</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F295" s="18" t="s">
         <v>469</v>
       </c>
       <c r="G295" s="4" t="s">
-        <v>1071</v>
+        <v>469</v>
       </c>
       <c r="H295" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I295" s="4" t="s">
-        <v>356</v>
+        <v>470</v>
       </c>
     </row>
     <row r="296" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B296" s="2">
-        <f>HYPERLINK(CONCATENATE(J296,A296),A296)</f>
+      <c r="B296" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C296" s="4">
-        <v>446867</v>
+        <v>446451</v>
       </c>
       <c r="D296" s="4">
-        <v>1140935</v>
+        <v>1140559</v>
       </c>
       <c r="E296" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F296" s="18" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G296" s="4" t="s">
-        <v>470</v>
+        <v>993</v>
       </c>
       <c r="H296" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I296" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="297" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B297" s="3">
-        <f>HYPERLINK(CONCATENATE(J297,A297),A297)</f>
+      <c r="B297" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C297" s="4">
-        <v>446451</v>
+        <v>445844</v>
       </c>
       <c r="D297" s="4">
-        <v>1140559</v>
+        <v>1140199</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F297" s="18" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G297" s="4" t="s">
-        <v>998</v>
+        <v>1067</v>
       </c>
       <c r="H297" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I297" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="298" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B298" s="2">
-        <f>HYPERLINK(CONCATENATE(J298,A298),A298)</f>
+      <c r="B298" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C298" s="4">
-        <v>445844</v>
+        <v>446382</v>
       </c>
       <c r="D298" s="4">
-        <v>1140199</v>
+        <v>1142277</v>
       </c>
       <c r="E298" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F298" s="18" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G298" s="4" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="H298" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I298" s="4" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="299" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B299" s="3">
-        <f>HYPERLINK(CONCATENATE(J299,A299),A299)</f>
+      <c r="B299" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C299" s="4">
-        <v>446382</v>
+        <v>447348</v>
       </c>
       <c r="D299" s="4">
-        <v>1142277</v>
+        <v>1141576</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F299" s="18" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G299" s="4" t="s">
-        <v>1073</v>
+        <v>477</v>
       </c>
       <c r="H299" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I299" s="4" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="300" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B300" s="2">
-        <f>HYPERLINK(CONCATENATE(J300,A300),A300)</f>
+      <c r="B300" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C300" s="4">
-        <v>447348</v>
+        <v>446556</v>
       </c>
       <c r="D300" s="4">
-        <v>1141576</v>
+        <v>1141368</v>
       </c>
       <c r="E300" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F300" s="18" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G300" s="4" t="s">
-        <v>478</v>
+        <v>984</v>
       </c>
       <c r="H300" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I300" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="301" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B301" s="3">
-        <f>HYPERLINK(CONCATENATE(J301,A301),A301)</f>
+      <c r="B301" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C301" s="4">
-        <v>446556</v>
+        <v>447975</v>
       </c>
       <c r="D301" s="4">
-        <v>1141368</v>
+        <v>1141159</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F301" s="18" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G301" s="4" t="s">
-        <v>989</v>
+        <v>481</v>
       </c>
       <c r="H301" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I301" s="4" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="302" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B302" s="2">
-        <f>HYPERLINK(CONCATENATE(J302,A302),A302)</f>
+      <c r="B302" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C302" s="4">
-        <v>447975</v>
+        <v>446004</v>
       </c>
       <c r="D302" s="4">
-        <v>1141159</v>
+        <v>1140105</v>
       </c>
       <c r="E302" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F302" s="18" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G302" s="4" t="s">
-        <v>482</v>
+        <v>1069</v>
       </c>
       <c r="H302" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I302" s="4" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="303" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B303" s="3">
-        <f>HYPERLINK(CONCATENATE(J303,A303),A303)</f>
+      <c r="B303" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C303" s="4">
-        <v>446004</v>
+        <v>445780</v>
       </c>
       <c r="D303" s="4">
-        <v>1140105</v>
+        <v>1140183</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F303" s="18" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G303" s="4" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="H303" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I303" s="4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="304" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B304" s="2">
-        <f>HYPERLINK(CONCATENATE(J304,A304),A304)</f>
+      <c r="B304" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C304" s="4">
-        <v>445780</v>
+        <v>448076</v>
       </c>
       <c r="D304" s="4">
-        <v>1140183</v>
+        <v>1141132</v>
       </c>
       <c r="E304" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F304" s="18" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G304" s="4" t="s">
-        <v>1075</v>
+        <v>487</v>
       </c>
       <c r="H304" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I304" s="4" t="s">
-        <v>487</v>
+        <v>332</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B305" s="3">
-        <f>HYPERLINK(CONCATENATE(J305,A305),A305)</f>
+      <c r="B305" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C305" s="4">
-        <v>448076</v>
+        <v>447296</v>
       </c>
       <c r="D305" s="4">
-        <v>1141132</v>
+        <v>1141268</v>
       </c>
       <c r="E305" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F305" s="18" t="s">
         <v>488</v>
       </c>
       <c r="G305" s="4" t="s">
         <v>488</v>
       </c>
       <c r="H305" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I305" s="4" t="s">
-        <v>333</v>
+        <v>489</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B306" s="2">
-        <f>HYPERLINK(CONCATENATE(J306,A306),A306)</f>
+      <c r="B306" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C306" s="4">
-        <v>447296</v>
+        <v>447304</v>
       </c>
       <c r="D306" s="4">
-        <v>1141268</v>
+        <v>1141261</v>
       </c>
       <c r="E306" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F306" s="18" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G306" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H306" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I306" s="4" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B307" s="3">
-        <f>HYPERLINK(CONCATENATE(J307,A307),A307)</f>
+      <c r="B307" s="2">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C307" s="4">
-        <v>447304</v>
+        <v>446454</v>
       </c>
       <c r="D307" s="4">
-        <v>1141261</v>
+        <v>1142349</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F307" s="18" t="s">
         <v>491</v>
       </c>
-      <c r="G307" s="4" t="s">
-        <v>491</v>
+      <c r="G307" s="27" t="s">
+        <v>1071</v>
       </c>
       <c r="H307" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I307" s="4" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B308" s="2">
-        <f>HYPERLINK(CONCATENATE(J308,A308),A308)</f>
+      <c r="B308" s="3">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C308" s="4">
-        <v>446454</v>
+        <v>447860</v>
       </c>
       <c r="D308" s="4">
-        <v>1142349</v>
+        <v>1141193</v>
       </c>
       <c r="E308" s="4" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F308" s="18" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G308" s="27" t="s">
-        <v>1076</v>
+        <v>977</v>
       </c>
       <c r="H308" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I308" s="4" t="s">
-        <v>493</v>
+        <v>291</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B309" s="3">
-[...2 lines deleted...]
-      </c>
+      <c r="B309" s="3"/>
       <c r="C309" s="4">
-        <v>447860</v>
+        <v>447325</v>
       </c>
       <c r="D309" s="4">
-        <v>1141193</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>1141607</v>
       </c>
       <c r="F309" s="18" t="s">
-        <v>494</v>
+        <v>927</v>
       </c>
       <c r="G309" s="27" t="s">
-        <v>982</v>
+        <v>1072</v>
       </c>
       <c r="H309" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I309" s="4" t="s">
-        <v>292</v>
+        <v>928</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B310" s="3"/>
+      <c r="B310" s="2">
+        <f t="shared" ref="B310:B323" si="10">HYPERLINK(CONCATENATE(J310,A310),A310)</f>
+        <v>0</v>
+      </c>
       <c r="C310" s="4">
-        <v>447325</v>
+        <v>445727</v>
       </c>
       <c r="D310" s="4">
-        <v>1141607</v>
+        <v>1140222</v>
+      </c>
+      <c r="E310" s="4" t="s">
+        <v>909</v>
       </c>
       <c r="F310" s="18" t="s">
-        <v>932</v>
+        <v>494</v>
       </c>
       <c r="G310" s="27" t="s">
-        <v>1077</v>
+        <v>1098</v>
       </c>
       <c r="H310" s="27" t="s">
         <v>220</v>
       </c>
       <c r="I310" s="4" t="s">
-        <v>933</v>
+        <v>472</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B311" s="2">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="A311" s="25">
+        <v>30100005603</v>
+      </c>
+      <c r="B311" s="3">
+        <f t="shared" si="10"/>
+        <v>30100005603</v>
       </c>
       <c r="C311" s="4">
-        <v>445727</v>
+        <v>440835</v>
       </c>
       <c r="D311" s="4">
-        <v>1140222</v>
-[...4 lines deleted...]
-      <c r="F311" s="18" t="s">
+        <v>1121182</v>
+      </c>
+      <c r="E311" s="27" t="s">
+        <v>916</v>
+      </c>
+      <c r="F311" s="26" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G311" s="27"/>
+      <c r="H311" s="27" t="s">
         <v>495</v>
       </c>
-      <c r="G311" s="27" t="s">
-[...30 lines deleted...]
-      <c r="H312" s="27" t="s">
+      <c r="I311" s="27" t="s">
         <v>496</v>
       </c>
+      <c r="J311" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A312" s="28"/>
+      <c r="B312" s="2">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="C312" s="31">
+        <v>440892</v>
+      </c>
+      <c r="D312" s="31">
+        <v>1121218</v>
+      </c>
+      <c r="E312" s="46" t="s">
+        <v>913</v>
+      </c>
+      <c r="F312" s="30" t="s">
+        <v>497</v>
+      </c>
+      <c r="G312" s="29"/>
+      <c r="H312" s="29" t="s">
+        <v>495</v>
+      </c>
       <c r="I312" s="27" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="J312" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="313" spans="1:10" ht="21" x14ac:dyDescent="0.35">
-[...14 lines deleted...]
-      <c r="F313" s="30" t="s">
+    <row r="313" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A313" s="25">
+        <v>30100005606</v>
+      </c>
+      <c r="B313" s="3">
+        <f t="shared" si="10"/>
+        <v>30100005606</v>
+      </c>
+      <c r="C313" s="4">
+        <v>441427</v>
+      </c>
+      <c r="D313" s="4">
+        <v>1121284</v>
+      </c>
+      <c r="E313" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="F313" s="26" t="s">
         <v>498</v>
       </c>
-      <c r="G313" s="29"/>
-      <c r="H313" s="29" t="s">
+      <c r="G313" s="27"/>
+      <c r="H313" s="27" t="s">
+        <v>495</v>
+      </c>
+      <c r="I313" s="27" t="s">
         <v>496</v>
       </c>
-      <c r="I313" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J313" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A314" s="25">
-[...4 lines deleted...]
-        <v>30100005606</v>
+      <c r="A314" s="25"/>
+      <c r="B314" s="2">
+        <f t="shared" si="10"/>
+        <v>0</v>
       </c>
       <c r="C314" s="4">
-        <v>441427</v>
+        <v>444910</v>
       </c>
       <c r="D314" s="4">
-        <v>1121284</v>
+        <v>1175030</v>
       </c>
       <c r="E314" s="27" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F314" s="26" t="s">
         <v>499</v>
       </c>
       <c r="G314" s="27"/>
       <c r="H314" s="27" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="I314" s="27" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>501</v>
       </c>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A315" s="25"/>
-      <c r="B315" s="2">
-        <f>HYPERLINK(CONCATENATE(J315,A315),A315)</f>
+      <c r="B315" s="3">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="C315" s="4">
-        <v>444910</v>
+        <v>445204</v>
       </c>
       <c r="D315" s="4">
-        <v>1175030</v>
+        <v>1175355</v>
       </c>
       <c r="E315" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F315" s="26" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="G315" s="27"/>
       <c r="H315" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I315" s="27" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A316" s="25"/>
-      <c r="B316" s="3">
-        <f>HYPERLINK(CONCATENATE(J316,A316),A316)</f>
+      <c r="B316" s="2">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="C316" s="4">
-        <v>445204</v>
+        <v>445129</v>
       </c>
       <c r="D316" s="4">
-        <v>1175355</v>
+        <v>1175423</v>
       </c>
       <c r="E316" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F316" s="26" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G316" s="27"/>
       <c r="H316" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I316" s="27" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A317" s="25"/>
-      <c r="B317" s="2">
-        <f>HYPERLINK(CONCATENATE(J317,A317),A317)</f>
+      <c r="B317" s="3">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="C317" s="4">
-        <v>445129</v>
+        <v>445176</v>
       </c>
       <c r="D317" s="4">
-        <v>1175423</v>
+        <v>1175499</v>
       </c>
       <c r="E317" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F317" s="26" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G317" s="27"/>
       <c r="H317" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I317" s="27" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A318" s="25"/>
-      <c r="B318" s="3">
-        <f>HYPERLINK(CONCATENATE(J318,A318),A318)</f>
+      <c r="B318" s="2">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="C318" s="4">
-        <v>445176</v>
+        <v>444092</v>
       </c>
       <c r="D318" s="4">
-        <v>1175499</v>
+        <v>1173992</v>
       </c>
       <c r="E318" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F318" s="26" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G318" s="27"/>
       <c r="H318" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I318" s="27" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A319" s="25"/>
-      <c r="B319" s="2">
-        <f>HYPERLINK(CONCATENATE(J319,A319),A319)</f>
+      <c r="B319" s="3">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="C319" s="4">
-        <v>444092</v>
+        <v>444489</v>
       </c>
       <c r="D319" s="4">
-        <v>1173992</v>
+        <v>1174260</v>
       </c>
       <c r="E319" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F319" s="26" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="G319" s="27"/>
       <c r="H319" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I319" s="27" t="s">
-        <v>510</v>
-[...12 lines deleted...]
-        <v>1174260</v>
+        <v>511</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A320" s="28"/>
+      <c r="B320" s="2">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="C320" s="31">
+        <v>443930</v>
+      </c>
+      <c r="D320" s="31">
+        <v>1173620</v>
       </c>
       <c r="E320" s="27" t="s">
-        <v>914</v>
-[...8 lines deleted...]
-      <c r="I320" s="27" t="s">
+        <v>929</v>
+      </c>
+      <c r="F320" s="30" t="s">
         <v>512</v>
       </c>
-    </row>
-[...10 lines deleted...]
-        <v>1173620</v>
+      <c r="G320" s="29"/>
+      <c r="H320" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="I320" s="29"/>
+      <c r="J320" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A321" s="25">
+        <v>30100004546</v>
+      </c>
+      <c r="B321" s="3">
+        <f t="shared" si="10"/>
+        <v>30100004546</v>
+      </c>
+      <c r="C321" s="4">
+        <v>441712</v>
+      </c>
+      <c r="D321" s="4">
+        <v>1172865</v>
       </c>
       <c r="E321" s="27" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="F321" s="30" t="s">
+        <v>908</v>
+      </c>
+      <c r="F321" s="26" t="s">
         <v>513</v>
       </c>
-      <c r="G321" s="29"/>
-[...3 lines deleted...]
-      <c r="I321" s="29"/>
+      <c r="G321" s="27"/>
+      <c r="H321" s="27" t="s">
+        <v>500</v>
+      </c>
+      <c r="I321" s="27" t="s">
+        <v>514</v>
+      </c>
       <c r="J321" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A322" s="25">
-        <v>30100004546</v>
-[...3 lines deleted...]
-        <v>30100004546</v>
+        <v>30100004565</v>
+      </c>
+      <c r="B322" s="2">
+        <f t="shared" si="10"/>
+        <v>30100004565</v>
       </c>
       <c r="C322" s="4">
-        <v>441712</v>
+        <v>443705</v>
       </c>
       <c r="D322" s="4">
-        <v>1172865</v>
+        <v>1176138</v>
       </c>
       <c r="E322" s="27" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="F322" s="26" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="G322" s="27"/>
       <c r="H322" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I322" s="27" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J322" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A323" s="25">
-        <v>30100004565</v>
-[...3 lines deleted...]
-        <v>30100004565</v>
+        <v>30100004563</v>
+      </c>
+      <c r="B323" s="3">
+        <f t="shared" si="10"/>
+        <v>30100004563</v>
       </c>
       <c r="C323" s="4">
-        <v>443705</v>
+        <v>443598</v>
       </c>
       <c r="D323" s="4">
-        <v>1176138</v>
+        <v>1176165</v>
       </c>
       <c r="E323" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F323" s="26" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G323" s="27"/>
       <c r="H323" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I323" s="27" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="J323" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A324" s="25">
-[...5 lines deleted...]
-      </c>
+      <c r="A324" s="25"/>
+      <c r="B324" s="3"/>
       <c r="C324" s="4">
-        <v>443598</v>
+        <v>443007</v>
       </c>
       <c r="D324" s="4">
-        <v>1176165</v>
+        <v>1177741</v>
       </c>
       <c r="E324" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F324" s="26" t="s">
         <v>518</v>
       </c>
       <c r="G324" s="27"/>
       <c r="H324" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I324" s="27" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>516</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A325" s="25"/>
-      <c r="B325" s="3"/>
+      <c r="A325" s="25">
+        <v>30100004557</v>
+      </c>
+      <c r="B325" s="2">
+        <f t="shared" ref="B325:B356" si="11">HYPERLINK(CONCATENATE(J325,A325),A325)</f>
+        <v>30100004557</v>
+      </c>
       <c r="C325" s="4">
-        <v>443007</v>
+        <v>445142</v>
       </c>
       <c r="D325" s="4">
-        <v>1177741</v>
+        <v>1175051</v>
       </c>
       <c r="E325" s="27" t="s">
-        <v>924</v>
+        <v>910</v>
       </c>
       <c r="F325" s="26" t="s">
         <v>519</v>
       </c>
       <c r="G325" s="27"/>
       <c r="H325" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I325" s="27" t="s">
-        <v>517</v>
+        <v>520</v>
+      </c>
+      <c r="J325" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A326" s="25">
-[...4 lines deleted...]
-        <v>30100004557</v>
+      <c r="A326" s="25"/>
+      <c r="B326" s="3">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C326" s="4">
-        <v>445142</v>
+        <v>444964</v>
       </c>
       <c r="D326" s="4">
-        <v>1175051</v>
+        <v>1175579</v>
       </c>
       <c r="E326" s="27" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="F326" s="26" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="G326" s="27"/>
       <c r="H326" s="27" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I326" s="27" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>520</v>
       </c>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A327" s="25"/>
-      <c r="B327" s="3">
-        <f>HYPERLINK(CONCATENATE(J327,A327),A327)</f>
+      <c r="B327" s="2">
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="C327" s="4">
-        <v>444964</v>
+        <v>444500</v>
       </c>
       <c r="D327" s="4">
-        <v>1175579</v>
+        <v>1174430</v>
       </c>
       <c r="E327" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F327" s="26" t="s">
         <v>522</v>
       </c>
       <c r="G327" s="27"/>
-      <c r="H327" s="27" t="s">
-[...3 lines deleted...]
-        <v>521</v>
+      <c r="H327" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="I327" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="J327" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A328" s="25"/>
-      <c r="B328" s="2">
-        <f>HYPERLINK(CONCATENATE(J328,A328),A328)</f>
+      <c r="B328" s="3">
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="C328" s="4">
-        <v>444500</v>
+        <v>444910</v>
       </c>
       <c r="D328" s="4">
-        <v>1174430</v>
+        <v>1175030</v>
       </c>
       <c r="E328" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F328" s="26" t="s">
         <v>523</v>
       </c>
       <c r="G328" s="27"/>
       <c r="H328" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="I328" s="4" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="J328" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A329" s="25"/>
-      <c r="B329" s="3">
-        <f>HYPERLINK(CONCATENATE(J329,A329),A329)</f>
+      <c r="B329" s="2">
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="C329" s="4">
-        <v>444910</v>
+        <v>443730</v>
       </c>
       <c r="D329" s="4">
-        <v>1175030</v>
+        <v>1174180</v>
       </c>
       <c r="E329" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F329" s="26" t="s">
         <v>524</v>
       </c>
       <c r="G329" s="27"/>
       <c r="H329" s="4" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="I329" s="4" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>516</v>
       </c>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A330" s="25"/>
-      <c r="B330" s="2">
-        <f>HYPERLINK(CONCATENATE(J330,A330),A330)</f>
+      <c r="B330" s="3">
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="C330" s="4">
-        <v>443730</v>
+        <v>444470</v>
       </c>
       <c r="D330" s="4">
-        <v>1174180</v>
+        <v>1174090</v>
       </c>
       <c r="E330" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F330" s="26" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H330" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="I330" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="J330" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A331" s="25">
+        <v>30100006407</v>
+      </c>
+      <c r="B331" s="2">
+        <f t="shared" si="11"/>
+        <v>30100006407</v>
+      </c>
+      <c r="C331" s="4">
+        <v>433250</v>
+      </c>
+      <c r="D331" s="4">
+        <v>1164147</v>
+      </c>
+      <c r="E331" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="F331" s="18" t="s">
         <v>525</v>
       </c>
-      <c r="G330" s="27"/>
-[...29 lines deleted...]
-        <v>504</v>
+      <c r="G331" s="27"/>
+      <c r="H331" s="27" t="s">
+        <v>526</v>
+      </c>
+      <c r="I331" s="27" t="s">
+        <v>527</v>
       </c>
       <c r="J331" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A332" s="25">
         <v>30100006407</v>
       </c>
-      <c r="B332" s="2">
-        <f>HYPERLINK(CONCATENATE(J332,A332),A332)</f>
+      <c r="B332" s="3">
+        <f t="shared" si="11"/>
         <v>30100006407</v>
       </c>
       <c r="C332" s="4">
-        <v>433250</v>
+        <v>433104</v>
       </c>
       <c r="D332" s="4">
-        <v>1164147</v>
+        <v>1164135</v>
       </c>
       <c r="E332" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F332" s="18" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="G332" s="27"/>
       <c r="H332" s="27" t="s">
+        <v>526</v>
+      </c>
+      <c r="I332" s="27" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="J332" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A333" s="25">
-        <v>30100006407</v>
-[...3 lines deleted...]
-        <v>30100006407</v>
+        <v>30100006422</v>
+      </c>
+      <c r="B333" s="2">
+        <f t="shared" si="11"/>
+        <v>30100006422</v>
       </c>
       <c r="C333" s="4">
-        <v>433104</v>
+        <v>447851</v>
       </c>
       <c r="D333" s="4">
-        <v>1164135</v>
+        <v>1160502</v>
       </c>
       <c r="E333" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>919</v>
+      </c>
+      <c r="F333" s="26" t="s">
+        <v>1075</v>
       </c>
       <c r="G333" s="27"/>
       <c r="H333" s="27" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="I333" s="27" t="s">
-        <v>528</v>
+        <v>218</v>
       </c>
       <c r="J333" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A334" s="25">
-        <v>30100006422</v>
-[...3 lines deleted...]
-        <v>30100006422</v>
+        <v>30100004594</v>
+      </c>
+      <c r="B334" s="3">
+        <f t="shared" si="11"/>
+        <v>30100004594</v>
       </c>
       <c r="C334" s="4">
-        <v>447851</v>
+        <v>447399</v>
       </c>
       <c r="D334" s="4">
-        <v>1160502</v>
+        <v>1159696</v>
       </c>
       <c r="E334" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>908</v>
+      </c>
+      <c r="F334" s="18" t="s">
+        <v>530</v>
       </c>
       <c r="G334" s="27"/>
       <c r="H334" s="27" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="I334" s="27" t="s">
         <v>218</v>
       </c>
       <c r="J334" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A335" s="25">
-        <v>30100004594</v>
-[...3 lines deleted...]
-        <v>30100004594</v>
+        <v>30100004587</v>
+      </c>
+      <c r="B335" s="2">
+        <f t="shared" si="11"/>
+        <v>30100004587</v>
       </c>
       <c r="C335" s="4">
-        <v>447399</v>
+        <v>447105</v>
       </c>
       <c r="D335" s="4">
-        <v>1159696</v>
+        <v>1154057</v>
       </c>
       <c r="E335" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F335" s="18" t="s">
         <v>531</v>
       </c>
       <c r="G335" s="27"/>
       <c r="H335" s="27" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="I335" s="27" t="s">
-        <v>218</v>
+        <v>532</v>
       </c>
       <c r="J335" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A336" s="25">
-[...4 lines deleted...]
-        <v>30100004587</v>
+      <c r="A336" s="25"/>
+      <c r="B336" s="3">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C336" s="4">
-        <v>447105</v>
+        <v>446435</v>
       </c>
       <c r="D336" s="4">
-        <v>1154057</v>
+        <v>1153220</v>
       </c>
       <c r="E336" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>909</v>
+      </c>
+      <c r="F336" s="26" t="s">
+        <v>533</v>
       </c>
       <c r="G336" s="27"/>
       <c r="H336" s="27" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="I336" s="27" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J336" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A337" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A337" s="25">
+        <v>30100006933</v>
+      </c>
+      <c r="B337" s="2">
+        <f t="shared" si="11"/>
+        <v>30100006933</v>
       </c>
       <c r="C337" s="4">
-        <v>446435</v>
+        <v>446662</v>
       </c>
       <c r="D337" s="4">
-        <v>1153220</v>
+        <v>1153507</v>
       </c>
       <c r="E337" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F337" s="26" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G337" s="27"/>
       <c r="H337" s="27" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="I337" s="27" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="J337" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A338" s="25">
-        <v>30100006933</v>
-[...3 lines deleted...]
-        <v>30100006933</v>
+        <v>30100004191</v>
+      </c>
+      <c r="B338" s="3">
+        <f t="shared" si="11"/>
+        <v>30100004191</v>
       </c>
       <c r="C338" s="4">
-        <v>446662</v>
+        <v>436358</v>
       </c>
       <c r="D338" s="4">
-        <v>1153507</v>
+        <v>1190830</v>
       </c>
       <c r="E338" s="27" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="F338" s="26" t="s">
         <v>536</v>
       </c>
       <c r="G338" s="27"/>
       <c r="H338" s="27" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="I338" s="27" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="J338" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A339" s="25">
-        <v>30100004191</v>
-[...3 lines deleted...]
-        <v>30100004191</v>
+        <v>30100004221</v>
+      </c>
+      <c r="B339" s="2">
+        <f t="shared" si="11"/>
+        <v>30100004221</v>
       </c>
       <c r="C339" s="4">
-        <v>436358</v>
+        <v>436480</v>
       </c>
       <c r="D339" s="4">
-        <v>1190830</v>
+        <v>1189544</v>
       </c>
       <c r="E339" s="27" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="F339" s="26" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="G339" s="27"/>
       <c r="H339" s="27" t="s">
+        <v>537</v>
+      </c>
+      <c r="I339" s="27" t="s">
         <v>538</v>
       </c>
-      <c r="I339" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J339" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A340" s="25">
-[...4 lines deleted...]
-        <v>30100004221</v>
+      <c r="A340" s="25"/>
+      <c r="B340" s="3">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C340" s="4">
-        <v>436480</v>
+        <v>436412</v>
       </c>
       <c r="D340" s="4">
-        <v>1189544</v>
+        <v>1189324</v>
       </c>
       <c r="E340" s="27" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="F340" s="26" t="s">
         <v>540</v>
       </c>
       <c r="G340" s="27"/>
       <c r="H340" s="27" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="I340" s="27" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>541</v>
       </c>
     </row>
     <row r="341" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A341" s="25"/>
+      <c r="A341" s="25">
+        <v>30100004234</v>
+      </c>
       <c r="B341" s="3">
-        <f>HYPERLINK(CONCATENATE(J341,A341),A341)</f>
-        <v>0</v>
+        <f t="shared" si="11"/>
+        <v>30100004234</v>
       </c>
       <c r="C341" s="4">
-        <v>436412</v>
+        <v>435786</v>
       </c>
       <c r="D341" s="4">
-        <v>1189324</v>
+        <v>1184243</v>
       </c>
       <c r="E341" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F341" s="26" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="G341" s="27"/>
       <c r="H341" s="27" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="I341" s="27" t="s">
-        <v>542</v>
+        <v>544</v>
+      </c>
+      <c r="J341" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="342" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A342" s="25">
-[...4 lines deleted...]
-        <v>30100004234</v>
+      <c r="A342" s="25"/>
+      <c r="B342" s="2">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C342" s="4">
-        <v>435786</v>
+        <v>426667</v>
       </c>
       <c r="D342" s="4">
-        <v>1184243</v>
+        <v>1178192</v>
       </c>
       <c r="E342" s="27" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="F342" s="26" t="s">
+        <v>907</v>
+      </c>
+      <c r="F342" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="G342" s="29"/>
+      <c r="H342" s="29" t="s">
         <v>543</v>
       </c>
-      <c r="G342" s="27"/>
-      <c r="H342" s="27" t="s">
+      <c r="I342" s="29" t="s">
+        <v>546</v>
+      </c>
+      <c r="J342" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A343" s="25">
+        <v>30100004238</v>
+      </c>
+      <c r="B343" s="3">
+        <f t="shared" si="11"/>
+        <v>30100004238</v>
+      </c>
+      <c r="C343" s="4">
+        <v>436698</v>
+      </c>
+      <c r="D343" s="4">
+        <v>1180565</v>
+      </c>
+      <c r="E343" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="F343" s="18" t="s">
+        <v>547</v>
+      </c>
+      <c r="G343" s="27"/>
+      <c r="H343" s="27" t="s">
+        <v>543</v>
+      </c>
+      <c r="I343" s="27" t="s">
         <v>544</v>
       </c>
-      <c r="I342" s="27" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="J343" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A344" s="25">
-[...4 lines deleted...]
-        <v>30100004238</v>
+      <c r="A344" s="25"/>
+      <c r="B344" s="2">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C344" s="4">
-        <v>436698</v>
+        <v>436671</v>
       </c>
       <c r="D344" s="4">
-        <v>1180565</v>
+        <v>1180659</v>
       </c>
       <c r="E344" s="27" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="F344" s="18" t="s">
+        <v>909</v>
+      </c>
+      <c r="F344" s="26" t="s">
         <v>548</v>
       </c>
       <c r="G344" s="27"/>
       <c r="H344" s="27" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I344" s="27" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="J344" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A345" s="25"/>
-      <c r="B345" s="2">
-        <f>HYPERLINK(CONCATENATE(J345,A345),A345)</f>
+      <c r="B345" s="3">
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="C345" s="4">
-        <v>436671</v>
+        <v>434962</v>
       </c>
       <c r="D345" s="4">
-        <v>1180659</v>
+        <v>1178951</v>
       </c>
       <c r="E345" s="27" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="F345" s="26" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="G345" s="27"/>
       <c r="H345" s="27" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I345" s="27" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="J345" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="346" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A346" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A346" s="25">
+        <v>30100004251</v>
+      </c>
+      <c r="B346" s="2">
+        <f t="shared" si="11"/>
+        <v>30100004251</v>
       </c>
       <c r="C346" s="4">
-        <v>434962</v>
+        <v>435859</v>
       </c>
       <c r="D346" s="4">
-        <v>1178951</v>
+        <v>1179929</v>
       </c>
       <c r="E346" s="27" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="F346" s="26" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G346" s="27"/>
       <c r="H346" s="27" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I346" s="27" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="J346" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A347" s="25">
-[...4 lines deleted...]
-        <v>30100004251</v>
+      <c r="A347" s="32"/>
+      <c r="B347" s="3">
+        <f t="shared" si="11"/>
+        <v>0</v>
       </c>
       <c r="C347" s="4">
-        <v>435859</v>
+        <v>434962</v>
       </c>
       <c r="D347" s="4">
-        <v>1179929</v>
+        <v>1178951</v>
       </c>
       <c r="E347" s="27" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F347" s="26" t="s">
         <v>553</v>
       </c>
       <c r="G347" s="27"/>
       <c r="H347" s="27" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="I347" s="27" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="J347" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A348" s="32"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A348" s="25">
+        <v>30100006527</v>
+      </c>
+      <c r="B348" s="2">
+        <f t="shared" si="11"/>
+        <v>30100006527</v>
       </c>
       <c r="C348" s="4">
-        <v>434962</v>
+        <v>417718</v>
       </c>
       <c r="D348" s="4">
-        <v>1178951</v>
+        <v>1160048</v>
       </c>
       <c r="E348" s="27" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="F348" s="26" t="s">
+        <v>908</v>
+      </c>
+      <c r="F348" s="18" t="s">
         <v>554</v>
       </c>
       <c r="G348" s="27"/>
       <c r="H348" s="27" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="I348" s="27" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="J348" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="349" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A349" s="25">
-        <v>30100006527</v>
-[...9 lines deleted...]
-        <v>1160048</v>
+        <v>30100006532</v>
+      </c>
+      <c r="B349" s="3">
+        <f t="shared" si="11"/>
+        <v>30100006532</v>
+      </c>
+      <c r="C349" s="14">
+        <v>417047</v>
+      </c>
+      <c r="D349" s="14">
+        <v>1159782</v>
       </c>
       <c r="E349" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>914</v>
+      </c>
+      <c r="F349" s="26" t="s">
+        <v>557</v>
       </c>
       <c r="G349" s="27"/>
       <c r="H349" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I349" s="27" t="s">
         <v>556</v>
       </c>
-      <c r="I349" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J349" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="350" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A350" s="25">
-        <v>30100006532</v>
-[...9 lines deleted...]
-        <v>1159782</v>
+        <v>30100006521</v>
+      </c>
+      <c r="B350" s="2">
+        <f t="shared" si="11"/>
+        <v>30100006521</v>
+      </c>
+      <c r="C350" s="15">
+        <v>418171</v>
+      </c>
+      <c r="D350" s="15">
+        <v>1160860</v>
       </c>
       <c r="E350" s="27" t="s">
         <v>919</v>
       </c>
       <c r="F350" s="26" t="s">
         <v>558</v>
       </c>
       <c r="G350" s="27"/>
       <c r="H350" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I350" s="27" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="J350" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A351" s="25">
-        <v>30100006521</v>
-[...9 lines deleted...]
-        <v>1160860</v>
+        <v>30100006524</v>
+      </c>
+      <c r="B351" s="3">
+        <f t="shared" si="11"/>
+        <v>30100006524</v>
+      </c>
+      <c r="C351" s="4">
+        <v>418128</v>
+      </c>
+      <c r="D351" s="4">
+        <v>1160914</v>
       </c>
       <c r="E351" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F351" s="26" t="s">
         <v>559</v>
       </c>
       <c r="G351" s="27"/>
       <c r="H351" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I351" s="27" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="J351" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A352" s="25">
         <v>30100006524</v>
       </c>
-      <c r="B352" s="3">
-        <f>HYPERLINK(CONCATENATE(J352,A352),A352)</f>
+      <c r="B352" s="2">
+        <f t="shared" si="11"/>
         <v>30100006524</v>
       </c>
       <c r="C352" s="4">
-        <v>418128</v>
+        <v>418158</v>
       </c>
       <c r="D352" s="4">
-        <v>1160914</v>
+        <v>1160894</v>
       </c>
       <c r="E352" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F352" s="26" t="s">
         <v>560</v>
       </c>
       <c r="G352" s="27"/>
       <c r="H352" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I352" s="27" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="J352" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A353" s="25">
-        <v>30100006524</v>
-[...3 lines deleted...]
-        <v>30100006524</v>
+        <v>30100006530</v>
+      </c>
+      <c r="B353" s="3">
+        <f t="shared" si="11"/>
+        <v>30100006530</v>
       </c>
       <c r="C353" s="4">
-        <v>418158</v>
+        <v>417266</v>
       </c>
       <c r="D353" s="4">
-        <v>1160894</v>
+        <v>1159753</v>
       </c>
       <c r="E353" s="27" t="s">
-        <v>924</v>
+        <v>910</v>
       </c>
       <c r="F353" s="26" t="s">
         <v>561</v>
       </c>
       <c r="G353" s="27"/>
       <c r="H353" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I353" s="27" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="J353" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A354" s="25">
         <v>30100006530</v>
       </c>
-      <c r="B354" s="3">
-        <f>HYPERLINK(CONCATENATE(J354,A354),A354)</f>
+      <c r="B354" s="2">
+        <f t="shared" si="11"/>
         <v>30100006530</v>
       </c>
       <c r="C354" s="4">
-        <v>417266</v>
+        <v>417267</v>
       </c>
       <c r="D354" s="4">
-        <v>1159753</v>
+        <v>1159760</v>
       </c>
       <c r="E354" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F354" s="26" t="s">
         <v>562</v>
       </c>
       <c r="G354" s="27"/>
       <c r="H354" s="27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I354" s="27" t="s">
         <v>556</v>
       </c>
-      <c r="I354" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J354" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="355" spans="1:10" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>1159760</v>
+    <row r="355" spans="1:10" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="47">
+        <v>30100005316</v>
+      </c>
+      <c r="B355" s="19">
+        <f t="shared" si="11"/>
+        <v>30100005316</v>
+      </c>
+      <c r="C355" s="48">
+        <v>442424</v>
+      </c>
+      <c r="D355" s="48">
+        <v>1135662</v>
       </c>
       <c r="E355" s="27" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="F355" s="26" t="s">
+        <v>910</v>
+      </c>
+      <c r="F355" s="49" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G355" s="29"/>
+      <c r="H355" s="29" t="s">
         <v>563</v>
       </c>
-      <c r="G355" s="27"/>
-[...22 lines deleted...]
-        <v>1135662</v>
+      <c r="I355" s="29" t="s">
+        <v>564</v>
+      </c>
+      <c r="J355" s="50" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A356" s="25">
+        <v>30100005322</v>
+      </c>
+      <c r="B356" s="3">
+        <f t="shared" si="11"/>
+        <v>30100005322</v>
+      </c>
+      <c r="C356" s="4">
+        <v>442823</v>
+      </c>
+      <c r="D356" s="4">
+        <v>1135458</v>
       </c>
       <c r="E356" s="27" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-      <c r="H356" s="29" t="s">
+        <v>908</v>
+      </c>
+      <c r="F356" s="26" t="s">
+        <v>565</v>
+      </c>
+      <c r="G356" s="27"/>
+      <c r="H356" s="27" t="s">
+        <v>563</v>
+      </c>
+      <c r="I356" s="27" t="s">
         <v>564</v>
       </c>
-      <c r="I356" s="29" t="s">
-[...2 lines deleted...]
-      <c r="J356" s="50" t="s">
+      <c r="J356" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="357" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A357" s="25">
-        <v>30100005322</v>
-[...9 lines deleted...]
-        <v>1135458</v>
+        <v>30100006842</v>
+      </c>
+      <c r="B357" s="2">
+        <f t="shared" ref="B357:B385" si="12">HYPERLINK(CONCATENATE(J357,A357),A357)</f>
+        <v>30100006842</v>
       </c>
       <c r="E357" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F357" s="26" t="s">
         <v>566</v>
       </c>
       <c r="G357" s="27"/>
       <c r="H357" s="27" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="I357" s="27" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="J357" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A358" s="25">
-        <v>30100006842</v>
-[...3 lines deleted...]
-        <v>30100006842</v>
+        <v>30100004291</v>
+      </c>
+      <c r="B358" s="3">
+        <f t="shared" si="12"/>
+        <v>30100004291</v>
       </c>
       <c r="E358" s="27" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F358" s="26" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="G358" s="27"/>
       <c r="H358" s="27" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="I358" s="27" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="J358" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="359" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A359" s="25">
-        <v>30100004291</v>
-[...3 lines deleted...]
-        <v>30100004291</v>
+        <v>30100006816</v>
+      </c>
+      <c r="B359" s="2">
+        <f t="shared" si="12"/>
+        <v>30100006816</v>
       </c>
       <c r="E359" s="27" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>908</v>
+      </c>
+      <c r="F359" s="18" t="s">
+        <v>572</v>
       </c>
       <c r="G359" s="27"/>
       <c r="H359" s="27" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="I359" s="27" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="J359" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A360" s="25">
-        <v>30100006816</v>
-[...3 lines deleted...]
-        <v>30100006816</v>
+        <v>30100006493</v>
+      </c>
+      <c r="B360" s="3">
+        <f t="shared" si="12"/>
+        <v>30100006493</v>
       </c>
       <c r="E360" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F360" s="18" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="G360" s="27"/>
       <c r="H360" s="27" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="I360" s="27" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J360" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="361" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A361" s="25">
-        <v>30100006505</v>
-[...3 lines deleted...]
-        <v>30100006505</v>
+        <v>30100006499</v>
+      </c>
+      <c r="B361" s="2">
+        <f t="shared" si="12"/>
+        <v>30100006499</v>
       </c>
       <c r="E361" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>908</v>
+      </c>
+      <c r="F361" s="18" t="s">
+        <v>578</v>
       </c>
       <c r="G361" s="27"/>
       <c r="H361" s="27" t="s">
+        <v>575</v>
+      </c>
+      <c r="I361" s="27" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="J361" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="362" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A362" s="25">
-        <v>30100006517</v>
-[...3 lines deleted...]
-        <v>30100006517</v>
+        <v>30100004581</v>
+      </c>
+      <c r="B362" s="3">
+        <f t="shared" si="12"/>
+        <v>30100004581</v>
       </c>
       <c r="E362" s="27" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-      <c r="H362" s="29" t="s">
+        <v>910</v>
+      </c>
+      <c r="F362" s="26" t="s">
+        <v>579</v>
+      </c>
+      <c r="G362" s="27"/>
+      <c r="H362" s="27" t="s">
+        <v>575</v>
+      </c>
+      <c r="I362" s="27" t="s">
         <v>576</v>
       </c>
-      <c r="I362" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J362" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="363" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A363" s="25">
-[...4 lines deleted...]
-        <v>30100006493</v>
+      <c r="A363" s="25"/>
+      <c r="B363" s="2">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C363" s="4">
+        <v>419233</v>
+      </c>
+      <c r="D363" s="4">
+        <v>1157185</v>
       </c>
       <c r="E363" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>909</v>
+      </c>
+      <c r="F363" s="26" t="s">
+        <v>580</v>
       </c>
       <c r="G363" s="27"/>
       <c r="H363" s="27" t="s">
+        <v>575</v>
+      </c>
+      <c r="I363" s="27" t="s">
         <v>576</v>
       </c>
-      <c r="I363" s="27" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A364" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A364" s="25"/>
       <c r="B364" s="2">
-        <f>HYPERLINK(CONCATENATE(J364,A364),A364)</f>
-[...6 lines deleted...]
-        <v>580</v>
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C364" s="4">
+        <v>420931</v>
+      </c>
+      <c r="D364" s="4">
+        <v>1155906</v>
+      </c>
+      <c r="E364" s="27"/>
+      <c r="F364" s="26" t="s">
+        <v>601</v>
       </c>
       <c r="G364" s="27"/>
       <c r="H364" s="27" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="I364" s="27"/>
       <c r="J364" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="365" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A365" s="25">
-        <v>30100004581</v>
+        <v>30100005554</v>
       </c>
       <c r="B365" s="3">
-        <f>HYPERLINK(CONCATENATE(J365,A365),A365)</f>
-        <v>30100004581</v>
+        <f t="shared" si="12"/>
+        <v>30100005554</v>
       </c>
       <c r="E365" s="27" t="s">
         <v>915</v>
       </c>
       <c r="F365" s="26" t="s">
         <v>581</v>
       </c>
       <c r="G365" s="27"/>
       <c r="H365" s="27" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="I365" s="27" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="J365" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A366" s="25"/>
+      <c r="A366" s="25">
+        <v>30100005557</v>
+      </c>
       <c r="B366" s="2">
-        <f>HYPERLINK(CONCATENATE(J366,A366),A366)</f>
-[...6 lines deleted...]
-        <v>1157185</v>
+        <f t="shared" si="12"/>
+        <v>30100005557</v>
       </c>
       <c r="E366" s="27" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="F366" s="26" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G366" s="27"/>
       <c r="H366" s="27" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="I366" s="27" t="s">
-        <v>577</v>
+        <v>585</v>
+      </c>
+      <c r="J366" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="367" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A367" s="25"/>
-[...12 lines deleted...]
-        <v>605</v>
+      <c r="A367" s="25">
+        <v>30100005658</v>
+      </c>
+      <c r="B367" s="3">
+        <f t="shared" si="12"/>
+        <v>30100005658</v>
+      </c>
+      <c r="E367" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="F367" s="18" t="s">
+        <v>586</v>
       </c>
       <c r="G367" s="27"/>
       <c r="H367" s="27" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="I367" s="27"/>
+        <v>582</v>
+      </c>
+      <c r="I367" s="27" t="s">
+        <v>587</v>
+      </c>
       <c r="J367" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A368" s="25">
-        <v>30100005554</v>
-[...3 lines deleted...]
-        <v>30100005554</v>
+        <v>30100005681</v>
+      </c>
+      <c r="B368" s="2">
+        <f t="shared" si="12"/>
+        <v>30100005681</v>
       </c>
       <c r="E368" s="27" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="F368" s="26" t="s">
-        <v>583</v>
+        <v>930</v>
       </c>
       <c r="G368" s="27"/>
       <c r="H368" s="27" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I368" s="27" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="J368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A369" s="25">
-        <v>30100005557</v>
-[...3 lines deleted...]
-        <v>30100005557</v>
+        <v>30100005633</v>
+      </c>
+      <c r="B369" s="3">
+        <f t="shared" si="12"/>
+        <v>30100005633</v>
       </c>
       <c r="E369" s="27" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F369" s="26" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="G369" s="27"/>
       <c r="H369" s="27" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I369" s="27" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="J369" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A370" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A370" s="25"/>
       <c r="B370" s="3">
-        <f>HYPERLINK(CONCATENATE(J370,A370),A370)</f>
-        <v>30100005658</v>
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C370" s="4">
+        <v>442936</v>
+      </c>
+      <c r="D370" s="4">
+        <v>1124327</v>
       </c>
       <c r="E370" s="27" t="s">
-        <v>913</v>
-[...9 lines deleted...]
-        <v>589</v>
+        <v>909</v>
+      </c>
+      <c r="F370" s="26" t="s">
+        <v>590</v>
+      </c>
+      <c r="H370" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="I370" s="4" t="s">
+        <v>591</v>
       </c>
       <c r="J370" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A371" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A371" s="25"/>
       <c r="B371" s="2">
-        <f>HYPERLINK(CONCATENATE(J371,A371),A371)</f>
-        <v>30100005681</v>
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C371" s="4">
+        <v>442936</v>
+      </c>
+      <c r="D371" s="4">
+        <v>1124327</v>
       </c>
       <c r="E371" s="27" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="F371" s="26" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="G371" s="27"/>
+        <v>592</v>
+      </c>
       <c r="H371" s="27" t="s">
-        <v>584</v>
-[...19 lines deleted...]
-      <c r="F372" s="26" t="s">
+        <v>582</v>
+      </c>
+      <c r="I371" s="4" t="s">
         <v>591</v>
       </c>
-      <c r="G372" s="27"/>
-[...6 lines deleted...]
-      <c r="J372" s="1" t="s">
+    </row>
+    <row r="372" spans="1:10" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="47"/>
+      <c r="B372" s="19">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C372" s="31"/>
+      <c r="D372" s="31"/>
+      <c r="E372" s="29"/>
+      <c r="F372" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="G372" s="29"/>
+      <c r="H372" s="29" t="s">
+        <v>582</v>
+      </c>
+      <c r="I372" s="29"/>
+      <c r="J372" s="50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A373" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A373" s="25"/>
       <c r="B373" s="2">
-        <f>HYPERLINK(CONCATENATE(J373,A373),A373)</f>
-        <v>30100005609</v>
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C373" s="4">
+        <v>443066</v>
+      </c>
+      <c r="D373" s="4">
+        <v>1124711</v>
       </c>
       <c r="E373" s="27" t="s">
-        <v>934</v>
+        <v>909</v>
       </c>
       <c r="F373" s="26" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="G373" s="27"/>
       <c r="H373" s="27" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I373" s="27" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A374" s="25"/>
       <c r="B374" s="3">
-        <f>HYPERLINK(CONCATENATE(J374,A374),A374)</f>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="C374" s="4">
-        <v>442936</v>
+        <v>443092</v>
       </c>
       <c r="D374" s="4">
-        <v>1124327</v>
+        <v>1124793</v>
       </c>
       <c r="E374" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F374" s="26" t="s">
-        <v>594</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>596</v>
+      </c>
+      <c r="G374" s="27"/>
+      <c r="H374" s="27" t="s">
+        <v>582</v>
+      </c>
+      <c r="I374" s="27" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A375" s="25"/>
       <c r="B375" s="2">
-        <f>HYPERLINK(CONCATENATE(J375,A375),A375)</f>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="C375" s="4">
-        <v>442936</v>
+        <v>442036</v>
       </c>
       <c r="D375" s="4">
-        <v>1124327</v>
+        <v>1124272</v>
       </c>
       <c r="E375" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F375" s="26" t="s">
-        <v>596</v>
-      </c>
+        <v>598</v>
+      </c>
+      <c r="G375" s="27"/>
       <c r="H375" s="27" t="s">
-        <v>584</v>
-[...23 lines deleted...]
-        <v>11</v>
+        <v>582</v>
+      </c>
+      <c r="I375" s="27" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A376" s="25"/>
+      <c r="B376" s="3">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="C376" s="4">
+        <v>441878</v>
+      </c>
+      <c r="D376" s="4">
+        <v>1124656</v>
+      </c>
+      <c r="E376" s="27" t="s">
+        <v>909</v>
+      </c>
+      <c r="F376" s="26" t="s">
+        <v>600</v>
+      </c>
+      <c r="G376" s="27"/>
+      <c r="H376" s="27" t="s">
+        <v>582</v>
+      </c>
+      <c r="I376" s="27" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="377" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A377" s="25"/>
-[...8 lines deleted...]
-        <v>1124711</v>
+      <c r="A377" s="25">
+        <v>30100005210</v>
+      </c>
+      <c r="B377" s="3">
+        <f t="shared" si="12"/>
+        <v>30100005210</v>
       </c>
       <c r="E377" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F377" s="26" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="G377" s="27"/>
       <c r="H377" s="27" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="I377" s="27" t="s">
-        <v>599</v>
+        <v>604</v>
+      </c>
+      <c r="J377" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="378" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A378" s="25"/>
-[...8 lines deleted...]
-        <v>1124793</v>
+      <c r="A378" s="25">
+        <v>30100009275</v>
+      </c>
+      <c r="B378" s="2">
+        <f t="shared" si="12"/>
+        <v>30100009275</v>
       </c>
       <c r="E378" s="27" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="F378" s="26" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="G378" s="27"/>
       <c r="H378" s="27" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="I378" s="27" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:10" x14ac:dyDescent="0.25">
+        <v>606</v>
+      </c>
+      <c r="J378" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="25"/>
-      <c r="B379" s="2">
-[...7 lines deleted...]
-        <v>1124272</v>
+      <c r="B379" s="3">
+        <f t="shared" si="12"/>
+        <v>0</v>
       </c>
       <c r="E379" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F379" s="26" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="G379" s="27"/>
       <c r="H379" s="27" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="I379" s="27" t="s">
-        <v>603</v>
-[...12 lines deleted...]
-        <v>1124656</v>
+        <v>608</v>
+      </c>
+      <c r="J379" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="25">
+        <v>30100003002</v>
+      </c>
+      <c r="B380" s="2">
+        <f t="shared" si="12"/>
+        <v>30100003002</v>
       </c>
       <c r="E380" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F380" s="26" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="G380" s="27"/>
       <c r="H380" s="27" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="I380" s="27" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:10" x14ac:dyDescent="0.25">
+        <v>608</v>
+      </c>
+      <c r="J380" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="25">
-        <v>30100005210</v>
+        <v>30100005108</v>
       </c>
       <c r="B381" s="3">
-        <f>HYPERLINK(CONCATENATE(J381,A381),A381)</f>
-        <v>30100005210</v>
+        <f t="shared" si="12"/>
+        <v>30100005108</v>
       </c>
       <c r="E381" s="27" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="F381" s="26" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="G381" s="27"/>
       <c r="H381" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I381" s="27" t="s">
         <v>608</v>
       </c>
       <c r="J381" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="382" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="25">
-        <v>30100009275</v>
+        <v>30100005108</v>
       </c>
       <c r="B382" s="2">
-        <f>HYPERLINK(CONCATENATE(J382,A382),A382)</f>
-        <v>30100009275</v>
+        <f t="shared" si="12"/>
+        <v>30100005108</v>
       </c>
       <c r="E382" s="27" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="F382" s="26" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G382" s="27"/>
       <c r="H382" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I382" s="27" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="J382" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="383" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A383" s="25"/>
+      <c r="A383" s="25">
+        <v>301000017627</v>
+      </c>
       <c r="B383" s="3">
-        <f>HYPERLINK(CONCATENATE(J383,A383),A383)</f>
-        <v>0</v>
+        <f t="shared" si="12"/>
+        <v>301000017627</v>
       </c>
       <c r="E383" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F383" s="26" t="s">
         <v>611</v>
       </c>
       <c r="G383" s="27"/>
       <c r="H383" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I383" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J383" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="384" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="25">
-        <v>30100003002</v>
+        <v>301000017627</v>
       </c>
       <c r="B384" s="2">
-        <f>HYPERLINK(CONCATENATE(J384,A384),A384)</f>
-        <v>30100003002</v>
+        <f t="shared" si="12"/>
+        <v>301000017627</v>
       </c>
       <c r="E384" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F384" s="26" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="G384" s="27"/>
       <c r="H384" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I384" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J384" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="385" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A385" s="25">
-        <v>30100005108</v>
+      <c r="A385" s="16">
+        <v>30100005117</v>
       </c>
       <c r="B385" s="3">
-        <f>HYPERLINK(CONCATENATE(J385,A385),A385)</f>
-        <v>30100005108</v>
+        <f t="shared" si="12"/>
+        <v>30100005117</v>
       </c>
       <c r="E385" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F385" s="26" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="G385" s="27"/>
       <c r="H385" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I385" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J385" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="386" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="25">
-        <v>30100005108</v>
+        <v>301000017628</v>
       </c>
       <c r="B386" s="2">
-        <f>HYPERLINK(CONCATENATE(J386,A386),A386)</f>
-        <v>30100005108</v>
+        <f t="shared" ref="B386:B414" si="13">HYPERLINK(CONCATENATE(J386,A386),A386)</f>
+        <v>301000017628</v>
       </c>
       <c r="E386" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F386" s="26" t="s">
         <v>614</v>
       </c>
       <c r="G386" s="27"/>
       <c r="H386" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I386" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J386" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="387" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="25">
-        <v>301000017627</v>
+        <v>30100005097</v>
       </c>
       <c r="B387" s="3">
-        <f>HYPERLINK(CONCATENATE(J387,A387),A387)</f>
-        <v>301000017627</v>
+        <f t="shared" si="13"/>
+        <v>30100005097</v>
       </c>
       <c r="E387" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F387" s="26" t="s">
         <v>615</v>
       </c>
       <c r="G387" s="27"/>
       <c r="H387" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I387" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J387" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="388" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="25">
-        <v>301000017627</v>
+        <v>30100003002</v>
       </c>
       <c r="B388" s="2">
-        <f>HYPERLINK(CONCATENATE(J388,A388),A388)</f>
-        <v>301000017627</v>
+        <f t="shared" si="13"/>
+        <v>30100003002</v>
       </c>
       <c r="E388" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F388" s="26" t="s">
         <v>616</v>
       </c>
       <c r="G388" s="27"/>
       <c r="H388" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I388" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J388" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="389" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30100005117</v>
+    <row r="389" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A389" s="25">
+        <v>30100005077</v>
       </c>
       <c r="B389" s="3">
-        <f>HYPERLINK(CONCATENATE(J389,A389),A389)</f>
-        <v>30100005117</v>
+        <f t="shared" si="13"/>
+        <v>30100005077</v>
       </c>
       <c r="E389" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F389" s="26" t="s">
         <v>617</v>
       </c>
       <c r="G389" s="27"/>
       <c r="H389" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I389" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J389" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="390" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A390" s="25">
-        <v>301000017628</v>
+        <v>30100003002</v>
       </c>
       <c r="B390" s="2">
-        <f>HYPERLINK(CONCATENATE(J390,A390),A390)</f>
-        <v>301000017628</v>
+        <f t="shared" si="13"/>
+        <v>30100003002</v>
       </c>
       <c r="E390" s="27" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="F390" s="26" t="s">
         <v>618</v>
       </c>
       <c r="G390" s="27"/>
       <c r="H390" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I390" s="27" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="J390" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="391" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A391" s="25">
-        <v>30100005097</v>
+        <v>301000017620</v>
       </c>
       <c r="B391" s="3">
-        <f>HYPERLINK(CONCATENATE(J391,A391),A391)</f>
-        <v>30100005097</v>
+        <f t="shared" si="13"/>
+        <v>301000017620</v>
       </c>
       <c r="E391" s="27" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="F391" s="26" t="s">
         <v>619</v>
       </c>
-      <c r="G391" s="27"/>
+      <c r="G391" s="27" t="s">
+        <v>1076</v>
+      </c>
       <c r="H391" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I391" s="27" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-    <row r="392" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A392" s="25">
-        <v>30100003002</v>
+        <v>301000017621</v>
       </c>
       <c r="B392" s="2">
-        <f>HYPERLINK(CONCATENATE(J392,A392),A392)</f>
-        <v>30100003002</v>
+        <f t="shared" si="13"/>
+        <v>301000017621</v>
       </c>
       <c r="E392" s="27" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="F392" s="26" t="s">
         <v>620</v>
       </c>
-      <c r="G392" s="27"/>
+      <c r="G392" s="27" t="s">
+        <v>1076</v>
+      </c>
       <c r="H392" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I392" s="27" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>608</v>
       </c>
     </row>
     <row r="393" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A393" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A393" s="32"/>
       <c r="B393" s="3">
-        <f>HYPERLINK(CONCATENATE(J393,A393),A393)</f>
-        <v>30100005077</v>
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="C393" s="4">
+        <v>440341</v>
+      </c>
+      <c r="D393" s="4">
+        <v>1139366</v>
       </c>
       <c r="E393" s="27" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="F393" s="26" t="s">
         <v>621</v>
       </c>
-      <c r="G393" s="27"/>
+      <c r="G393" s="27" t="s">
+        <v>1077</v>
+      </c>
       <c r="H393" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I393" s="27" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="J393" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A394" s="25">
-        <v>30100003002</v>
+      <c r="A394" s="47">
+        <v>301000017761</v>
       </c>
       <c r="B394" s="2">
-        <f>HYPERLINK(CONCATENATE(J394,A394),A394)</f>
-        <v>30100003002</v>
+        <f t="shared" si="13"/>
+        <v>301000017761</v>
       </c>
       <c r="E394" s="27" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
       <c r="F394" s="26" t="s">
+        <v>623</v>
+      </c>
+      <c r="G394" s="27" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H394" s="27" t="s">
+        <v>603</v>
+      </c>
+      <c r="I394" s="27" t="s">
         <v>622</v>
       </c>
-      <c r="G394" s="27"/>
-[...5 lines deleted...]
-      </c>
       <c r="J394" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A395" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A395" s="25"/>
       <c r="B395" s="3">
-        <f>HYPERLINK(CONCATENATE(J395,A395),A395)</f>
-        <v>301000017620</v>
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="C395" s="4">
+        <v>440876</v>
+      </c>
+      <c r="D395" s="4">
+        <v>1139638</v>
       </c>
       <c r="E395" s="27" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F395" s="26" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G395" s="27" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="H395" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I395" s="27" t="s">
-        <v>612</v>
+        <v>625</v>
+      </c>
+      <c r="J395" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A396" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A396" s="25"/>
       <c r="B396" s="2">
-        <f>HYPERLINK(CONCATENATE(J396,A396),A396)</f>
-        <v>301000017621</v>
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="C396" s="4">
+        <v>440840</v>
+      </c>
+      <c r="D396" s="4">
+        <v>1139650</v>
       </c>
       <c r="E396" s="27" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F396" s="26" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="G396" s="27" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="H396" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I396" s="27" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
     </row>
     <row r="397" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A397" s="32"/>
+      <c r="A397" s="25"/>
       <c r="B397" s="3">
-        <f>HYPERLINK(CONCATENATE(J397,A397),A397)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C397" s="4">
-        <v>440341</v>
+        <v>439680</v>
       </c>
       <c r="D397" s="4">
-        <v>1139366</v>
+        <v>1139004</v>
       </c>
       <c r="E397" s="27" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="F397" s="26" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G397" s="27" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="H397" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I397" s="27" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="J397" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A398" s="47">
-[...1 lines deleted...]
-      </c>
+      <c r="A398" s="25"/>
       <c r="B398" s="2">
-        <f>HYPERLINK(CONCATENATE(J398,A398),A398)</f>
-        <v>301000017761</v>
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="C398" s="4">
+        <v>440061</v>
+      </c>
+      <c r="D398" s="4">
+        <v>1139793</v>
       </c>
       <c r="E398" s="27" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="F398" s="26" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="G398" s="27" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="H398" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I398" s="27" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="J398" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="399" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A399" s="25"/>
       <c r="B399" s="3">
-        <f>HYPERLINK(CONCATENATE(J399,A399),A399)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C399" s="4">
-        <v>440876</v>
+        <v>440221</v>
       </c>
       <c r="D399" s="4">
-        <v>1139638</v>
+        <v>1139668</v>
       </c>
       <c r="E399" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F399" s="26" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="G399" s="27" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="H399" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I399" s="27" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>632</v>
       </c>
     </row>
     <row r="400" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A400" s="25"/>
       <c r="B400" s="2">
-        <f>HYPERLINK(CONCATENATE(J400,A400),A400)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C400" s="4">
-        <v>440840</v>
+        <v>440272</v>
       </c>
       <c r="D400" s="4">
-        <v>1139650</v>
+        <v>1139611</v>
       </c>
       <c r="E400" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F400" s="26" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="G400" s="27" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="H400" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I400" s="27" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A401" s="25"/>
       <c r="B401" s="3">
-        <f>HYPERLINK(CONCATENATE(J401,A401),A401)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C401" s="4">
-        <v>439680</v>
+        <v>440093</v>
       </c>
       <c r="D401" s="4">
-        <v>1139004</v>
+        <v>1139537</v>
       </c>
       <c r="E401" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F401" s="26" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="G401" s="27" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="H401" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I401" s="27" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>636</v>
       </c>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A402" s="25"/>
       <c r="B402" s="2">
-        <f>HYPERLINK(CONCATENATE(J402,A402),A402)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C402" s="4">
-        <v>440061</v>
+        <v>440288</v>
       </c>
       <c r="D402" s="4">
-        <v>1139793</v>
+        <v>1139747</v>
       </c>
       <c r="E402" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F402" s="26" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="G402" s="27" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="H402" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I402" s="27" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>638</v>
       </c>
     </row>
     <row r="403" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A403" s="25"/>
       <c r="B403" s="3">
-        <f>HYPERLINK(CONCATENATE(J403,A403),A403)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C403" s="4">
-        <v>440221</v>
+        <v>440033</v>
       </c>
       <c r="D403" s="4">
-        <v>1139668</v>
+        <v>1139451</v>
       </c>
       <c r="E403" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F403" s="26" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="G403" s="27" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="H403" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I403" s="27" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="404" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A404" s="25"/>
       <c r="B404" s="2">
-        <f>HYPERLINK(CONCATENATE(J404,A404),A404)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C404" s="4">
-        <v>440272</v>
+        <v>440146</v>
       </c>
       <c r="D404" s="4">
-        <v>1139611</v>
+        <v>1139686</v>
       </c>
       <c r="E404" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F404" s="26" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="G404" s="27" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="H404" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I404" s="27" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
     </row>
     <row r="405" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A405" s="25"/>
       <c r="B405" s="3">
-        <f>HYPERLINK(CONCATENATE(J405,A405),A405)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C405" s="4">
-        <v>440093</v>
+        <v>440165</v>
       </c>
       <c r="D405" s="4">
-        <v>1139537</v>
+        <v>1139627</v>
       </c>
       <c r="E405" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F405" s="26" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="G405" s="27" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="H405" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I405" s="27" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="406" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A406" s="25"/>
       <c r="B406" s="2">
-        <f>HYPERLINK(CONCATENATE(J406,A406),A406)</f>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="C406" s="4">
-        <v>440288</v>
+        <v>440208</v>
       </c>
       <c r="D406" s="4">
-        <v>1139747</v>
+        <v>1139569</v>
       </c>
       <c r="E406" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F406" s="26" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="G406" s="27" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="H406" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I406" s="27" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
     </row>
     <row r="407" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A407" s="25"/>
+      <c r="A407" s="25">
+        <v>30100005665</v>
+      </c>
       <c r="B407" s="3">
-        <f>HYPERLINK(CONCATENATE(J407,A407),A407)</f>
-[...6 lines deleted...]
-        <v>1139451</v>
+        <f t="shared" si="13"/>
+        <v>30100005665</v>
       </c>
       <c r="E407" s="27" t="s">
         <v>914</v>
       </c>
       <c r="F407" s="26" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>647</v>
+      </c>
+      <c r="G407" s="27"/>
       <c r="H407" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I407" s="27" t="s">
-        <v>644</v>
+        <v>648</v>
+      </c>
+      <c r="J407" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A408" s="25"/>
+      <c r="A408" s="25">
+        <v>30100005077</v>
+      </c>
       <c r="B408" s="2">
-        <f>HYPERLINK(CONCATENATE(J408,A408),A408)</f>
-[...6 lines deleted...]
-        <v>1139686</v>
+        <f t="shared" si="13"/>
+        <v>30100005077</v>
       </c>
       <c r="E408" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F408" s="26" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G408" s="27"/>
       <c r="H408" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I408" s="27" t="s">
-        <v>646</v>
+        <v>256</v>
+      </c>
+      <c r="J408" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A409" s="25"/>
+      <c r="A409" s="25">
+        <v>30100005184</v>
+      </c>
       <c r="B409" s="3">
-        <f>HYPERLINK(CONCATENATE(J409,A409),A409)</f>
-[...6 lines deleted...]
-        <v>1139627</v>
+        <f t="shared" si="13"/>
+        <v>30100005184</v>
       </c>
       <c r="E409" s="27" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F409" s="26" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="G409" s="27" t="s">
-        <v>1092</v>
+        <v>1077</v>
       </c>
       <c r="H409" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I409" s="27" t="s">
-        <v>648</v>
+        <v>622</v>
+      </c>
+      <c r="J409" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A410" s="25"/>
+      <c r="A410" s="47">
+        <v>301000017602</v>
+      </c>
       <c r="B410" s="2">
-        <f>HYPERLINK(CONCATENATE(J410,A410),A410)</f>
-[...7 lines deleted...]
-      </c>
+        <f t="shared" si="13"/>
+        <v>301000017602</v>
+      </c>
+      <c r="C410" s="51"/>
+      <c r="D410" s="51"/>
       <c r="E410" s="27" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="F410" s="26" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="G410" s="27" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="H410" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I410" s="27" t="s">
-        <v>650</v>
+        <v>604</v>
+      </c>
+      <c r="J410" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A411" s="25">
-        <v>30100005665</v>
+      <c r="A411" s="7">
+        <v>301000017602</v>
       </c>
       <c r="B411" s="3">
-        <f>HYPERLINK(CONCATENATE(J411,A411),A411)</f>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" si="13"/>
+        <v>301000017602</v>
+      </c>
+      <c r="C411" s="51"/>
+      <c r="D411" s="51"/>
       <c r="E411" s="27" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
       <c r="F411" s="26" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="G411" s="27"/>
+        <v>652</v>
+      </c>
+      <c r="G411" s="27" t="s">
+        <v>1088</v>
+      </c>
       <c r="H411" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I411" s="27" t="s">
-        <v>652</v>
+        <v>604</v>
       </c>
       <c r="J411" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A412" s="25">
-        <v>30100005077</v>
+      <c r="A412" s="7">
+        <v>301000022582</v>
       </c>
       <c r="B412" s="2">
-        <f>HYPERLINK(CONCATENATE(J412,A412),A412)</f>
-[...1 lines deleted...]
-      </c>
+        <f t="shared" si="13"/>
+        <v>301000022582</v>
+      </c>
+      <c r="C412" s="51"/>
+      <c r="D412" s="51"/>
       <c r="E412" s="27" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="F412" s="26" t="s">
         <v>653</v>
       </c>
-      <c r="G412" s="27"/>
+      <c r="G412" s="27" t="s">
+        <v>1088</v>
+      </c>
       <c r="H412" s="27" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="I412" s="27" t="s">
-        <v>257</v>
+        <v>604</v>
       </c>
       <c r="J412" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A413" s="25">
-        <v>30100005184</v>
+        <v>30100006465</v>
       </c>
       <c r="B413" s="3">
-        <f>HYPERLINK(CONCATENATE(J413,A413),A413)</f>
-        <v>30100005184</v>
+        <f t="shared" si="13"/>
+        <v>30100006465</v>
       </c>
       <c r="E413" s="27" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="F413" s="26" t="s">
         <v>654</v>
       </c>
-      <c r="G413" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G413" s="27"/>
       <c r="H413" s="27" t="s">
-        <v>607</v>
+        <v>655</v>
       </c>
       <c r="I413" s="27" t="s">
-        <v>626</v>
+        <v>45</v>
       </c>
       <c r="J413" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A414" s="47">
-[...7 lines deleted...]
-      <c r="D414" s="51"/>
+      <c r="A414" s="7">
+        <v>301000018426</v>
+      </c>
+      <c r="B414" s="3">
+        <f t="shared" si="13"/>
+        <v>301000018426</v>
+      </c>
       <c r="E414" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F414" s="26" t="s">
+        <v>656</v>
+      </c>
+      <c r="G414" s="27"/>
+      <c r="H414" s="27" t="s">
         <v>655</v>
       </c>
-      <c r="G414" s="27" t="s">
-[...6 lines deleted...]
-        <v>608</v>
+      <c r="I414" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="J414" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A415" s="7">
-        <v>301000017602</v>
-[...6 lines deleted...]
-      <c r="D415" s="51"/>
+        <v>30100006467</v>
+      </c>
+      <c r="B415" s="2">
+        <v>30100006467</v>
+      </c>
       <c r="E415" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F415" s="26" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      </c>
+        <v>657</v>
+      </c>
+      <c r="G415" s="27"/>
       <c r="H415" s="27" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>655</v>
+      </c>
+      <c r="I415" s="4" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="416" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A416" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="A416" s="25"/>
       <c r="B416" s="2">
-        <f>HYPERLINK(CONCATENATE(J416,A416),A416)</f>
-[...3 lines deleted...]
-      <c r="D416" s="51"/>
+        <f t="shared" ref="B416:B450" si="14">HYPERLINK(CONCATENATE(J416,A416),A416)</f>
+        <v>0</v>
+      </c>
+      <c r="C416" s="4">
+        <v>438280</v>
+      </c>
+      <c r="D416" s="4">
+        <v>1172990</v>
+      </c>
       <c r="E416" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F416" s="26" t="s">
-        <v>657</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="G416" s="27"/>
       <c r="H416" s="27" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>655</v>
+      </c>
+      <c r="I416" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="J416" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A417" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A417" s="25"/>
       <c r="B417" s="3">
-        <f>HYPERLINK(CONCATENATE(J417,A417),A417)</f>
-        <v>30100006465</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C417" s="4">
+        <v>438110</v>
+      </c>
+      <c r="D417" s="4">
+        <v>1172920</v>
       </c>
       <c r="E417" s="27" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="F417" s="26" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="G417" s="27"/>
       <c r="H417" s="27" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="I417" s="27" t="s">
+        <v>655</v>
+      </c>
+      <c r="I417" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J417" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A418" s="7">
-        <v>301000018426</v>
-[...3 lines deleted...]
-        <v>301000018426</v>
+        <v>301000022737</v>
+      </c>
+      <c r="B418" s="2">
+        <f t="shared" si="14"/>
+        <v>301000022737</v>
       </c>
       <c r="E418" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F418" s="26" t="s">
         <v>660</v>
       </c>
       <c r="G418" s="27"/>
       <c r="H418" s="27" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="I418" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J418" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="419" spans="1:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      </c>
+    <row r="419" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A419" s="28"/>
+      <c r="B419" s="3">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C419" s="33"/>
+      <c r="D419" s="33"/>
       <c r="E419" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F419" s="26" t="s">
+        <v>907</v>
+      </c>
+      <c r="F419" s="30" t="s">
         <v>661</v>
       </c>
-      <c r="G419" s="27"/>
-[...1 lines deleted...]
-        <v>659</v>
+      <c r="G419" s="29"/>
+      <c r="H419" s="29" t="s">
+        <v>655</v>
       </c>
       <c r="I419" s="4" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A420" s="25"/>
+      <c r="J419" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A420" s="28"/>
       <c r="B420" s="2">
-        <f>HYPERLINK(CONCATENATE(J420,A420),A420)</f>
-[...6 lines deleted...]
-        <v>1172990</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C420" s="31">
+        <v>442770</v>
+      </c>
+      <c r="D420" s="31">
+        <v>1173040</v>
       </c>
       <c r="E420" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F420" s="26" t="s">
+        <v>907</v>
+      </c>
+      <c r="F420" s="30" t="s">
         <v>662</v>
       </c>
-      <c r="G420" s="27"/>
-[...1 lines deleted...]
-        <v>659</v>
+      <c r="G420" s="29"/>
+      <c r="H420" s="29" t="s">
+        <v>655</v>
       </c>
       <c r="I420" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J420" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="421" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A421" s="25"/>
+    <row r="421" spans="1:10" ht="21" x14ac:dyDescent="0.35">
+      <c r="A421" s="28"/>
       <c r="B421" s="3">
-        <f>HYPERLINK(CONCATENATE(J421,A421),A421)</f>
-[...6 lines deleted...]
-        <v>1172920</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C421" s="31">
+        <v>437860</v>
+      </c>
+      <c r="D421" s="31">
+        <v>1172570</v>
       </c>
       <c r="E421" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F421" s="26" t="s">
+        <v>907</v>
+      </c>
+      <c r="F421" s="30" t="s">
         <v>663</v>
       </c>
-      <c r="G421" s="27"/>
-[...1 lines deleted...]
-        <v>659</v>
+      <c r="G421" s="29"/>
+      <c r="H421" s="29" t="s">
+        <v>655</v>
       </c>
       <c r="I421" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J421" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="422" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A422" s="7">
-        <v>301000022737</v>
+      <c r="A422" s="25">
+        <v>30100009978</v>
       </c>
       <c r="B422" s="2">
-        <f>HYPERLINK(CONCATENATE(J422,A422),A422)</f>
-        <v>301000022737</v>
+        <f t="shared" si="14"/>
+        <v>30100009978</v>
       </c>
       <c r="E422" s="27" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="F422" s="26" t="s">
         <v>664</v>
       </c>
       <c r="G422" s="27"/>
       <c r="H422" s="27" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>665</v>
+      </c>
+      <c r="I422" s="27" t="s">
+        <v>514</v>
       </c>
       <c r="J422" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="423" spans="1:10" ht="21" x14ac:dyDescent="0.35">
-      <c r="A423" s="28"/>
+    <row r="423" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A423" s="25"/>
       <c r="B423" s="3">
-        <f>HYPERLINK(CONCATENATE(J423,A423),A423)</f>
-[...3 lines deleted...]
-      <c r="D423" s="33"/>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C423" s="4">
+        <v>439934</v>
+      </c>
+      <c r="D423" s="4">
+        <v>1173630</v>
+      </c>
       <c r="E423" s="27" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F423" s="30" t="s">
+        <v>917</v>
+      </c>
+      <c r="F423" s="26" t="s">
+        <v>666</v>
+      </c>
+      <c r="G423" s="27"/>
+      <c r="H423" s="27" t="s">
         <v>665</v>
       </c>
-      <c r="G423" s="29"/>
-[...4 lines deleted...]
-        <v>45</v>
+      <c r="I423" s="27" t="s">
+        <v>514</v>
       </c>
       <c r="J423" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="424" spans="1:10" ht="21" x14ac:dyDescent="0.35">
-      <c r="A424" s="28"/>
+    <row r="424" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A424" s="25">
+        <v>30100009975</v>
+      </c>
       <c r="B424" s="2">
-        <f>HYPERLINK(CONCATENATE(J424,A424),A424)</f>
-[...6 lines deleted...]
-        <v>1173040</v>
+        <f t="shared" si="14"/>
+        <v>30100009975</v>
       </c>
       <c r="E424" s="27" t="s">
-        <v>912</v>
-[...9 lines deleted...]
-        <v>45</v>
+        <v>917</v>
+      </c>
+      <c r="F424" s="26" t="s">
+        <v>667</v>
+      </c>
+      <c r="G424" s="27"/>
+      <c r="H424" s="27" t="s">
+        <v>665</v>
+      </c>
+      <c r="I424" s="27" t="s">
+        <v>514</v>
       </c>
       <c r="J424" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="425" spans="1:10" ht="21" x14ac:dyDescent="0.35">
-      <c r="A425" s="28"/>
+    <row r="425" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A425" s="25">
+        <v>30100009977</v>
+      </c>
       <c r="B425" s="3">
-        <f>HYPERLINK(CONCATENATE(J425,A425),A425)</f>
-[...6 lines deleted...]
-        <v>1172570</v>
+        <f t="shared" si="14"/>
+        <v>30100009977</v>
       </c>
       <c r="E425" s="27" t="s">
-        <v>912</v>
-[...9 lines deleted...]
-        <v>45</v>
+        <v>917</v>
+      </c>
+      <c r="F425" s="26" t="s">
+        <v>668</v>
+      </c>
+      <c r="G425" s="27"/>
+      <c r="H425" s="27" t="s">
+        <v>665</v>
+      </c>
+      <c r="I425" s="27" t="s">
+        <v>514</v>
       </c>
       <c r="J425" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A426" s="25">
-        <v>30100009978</v>
+        <v>301000022652</v>
       </c>
       <c r="B426" s="2">
-        <f>HYPERLINK(CONCATENATE(J426,A426),A426)</f>
-        <v>30100009978</v>
+        <f t="shared" si="14"/>
+        <v>301000022652</v>
       </c>
       <c r="E426" s="27" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="F426" s="26" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G426" s="27"/>
       <c r="H426" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I426" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J426" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="427" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A427" s="25"/>
       <c r="B427" s="3">
-        <f>HYPERLINK(CONCATENATE(J427,A427),A427)</f>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="C427" s="4">
-        <v>439934</v>
+        <v>440130</v>
       </c>
       <c r="D427" s="4">
-        <v>1173630</v>
+        <v>1173415</v>
       </c>
       <c r="E427" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F427" s="26" t="s">
         <v>670</v>
       </c>
       <c r="G427" s="27"/>
       <c r="H427" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I427" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J427" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="428" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A428" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A428" s="25"/>
       <c r="B428" s="2">
-        <f>HYPERLINK(CONCATENATE(J428,A428),A428)</f>
-        <v>30100009975</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C428" s="4">
+        <v>439946</v>
+      </c>
+      <c r="D428" s="4">
+        <v>1173562</v>
       </c>
       <c r="E428" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F428" s="26" t="s">
         <v>671</v>
       </c>
       <c r="G428" s="27"/>
       <c r="H428" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I428" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J428" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A429" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A429" s="25"/>
       <c r="B429" s="3">
-        <f>HYPERLINK(CONCATENATE(J429,A429),A429)</f>
-        <v>30100009977</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C429" s="4">
+        <v>439999</v>
+      </c>
+      <c r="D429" s="4">
+        <v>1173460</v>
       </c>
       <c r="E429" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F429" s="26" t="s">
         <v>672</v>
       </c>
       <c r="G429" s="27"/>
       <c r="H429" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I429" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J429" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="430" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A430" s="25">
-        <v>301000022652</v>
+        <v>30100008239</v>
       </c>
       <c r="B430" s="2">
-        <f>HYPERLINK(CONCATENATE(J430,A430),A430)</f>
-        <v>301000022652</v>
+        <f t="shared" si="14"/>
+        <v>30100008239</v>
       </c>
       <c r="E430" s="27" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F430" s="26" t="s">
         <v>673</v>
       </c>
       <c r="G430" s="27"/>
       <c r="H430" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I430" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J430" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A431" s="25"/>
       <c r="B431" s="3">
-        <f>HYPERLINK(CONCATENATE(J431,A431),A431)</f>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="C431" s="4">
-        <v>440130</v>
+        <v>439810</v>
       </c>
       <c r="D431" s="4">
-        <v>1173415</v>
+        <v>1173800</v>
       </c>
       <c r="E431" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F431" s="26" t="s">
         <v>674</v>
       </c>
       <c r="G431" s="27"/>
       <c r="H431" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I431" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J431" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="432" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A432" s="25"/>
+      <c r="A432" s="25">
+        <v>30100006481</v>
+      </c>
       <c r="B432" s="2">
-        <f>HYPERLINK(CONCATENATE(J432,A432),A432)</f>
-[...6 lines deleted...]
-        <v>1173562</v>
+        <f t="shared" si="14"/>
+        <v>30100006481</v>
       </c>
       <c r="E432" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F432" s="26" t="s">
         <v>675</v>
       </c>
       <c r="G432" s="27"/>
       <c r="H432" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I432" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J432" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="433" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A433" s="25"/>
+      <c r="A433" s="25">
+        <v>301000022709</v>
+      </c>
       <c r="B433" s="3">
-        <f>HYPERLINK(CONCATENATE(J433,A433),A433)</f>
-[...6 lines deleted...]
-        <v>1173460</v>
+        <f t="shared" si="14"/>
+        <v>301000022709</v>
       </c>
       <c r="E433" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F433" s="26" t="s">
         <v>676</v>
       </c>
       <c r="G433" s="27"/>
       <c r="H433" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I433" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J433" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="434" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A434" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A434" s="25"/>
       <c r="B434" s="2">
-        <f>HYPERLINK(CONCATENATE(J434,A434),A434)</f>
-        <v>30100008239</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C434" s="4">
+        <v>439948</v>
+      </c>
+      <c r="D434" s="4">
+        <v>1173681</v>
       </c>
       <c r="E434" s="27" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="F434" s="26" t="s">
         <v>677</v>
       </c>
       <c r="G434" s="27"/>
       <c r="H434" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I434" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J434" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="435" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A435" s="25"/>
       <c r="B435" s="3">
-        <f>HYPERLINK(CONCATENATE(J435,A435),A435)</f>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="C435" s="4">
-        <v>439810</v>
+        <v>439940</v>
       </c>
       <c r="D435" s="4">
-        <v>1173800</v>
+        <v>1173719</v>
       </c>
       <c r="E435" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F435" s="26" t="s">
         <v>678</v>
       </c>
       <c r="G435" s="27"/>
       <c r="H435" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I435" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J435" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A436" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A436" s="25"/>
       <c r="B436" s="2">
-        <f>HYPERLINK(CONCATENATE(J436,A436),A436)</f>
-        <v>30100006481</v>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C436" s="4">
+        <v>439953</v>
+      </c>
+      <c r="D436" s="4">
+        <v>1173707</v>
       </c>
       <c r="E436" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F436" s="26" t="s">
         <v>679</v>
       </c>
       <c r="G436" s="27"/>
       <c r="H436" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I436" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J436" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="437" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A437" s="25">
-        <v>301000022709</v>
+        <v>30100009978</v>
       </c>
       <c r="B437" s="3">
-        <f>HYPERLINK(CONCATENATE(J437,A437),A437)</f>
-        <v>301000022709</v>
+        <f t="shared" si="14"/>
+        <v>30100009978</v>
       </c>
       <c r="E437" s="27" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="F437" s="26" t="s">
         <v>680</v>
       </c>
       <c r="G437" s="27"/>
       <c r="H437" s="27" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="I437" s="27" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J437" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A438" s="25"/>
-[...8 lines deleted...]
-        <v>1173681</v>
+      <c r="A438" s="25">
+        <v>30100006901</v>
+      </c>
+      <c r="B438" s="3">
+        <f t="shared" si="14"/>
+        <v>30100006901</v>
       </c>
       <c r="E438" s="27" t="s">
-        <v>922</v>
+        <v>908</v>
       </c>
       <c r="F438" s="26" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="G438" s="27"/>
       <c r="H438" s="27" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="I438" s="27" t="s">
-        <v>515</v>
+        <v>682</v>
       </c>
       <c r="J438" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A439" s="25"/>
-[...8 lines deleted...]
-        <v>1173719</v>
+      <c r="A439" s="25">
+        <v>30100006847</v>
+      </c>
+      <c r="B439" s="2">
+        <f t="shared" si="14"/>
+        <v>30100006847</v>
       </c>
       <c r="E439" s="27" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>917</v>
+      </c>
+      <c r="F439" s="18" t="s">
+        <v>684</v>
       </c>
       <c r="G439" s="27"/>
       <c r="H439" s="27" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="I439" s="27" t="s">
-        <v>515</v>
+        <v>682</v>
       </c>
       <c r="J439" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="440" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A440" s="25"/>
-[...8 lines deleted...]
-        <v>1173707</v>
+      <c r="A440" s="25">
+        <v>30100006900</v>
+      </c>
+      <c r="B440" s="3">
+        <f t="shared" si="14"/>
+        <v>30100006900</v>
       </c>
       <c r="E440" s="27" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="F440" s="26" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="G440" s="27"/>
       <c r="H440" s="27" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="I440" s="27" t="s">
-        <v>515</v>
+        <v>682</v>
       </c>
       <c r="J440" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A441" s="25">
-[...4 lines deleted...]
-        <v>30100009978</v>
+      <c r="A441" s="25"/>
+      <c r="B441" s="2">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C441" s="4">
+        <v>431184</v>
+      </c>
+      <c r="D441" s="4">
+        <v>1144720</v>
       </c>
       <c r="E441" s="27" t="s">
-        <v>922</v>
+        <v>909</v>
       </c>
       <c r="F441" s="26" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="G441" s="27"/>
       <c r="H441" s="27" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="I441" s="27" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>687</v>
       </c>
     </row>
     <row r="442" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A442" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A442" s="25"/>
       <c r="B442" s="3">
-        <f>HYPERLINK(CONCATENATE(J442,A442),A442)</f>
-[...4 lines deleted...]
-      </c>
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C442" s="4">
+        <v>430456</v>
+      </c>
+      <c r="D442" s="4">
+        <v>1145708</v>
+      </c>
+      <c r="E442" s="27"/>
       <c r="F442" s="26" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G442" s="27"/>
       <c r="H442" s="27" t="s">
-        <v>685</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="I442" s="27"/>
       <c r="J442" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A443" s="25">
-        <v>30100006847</v>
+        <v>30100004810</v>
       </c>
       <c r="B443" s="2">
-        <f>HYPERLINK(CONCATENATE(J443,A443),A443)</f>
-        <v>30100006847</v>
+        <f t="shared" si="14"/>
+        <v>30100004810</v>
       </c>
       <c r="E443" s="27" t="s">
-        <v>922</v>
+        <v>908</v>
       </c>
       <c r="F443" s="18" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="G443" s="27"/>
       <c r="H443" s="27" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="I443" s="27" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="J443" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="444" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A444" s="25">
-        <v>30100006900</v>
+        <v>30100004778</v>
       </c>
       <c r="B444" s="3">
-        <f>HYPERLINK(CONCATENATE(J444,A444),A444)</f>
-        <v>30100006900</v>
+        <f t="shared" si="14"/>
+        <v>30100004778</v>
       </c>
       <c r="E444" s="27" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="F444" s="26" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="G444" s="27"/>
       <c r="H444" s="27" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="I444" s="27" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="J444" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A445" s="25"/>
       <c r="B445" s="2">
-        <f>HYPERLINK(CONCATENATE(J445,A445),A445)</f>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="C445" s="4">
-        <v>431184</v>
+        <v>468891</v>
       </c>
       <c r="D445" s="4">
-        <v>1144720</v>
+        <v>1171607</v>
       </c>
       <c r="E445" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F445" s="26" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="G445" s="27"/>
       <c r="H445" s="27" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="I445" s="27" t="s">
         <v>691</v>
       </c>
+      <c r="J445" s="1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="446" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A446" s="25"/>
+      <c r="A446" s="47">
+        <v>30100004786</v>
+      </c>
       <c r="B446" s="3">
-        <f>HYPERLINK(CONCATENATE(J446,A446),A446)</f>
-[...8 lines deleted...]
-      <c r="E446" s="27"/>
+        <f t="shared" si="14"/>
+        <v>30100004786</v>
+      </c>
+      <c r="C446" s="31"/>
+      <c r="D446" s="31"/>
+      <c r="E446" s="27" t="s">
+        <v>919</v>
+      </c>
       <c r="F446" s="26" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="G446" s="27"/>
       <c r="H446" s="27" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="I446" s="27"/>
+        <v>690</v>
+      </c>
+      <c r="I446" s="27" t="s">
+        <v>691</v>
+      </c>
       <c r="J446" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A447" s="25">
-        <v>30100004810</v>
-[...3 lines deleted...]
-        <v>30100004810</v>
+        <v>30100004792</v>
+      </c>
+      <c r="B447" s="3">
+        <f t="shared" si="14"/>
+        <v>30100004792</v>
       </c>
       <c r="E447" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>910</v>
+      </c>
+      <c r="F447" s="26" t="s">
+        <v>695</v>
       </c>
       <c r="G447" s="27"/>
       <c r="H447" s="27" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="I447" s="27" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="J447" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="448" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A448" s="25">
-        <v>30100004778</v>
-[...3 lines deleted...]
-        <v>30100004778</v>
+        <v>30100004257</v>
+      </c>
+      <c r="B448" s="2">
+        <f t="shared" si="14"/>
+        <v>30100004257</v>
       </c>
       <c r="E448" s="27" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="F448" s="26" t="s">
+        <v>908</v>
+      </c>
+      <c r="F448" s="18" t="s">
         <v>696</v>
       </c>
       <c r="G448" s="27"/>
       <c r="H448" s="27" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="I448" s="27" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="J448" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A449" s="25"/>
-[...8 lines deleted...]
-        <v>1171607</v>
+      <c r="A449" s="25">
+        <v>30100005702</v>
+      </c>
+      <c r="B449" s="6">
+        <f t="shared" si="14"/>
+        <v>30100005702</v>
       </c>
       <c r="E449" s="27" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="F449" s="26" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="G449" s="27"/>
       <c r="H449" s="27" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="I449" s="27" t="s">
-        <v>695</v>
+        <v>209</v>
       </c>
       <c r="J449" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A450" s="47">
-[...7 lines deleted...]
-      <c r="D450" s="31"/>
+      <c r="A450" s="25"/>
+      <c r="B450" s="2">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="C450" s="4">
+        <v>440790</v>
+      </c>
+      <c r="D450" s="4">
+        <v>1175810</v>
+      </c>
       <c r="E450" s="27" t="s">
-        <v>924</v>
+        <v>907</v>
       </c>
       <c r="F450" s="26" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="G450" s="27"/>
       <c r="H450" s="27" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="I450" s="27" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="J450" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A451" s="25"/>
-      <c r="B451" s="2">
-[...2 lines deleted...]
-      </c>
+      <c r="B451" s="2"/>
       <c r="C451" s="4">
-        <v>468820</v>
+        <v>443369</v>
       </c>
       <c r="D451" s="4">
-        <v>1171877</v>
+        <v>1145926</v>
       </c>
       <c r="E451" s="27" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="F451" s="26" t="s">
-        <v>699</v>
+        <v>932</v>
       </c>
       <c r="G451" s="27"/>
-      <c r="H451" s="27" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="H451" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="I451" s="4" t="s">
+        <v>933</v>
       </c>
     </row>
     <row r="452" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A452" s="25">
-        <v>30100004792</v>
+        <v>30100004889</v>
       </c>
       <c r="B452" s="3">
-        <f>HYPERLINK(CONCATENATE(J452,A452),A452)</f>
-        <v>30100004792</v>
+        <f t="shared" ref="B452:B472" si="15">HYPERLINK(CONCATENATE(J452,A452),A452)</f>
+        <v>30100004889</v>
       </c>
       <c r="E452" s="27" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="F452" s="26" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="G452" s="27"/>
       <c r="H452" s="27" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="I452" s="27" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="J452" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="453" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A453" s="25">
-        <v>30100004257</v>
-[...3 lines deleted...]
-        <v>30100004257</v>
+        <v>30100004854</v>
+      </c>
+      <c r="B453" s="3">
+        <f t="shared" si="15"/>
+        <v>30100004854</v>
       </c>
       <c r="E453" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F453" s="18" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="G453" s="27"/>
       <c r="H453" s="27" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="I453" s="27" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="J453" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="454" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A454" s="25">
-[...4 lines deleted...]
-        <v>30100005702</v>
+      <c r="A454" s="25"/>
+      <c r="B454" s="2">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="C454" s="4">
+        <v>442688</v>
+      </c>
+      <c r="D454" s="4">
+        <v>1144596</v>
       </c>
       <c r="E454" s="27" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="F454" s="26" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G454" s="27"/>
+      <c r="H454" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="G454" s="27"/>
-[...4 lines deleted...]
-        <v>209</v>
+      <c r="I454" s="4" t="s">
+        <v>708</v>
       </c>
       <c r="J454" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="455" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A455" s="25"/>
-      <c r="B455" s="2">
-        <f>HYPERLINK(CONCATENATE(J455,A455),A455)</f>
+      <c r="B455" s="3">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="C455" s="4">
-        <v>440790</v>
+        <v>442757</v>
       </c>
       <c r="D455" s="4">
-        <v>1175810</v>
+        <v>1144572</v>
       </c>
       <c r="E455" s="27" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F455" s="26" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="G455" s="27"/>
-      <c r="H455" s="27" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="H455" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="I455" s="4" t="s">
+        <v>708</v>
       </c>
     </row>
     <row r="456" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A456" s="25"/>
-      <c r="B456" s="2"/>
+      <c r="B456" s="2">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="C456" s="4">
-        <v>443369</v>
+        <v>442750</v>
       </c>
       <c r="D456" s="4">
-        <v>1145926</v>
+        <v>1144449</v>
       </c>
       <c r="E456" s="27" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="F456" s="26" t="s">
-        <v>937</v>
+        <v>710</v>
       </c>
       <c r="G456" s="27"/>
       <c r="H456" s="4" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="I456" s="4" t="s">
-        <v>938</v>
+        <v>711</v>
       </c>
     </row>
     <row r="457" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A457" s="25">
-        <v>30100004889</v>
+        <v>30100005704</v>
       </c>
       <c r="B457" s="3">
-        <f>HYPERLINK(CONCATENATE(J457,A457),A457)</f>
-        <v>30100004889</v>
+        <f t="shared" si="15"/>
+        <v>30100005704</v>
       </c>
       <c r="E457" s="27" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="F457" s="26" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="G457" s="27"/>
       <c r="H457" s="27" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="I457" s="27" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="J457" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="458" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A458" s="25">
-[...10 lines deleted...]
-        <v>711</v>
+      <c r="A458" s="25"/>
+      <c r="B458" s="2">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="C458" s="4">
+        <v>439890</v>
+      </c>
+      <c r="D458" s="4">
+        <v>1143330</v>
+      </c>
+      <c r="E458" s="27"/>
+      <c r="F458" s="26" t="s">
+        <v>1090</v>
       </c>
       <c r="G458" s="27"/>
       <c r="H458" s="27" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="I458" s="27"/>
       <c r="J458" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="459" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A459" s="25"/>
-[...8 lines deleted...]
-        <v>1144596</v>
+      <c r="A459" s="25">
+        <v>30100003529</v>
+      </c>
+      <c r="B459" s="3">
+        <f t="shared" si="15"/>
+        <v>30100003529</v>
       </c>
       <c r="E459" s="27" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="F459" s="26" t="s">
-        <v>1095</v>
+        <v>714</v>
       </c>
       <c r="G459" s="27"/>
-      <c r="H459" s="4" t="s">
-[...3 lines deleted...]
-        <v>713</v>
+      <c r="H459" s="27" t="s">
+        <v>715</v>
+      </c>
+      <c r="I459" s="27" t="s">
+        <v>126</v>
       </c>
       <c r="J459" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="460" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A460" s="25"/>
-[...8 lines deleted...]
-        <v>1144572</v>
+      <c r="A460" s="25">
+        <v>30100007494</v>
+      </c>
+      <c r="B460" s="2">
+        <f t="shared" si="15"/>
+        <v>30100007494</v>
       </c>
       <c r="E460" s="27" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="F460" s="26" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="G460" s="27"/>
-      <c r="H460" s="4" t="s">
-[...3 lines deleted...]
-        <v>713</v>
+      <c r="H460" s="27" t="s">
+        <v>715</v>
+      </c>
+      <c r="I460" s="27" t="s">
+        <v>717</v>
+      </c>
+      <c r="J460" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="461" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A461" s="25"/>
-[...8 lines deleted...]
-        <v>1144449</v>
+      <c r="A461" s="25">
+        <v>30100003513</v>
+      </c>
+      <c r="B461" s="3">
+        <f t="shared" si="15"/>
+        <v>30100003513</v>
       </c>
       <c r="E461" s="27" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="F461" s="26" t="s">
+        <v>908</v>
+      </c>
+      <c r="F461" s="18" t="s">
+        <v>718</v>
+      </c>
+      <c r="G461" s="27"/>
+      <c r="H461" s="27" t="s">
         <v>715</v>
       </c>
-      <c r="G461" s="27"/>
-[...4 lines deleted...]
-        <v>716</v>
+      <c r="I461" s="27" t="s">
+        <v>719</v>
+      </c>
+      <c r="J461" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A462" s="25">
-        <v>30100005704</v>
-[...3 lines deleted...]
-        <v>30100005704</v>
+        <v>30100003498</v>
+      </c>
+      <c r="B462" s="2">
+        <f t="shared" si="15"/>
+        <v>30100003498</v>
       </c>
       <c r="E462" s="27" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>908</v>
+      </c>
+      <c r="F462" s="18" t="s">
+        <v>720</v>
       </c>
       <c r="G462" s="27"/>
       <c r="H462" s="27" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="I462" s="27" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="J462" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="463" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A463" s="25"/>
-[...10 lines deleted...]
-      <c r="E463" s="27"/>
+      <c r="A463" s="25">
+        <v>30100006309</v>
+      </c>
+      <c r="B463" s="3">
+        <f t="shared" si="15"/>
+        <v>30100006309</v>
+      </c>
+      <c r="E463" s="27" t="s">
+        <v>907</v>
+      </c>
       <c r="F463" s="26" t="s">
-        <v>1096</v>
+        <v>722</v>
       </c>
       <c r="G463" s="27"/>
       <c r="H463" s="27" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="I463" s="27"/>
+        <v>715</v>
+      </c>
+      <c r="I463" s="4" t="s">
+        <v>723</v>
+      </c>
       <c r="J463" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="464" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A464" s="25">
-        <v>30100003529</v>
-[...3 lines deleted...]
-        <v>30100003529</v>
+        <v>30100006309</v>
+      </c>
+      <c r="B464" s="2">
+        <f t="shared" si="15"/>
+        <v>30100006309</v>
       </c>
       <c r="E464" s="27" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="F464" s="26" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="G464" s="27"/>
       <c r="H464" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>715</v>
+      </c>
+      <c r="I464" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="J464" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="465" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A465" s="25">
-        <v>30100007494</v>
-[...3 lines deleted...]
-        <v>30100007494</v>
+        <v>30100006309</v>
+      </c>
+      <c r="B465" s="3">
+        <f t="shared" si="15"/>
+        <v>30100006309</v>
       </c>
       <c r="E465" s="27" t="s">
-        <v>913</v>
+        <v>907</v>
       </c>
       <c r="F465" s="26" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="G465" s="27"/>
       <c r="H465" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>715</v>
+      </c>
+      <c r="I465" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="J465" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="466" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A466" s="25">
-        <v>30100003513</v>
-[...3 lines deleted...]
-        <v>30100003513</v>
+        <v>30100006309</v>
+      </c>
+      <c r="B466" s="2">
+        <f t="shared" si="15"/>
+        <v>30100006309</v>
       </c>
       <c r="E466" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>907</v>
+      </c>
+      <c r="F466" s="26" t="s">
+        <v>726</v>
       </c>
       <c r="G466" s="27"/>
       <c r="H466" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>715</v>
+      </c>
+      <c r="I466" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="J466" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="467" spans="1:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-        <v>30100003498</v>
+    <row r="467" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A467" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B467" s="3" t="str">
+        <f t="shared" si="15"/>
+        <v>?</v>
+      </c>
+      <c r="C467" s="4">
+        <v>462789</v>
+      </c>
+      <c r="D467" s="4">
+        <v>1207703</v>
       </c>
       <c r="E467" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>915</v>
+      </c>
+      <c r="F467" s="26" t="s">
+        <v>727</v>
       </c>
       <c r="G467" s="27"/>
       <c r="H467" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>715</v>
+      </c>
+      <c r="I467" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="J467" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="468" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A468" s="25">
-        <v>30100006309</v>
-[...3 lines deleted...]
-        <v>30100006309</v>
+        <v>30100006371</v>
+      </c>
+      <c r="B468" s="2">
+        <f t="shared" si="15"/>
+        <v>30100006371</v>
       </c>
       <c r="E468" s="27" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F468" s="26" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="G468" s="27"/>
       <c r="H468" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>715</v>
+      </c>
+      <c r="I468" s="27" t="s">
+        <v>729</v>
       </c>
       <c r="J468" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A469" s="25">
-        <v>30100006309</v>
-[...3 lines deleted...]
-        <v>30100006309</v>
+        <v>30100006374</v>
+      </c>
+      <c r="B469" s="3">
+        <f t="shared" si="15"/>
+        <v>30100006374</v>
       </c>
       <c r="E469" s="27" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="F469" s="26" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="G469" s="27"/>
       <c r="H469" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>715</v>
+      </c>
+      <c r="I469" s="27" t="s">
+        <v>731</v>
       </c>
       <c r="J469" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="470" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A470" s="25">
-        <v>30100006309</v>
-[...3 lines deleted...]
-        <v>30100006309</v>
+        <v>30100003381</v>
+      </c>
+      <c r="B470" s="2">
+        <f t="shared" si="15"/>
+        <v>30100003381</v>
       </c>
       <c r="E470" s="27" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>908</v>
+      </c>
+      <c r="F470" s="18" t="s">
+        <v>732</v>
       </c>
       <c r="G470" s="27"/>
       <c r="H470" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>715</v>
+      </c>
+      <c r="I470" s="27" t="s">
+        <v>733</v>
       </c>
       <c r="J470" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A471" s="25">
-        <v>30100006309</v>
-[...3 lines deleted...]
-        <v>30100006309</v>
+        <v>30100006302</v>
+      </c>
+      <c r="B471" s="3">
+        <f t="shared" si="15"/>
+        <v>30100006302</v>
       </c>
       <c r="E471" s="27" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="F471" s="26" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="G471" s="27"/>
       <c r="H471" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>715</v>
+      </c>
+      <c r="I471" s="27" t="s">
+        <v>735</v>
       </c>
       <c r="J471" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="472" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>1207703</v>
+    <row r="472" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A472" s="25">
+        <v>30100003531</v>
+      </c>
+      <c r="B472" s="2">
+        <f t="shared" si="15"/>
+        <v>30100003531</v>
       </c>
       <c r="E472" s="27" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="F472" s="26" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="G472" s="27"/>
       <c r="H472" s="27" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>715</v>
+      </c>
+      <c r="I472" s="27" t="s">
+        <v>719</v>
       </c>
       <c r="J472" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="473" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A473" s="25">
-[...4 lines deleted...]
-        <v>30100006371</v>
+      <c r="A473" s="25"/>
+      <c r="B473" s="2"/>
+      <c r="C473" s="4">
+        <v>459107</v>
+      </c>
+      <c r="D473" s="4">
+        <v>1201168</v>
       </c>
       <c r="E473" s="27" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="F473" s="26" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="G473" s="27"/>
       <c r="H473" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I473" s="27" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>719</v>
       </c>
     </row>
     <row r="474" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A474" s="25">
-        <v>30100006374</v>
+        <v>30100003533</v>
       </c>
       <c r="B474" s="3">
-        <f>HYPERLINK(CONCATENATE(J474,A474),A474)</f>
-        <v>30100006374</v>
+        <f t="shared" ref="B474:B505" si="16">HYPERLINK(CONCATENATE(J474,A474),A474)</f>
+        <v>30100003533</v>
       </c>
       <c r="E474" s="27" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F474" s="26" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="G474" s="27"/>
       <c r="H474" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I474" s="27" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="J474" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="475" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A475" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A475" s="25"/>
       <c r="B475" s="2">
-        <f>HYPERLINK(CONCATENATE(J475,A475),A475)</f>
-        <v>30100003381</v>
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C475" s="4">
+        <v>456607</v>
+      </c>
+      <c r="D475" s="4">
+        <v>1200403</v>
       </c>
       <c r="E475" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>919</v>
+      </c>
+      <c r="F475" s="26" t="s">
+        <v>739</v>
       </c>
       <c r="G475" s="27"/>
       <c r="H475" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I475" s="27" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
       <c r="J475" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="476" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A476" s="25">
-        <v>30100006302</v>
+        <v>30100003515</v>
       </c>
       <c r="B476" s="3">
-        <f>HYPERLINK(CONCATENATE(J476,A476),A476)</f>
-        <v>30100006302</v>
+        <f t="shared" si="16"/>
+        <v>30100003515</v>
       </c>
       <c r="E476" s="27" t="s">
-        <v>924</v>
+        <v>908</v>
       </c>
       <c r="F476" s="26" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="G476" s="27"/>
       <c r="H476" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I476" s="27" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="J476" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="477" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A477" s="25">
-        <v>30100003531</v>
+        <v>30100005899</v>
       </c>
       <c r="B477" s="2">
-        <f>HYPERLINK(CONCATENATE(J477,A477),A477)</f>
-        <v>30100003531</v>
+        <f t="shared" si="16"/>
+        <v>30100005899</v>
       </c>
       <c r="E477" s="27" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="F477" s="26" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G477" s="27"/>
       <c r="H477" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I477" s="27" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
       <c r="J477" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="478" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A478" s="25"/>
-      <c r="B478" s="2"/>
+      <c r="B478" s="3">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="C478" s="4">
-        <v>459107</v>
+        <v>459292</v>
       </c>
       <c r="D478" s="4">
-        <v>1201168</v>
+        <v>1201038</v>
       </c>
       <c r="E478" s="27" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="F478" s="26" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="G478" s="27"/>
       <c r="H478" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I478" s="27" t="s">
-        <v>724</v>
+        <v>745</v>
+      </c>
+      <c r="J478" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A479" s="25">
-[...4 lines deleted...]
-        <v>30100003533</v>
+      <c r="A479" s="25"/>
+      <c r="B479" s="2">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C479" s="4">
+        <v>461658</v>
+      </c>
+      <c r="D479" s="4">
+        <v>1209321</v>
       </c>
       <c r="E479" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F479" s="26" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="G479" s="27"/>
       <c r="H479" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I479" s="27" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>747</v>
       </c>
     </row>
     <row r="480" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A480" s="25"/>
-      <c r="B480" s="2">
-        <f>HYPERLINK(CONCATENATE(J480,A480),A480)</f>
+      <c r="B480" s="3">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C480" s="4">
-        <v>456607</v>
+        <v>462362</v>
       </c>
       <c r="D480" s="4">
-        <v>1200403</v>
+        <v>1208934</v>
       </c>
       <c r="E480" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F480" s="26" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="G480" s="27"/>
       <c r="H480" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I480" s="27" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>749</v>
       </c>
     </row>
     <row r="481" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A481" s="25">
-[...4 lines deleted...]
-        <v>30100003515</v>
+      <c r="A481" s="25"/>
+      <c r="B481" s="2">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C481" s="4">
+        <v>462012</v>
+      </c>
+      <c r="D481" s="4">
+        <v>1208927</v>
       </c>
       <c r="E481" s="27" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F481" s="26" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="G481" s="27"/>
       <c r="H481" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I481" s="27" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>751</v>
       </c>
     </row>
     <row r="482" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A482" s="25">
-[...4 lines deleted...]
-        <v>30100005899</v>
+      <c r="A482" s="25"/>
+      <c r="B482" s="3">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C482" s="4">
+        <v>462103</v>
+      </c>
+      <c r="D482" s="4">
+        <v>1208885</v>
       </c>
       <c r="E482" s="27" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="F482" s="26" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="G482" s="27"/>
       <c r="H482" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I482" s="27" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>753</v>
       </c>
     </row>
     <row r="483" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A483" s="25"/>
-      <c r="B483" s="3">
-        <f>HYPERLINK(CONCATENATE(J483,A483),A483)</f>
+      <c r="B483" s="2">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C483" s="4">
-        <v>459292</v>
+        <v>464589</v>
       </c>
       <c r="D483" s="4">
-        <v>1201038</v>
+        <v>1213426</v>
       </c>
       <c r="E483" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F483" s="26" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="G483" s="27"/>
       <c r="H483" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I483" s="27" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>755</v>
       </c>
     </row>
     <row r="484" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A484" s="25"/>
-      <c r="B484" s="2">
-        <f>HYPERLINK(CONCATENATE(J484,A484),A484)</f>
+      <c r="B484" s="3">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C484" s="4">
-        <v>461658</v>
+        <v>459930</v>
       </c>
       <c r="D484" s="4">
-        <v>1209321</v>
+        <v>1200757</v>
       </c>
       <c r="E484" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F484" s="26" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="G484" s="27"/>
       <c r="H484" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I484" s="27" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
     </row>
     <row r="485" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A485" s="25"/>
-      <c r="B485" s="3">
-        <f>HYPERLINK(CONCATENATE(J485,A485),A485)</f>
+      <c r="B485" s="2">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C485" s="4">
-        <v>462362</v>
+        <v>459986</v>
       </c>
       <c r="D485" s="4">
-        <v>1208934</v>
+        <v>1200683</v>
       </c>
       <c r="E485" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F485" s="26" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="G485" s="27"/>
       <c r="H485" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I485" s="27" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
     </row>
     <row r="486" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A486" s="25"/>
-      <c r="B486" s="2">
-        <f>HYPERLINK(CONCATENATE(J486,A486),A486)</f>
+      <c r="B486" s="3">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C486" s="4">
-        <v>462012</v>
+        <v>456612</v>
       </c>
       <c r="D486" s="4">
-        <v>1208927</v>
+        <v>1200860</v>
       </c>
       <c r="E486" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F486" s="26" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="G486" s="27"/>
       <c r="H486" s="27" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="I486" s="27" t="s">
-        <v>756</v>
+        <v>719</v>
       </c>
     </row>
     <row r="487" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A487" s="25"/>
       <c r="B487" s="3">
-        <f>HYPERLINK(CONCATENATE(J487,A487),A487)</f>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="C487" s="4">
-        <v>462103</v>
+        <v>430309</v>
       </c>
       <c r="D487" s="4">
-        <v>1208885</v>
+        <v>1178514</v>
       </c>
       <c r="E487" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F487" s="26" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="G487" s="27"/>
       <c r="H487" s="27" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="I487" s="27" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
     </row>
     <row r="488" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A488" s="25"/>
+      <c r="A488" s="25">
+        <v>30100008888</v>
+      </c>
       <c r="B488" s="2">
-        <f>HYPERLINK(CONCATENATE(J488,A488),A488)</f>
-        <v>0</v>
+        <f t="shared" si="16"/>
+        <v>30100008888</v>
       </c>
       <c r="C488" s="4">
-        <v>464589</v>
+        <v>430309</v>
       </c>
       <c r="D488" s="4">
-        <v>1213426</v>
+        <v>1178514</v>
       </c>
       <c r="E488" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>907</v>
+      </c>
+      <c r="F488" s="18" t="s">
+        <v>763</v>
       </c>
       <c r="G488" s="27"/>
       <c r="H488" s="27" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="I488" s="27" t="s">
-        <v>760</v>
+        <v>762</v>
+      </c>
+      <c r="J488" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="489" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A489" s="25"/>
+      <c r="A489" s="25">
+        <v>30100004282</v>
+      </c>
       <c r="B489" s="3">
-        <f>HYPERLINK(CONCATENATE(J489,A489),A489)</f>
-[...6 lines deleted...]
-        <v>1200757</v>
+        <f t="shared" si="16"/>
+        <v>30100004282</v>
       </c>
       <c r="E489" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F489" s="26" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="G489" s="27"/>
       <c r="H489" s="27" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="I489" s="27" t="s">
         <v>762</v>
+      </c>
+      <c r="J489" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="490" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A490" s="25"/>
       <c r="B490" s="2">
-        <f>HYPERLINK(CONCATENATE(J490,A490),A490)</f>
-[...6 lines deleted...]
-        <v>1200683</v>
+        <f t="shared" si="16"/>
+        <v>0</v>
       </c>
       <c r="E490" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F490" s="26" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="G490" s="27"/>
       <c r="H490" s="27" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
       <c r="I490" s="27" t="s">
-        <v>748</v>
+        <v>762</v>
+      </c>
+      <c r="J490" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="491" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A491" s="25"/>
+      <c r="A491" s="25">
+        <v>30100004646</v>
+      </c>
       <c r="B491" s="3">
-        <f>HYPERLINK(CONCATENATE(J491,A491),A491)</f>
-[...6 lines deleted...]
-        <v>1200860</v>
+        <f t="shared" si="16"/>
+        <v>30100004646</v>
       </c>
       <c r="E491" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F491" s="26" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="G491" s="27"/>
       <c r="H491" s="27" t="s">
-        <v>720</v>
+        <v>767</v>
       </c>
       <c r="I491" s="27" t="s">
-        <v>724</v>
+        <v>768</v>
+      </c>
+      <c r="J491" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="492" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A492" s="25"/>
-[...8 lines deleted...]
-        <v>1178514</v>
+      <c r="A492" s="25">
+        <v>30100004646</v>
+      </c>
+      <c r="B492" s="2">
+        <f t="shared" si="16"/>
+        <v>30100004646</v>
       </c>
       <c r="E492" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F492" s="26" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="G492" s="27"/>
       <c r="H492" s="27" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I492" s="27" t="s">
-        <v>767</v>
+        <v>768</v>
+      </c>
+      <c r="J492" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="493" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A493" s="25">
-        <v>30100008888</v>
-[...9 lines deleted...]
-        <v>1178514</v>
+        <v>30100004658</v>
+      </c>
+      <c r="B493" s="3">
+        <f t="shared" si="16"/>
+        <v>30100004658</v>
       </c>
       <c r="E493" s="27" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>910</v>
+      </c>
+      <c r="F493" s="26" t="s">
+        <v>770</v>
       </c>
       <c r="G493" s="27"/>
       <c r="H493" s="27" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I493" s="27" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="J493" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="494" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A494" s="25">
-        <v>30100004282</v>
-[...3 lines deleted...]
-        <v>30100004282</v>
+        <v>30100004690</v>
+      </c>
+      <c r="B494" s="2">
+        <f t="shared" si="16"/>
+        <v>30100004690</v>
       </c>
       <c r="E494" s="27" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>908</v>
+      </c>
+      <c r="F494" s="18" t="s">
+        <v>772</v>
       </c>
       <c r="G494" s="27"/>
       <c r="H494" s="27" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I494" s="27" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="J494" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="495" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A495" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A495" s="25">
+        <v>30100004863</v>
+      </c>
+      <c r="B495" s="3">
+        <f t="shared" si="16"/>
+        <v>30100004863</v>
       </c>
       <c r="E495" s="27" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="F495" s="26" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="G495" s="27"/>
       <c r="H495" s="27" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I495" s="27" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="J495" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="496" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A496" s="25">
-        <v>30100004646</v>
-[...3 lines deleted...]
-        <v>30100004646</v>
+        <v>30100004655</v>
+      </c>
+      <c r="B496" s="2">
+        <f t="shared" si="16"/>
+        <v>30100004655</v>
       </c>
       <c r="E496" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F496" s="26" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="G496" s="27"/>
       <c r="H496" s="27" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="I496" s="27" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="J496" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="497" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A497" s="25">
-        <v>30100004646</v>
-[...3 lines deleted...]
-        <v>30100004646</v>
+        <v>30100004655</v>
+      </c>
+      <c r="B497" s="3">
+        <f t="shared" si="16"/>
+        <v>30100004655</v>
       </c>
       <c r="E497" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F497" s="26" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="G497" s="27"/>
       <c r="H497" s="27" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="I497" s="27" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="J497" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="498" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A498" s="25">
-[...4 lines deleted...]
-        <v>30100004658</v>
+      <c r="A498" s="25"/>
+      <c r="B498" s="2">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C498" s="4">
+        <v>448177</v>
+      </c>
+      <c r="D498" s="4">
+        <v>1164971</v>
       </c>
       <c r="E498" s="27" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="F498" s="26" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="G498" s="27"/>
-      <c r="H498" s="27" t="s">
-[...3 lines deleted...]
-        <v>776</v>
+      <c r="H498" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="I498" s="4" t="s">
+        <v>778</v>
       </c>
       <c r="J498" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="499" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A499" s="25">
-[...4 lines deleted...]
-        <v>30100004690</v>
+      <c r="A499" s="25"/>
+      <c r="B499" s="3">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C499" s="4">
+        <v>448134</v>
+      </c>
+      <c r="D499" s="4">
+        <v>1164854</v>
       </c>
       <c r="E499" s="27" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="F499" s="18" t="s">
+        <v>909</v>
+      </c>
+      <c r="F499" s="26" t="s">
         <v>777</v>
       </c>
       <c r="G499" s="27"/>
-      <c r="H499" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I499" s="27" t="s">
+      <c r="H499" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="I499" s="4" t="s">
         <v>778</v>
       </c>
       <c r="J499" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="500" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A500" s="25">
-[...8 lines deleted...]
-      </c>
+      <c r="A500" s="25"/>
+      <c r="B500" s="2">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C500" s="4">
+        <v>447848</v>
+      </c>
+      <c r="D500" s="4">
+        <v>1165481</v>
+      </c>
+      <c r="E500" s="27"/>
       <c r="F500" s="26" t="s">
         <v>779</v>
       </c>
       <c r="G500" s="27"/>
-      <c r="H500" s="27" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="H500" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="I500" s="4" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="501" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A501" s="25">
-[...4 lines deleted...]
-        <v>30100004655</v>
+      <c r="A501" s="25"/>
+      <c r="B501" s="3">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="C501" s="4">
+        <v>448137</v>
+      </c>
+      <c r="D501" s="4">
+        <v>1164881</v>
       </c>
       <c r="E501" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F501" s="26" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="G501" s="27"/>
-      <c r="H501" s="27" t="s">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="H501" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="I501" s="4" t="s">
+        <v>778</v>
       </c>
     </row>
     <row r="502" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A502" s="25">
-        <v>30100004655</v>
-[...3 lines deleted...]
-        <v>30100004655</v>
+        <v>30100004451</v>
+      </c>
+      <c r="B502" s="2">
+        <f t="shared" si="16"/>
+        <v>30100004451</v>
       </c>
       <c r="E502" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>908</v>
+      </c>
+      <c r="F502" s="18" t="s">
+        <v>782</v>
       </c>
       <c r="G502" s="27"/>
       <c r="H502" s="27" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="I502" s="27" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="J502" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="503" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A503" s="25"/>
-[...8 lines deleted...]
-        <v>1164971</v>
+      <c r="A503" s="25">
+        <v>30100004453</v>
+      </c>
+      <c r="B503" s="3">
+        <f t="shared" si="16"/>
+        <v>30100004453</v>
       </c>
       <c r="E503" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="F503" s="26" t="s">
+        <v>785</v>
+      </c>
+      <c r="G503" s="27"/>
+      <c r="H503" s="27" t="s">
+        <v>783</v>
+      </c>
+      <c r="I503" s="27" t="s">
+        <v>784</v>
+      </c>
+      <c r="J503" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A504" s="25">
+        <v>30100005849</v>
+      </c>
+      <c r="B504" s="2">
+        <f t="shared" si="16"/>
+        <v>30100005849</v>
+      </c>
+      <c r="E504" s="27" t="s">
+        <v>915</v>
+      </c>
+      <c r="F504" s="26" t="s">
+        <v>786</v>
+      </c>
+      <c r="G504" s="27"/>
+      <c r="H504" s="27" t="s">
+        <v>783</v>
+      </c>
+      <c r="I504" s="27" t="s">
+        <v>784</v>
+      </c>
+      <c r="J504" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A505" s="25">
+        <v>30100005845</v>
+      </c>
+      <c r="B505" s="3">
+        <f t="shared" si="16"/>
+        <v>30100005845</v>
+      </c>
+      <c r="E505" s="27" t="s">
         <v>914</v>
       </c>
-      <c r="F503" s="26" t="s">
-[...6 lines deleted...]
-      <c r="I503" s="4" t="s">
+      <c r="F505" s="26" t="s">
+        <v>787</v>
+      </c>
+      <c r="G505" s="27"/>
+      <c r="H505" s="27" t="s">
         <v>783</v>
       </c>
-      <c r="J503" s="1" t="s">
-[...25 lines deleted...]
-      <c r="I504" s="4" t="s">
+      <c r="I505" s="27" t="s">
+        <v>784</v>
+      </c>
+      <c r="J505" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A506" s="25">
+        <v>30100004439</v>
+      </c>
+      <c r="B506" s="2">
+        <f t="shared" ref="B506:B537" si="17">HYPERLINK(CONCATENATE(J506,A506),A506)</f>
+        <v>30100004439</v>
+      </c>
+      <c r="E506" s="27" t="s">
+        <v>911</v>
+      </c>
+      <c r="F506" s="26" t="s">
+        <v>788</v>
+      </c>
+      <c r="G506" s="27"/>
+      <c r="H506" s="27" t="s">
         <v>783</v>
       </c>
-      <c r="J504" s="1" t="s">
-[...16 lines deleted...]
-      <c r="F505" s="26" t="s">
+      <c r="I506" s="27" t="s">
         <v>784</v>
       </c>
-      <c r="G505" s="27"/>
-[...30 lines deleted...]
-        <v>783</v>
+      <c r="J506" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="507" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A507" s="25">
-[...4 lines deleted...]
-        <v>30100004451</v>
+      <c r="A507" s="25"/>
+      <c r="B507" s="3">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C507" s="4">
+        <v>440804</v>
+      </c>
+      <c r="D507" s="4">
+        <v>1163844</v>
       </c>
       <c r="E507" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>909</v>
+      </c>
+      <c r="F507" s="26" t="s">
+        <v>789</v>
       </c>
       <c r="G507" s="27"/>
       <c r="H507" s="27" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="I507" s="27" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>784</v>
       </c>
     </row>
     <row r="508" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A508" s="25">
-[...4 lines deleted...]
-        <v>30100004453</v>
+      <c r="A508" s="25"/>
+      <c r="B508" s="2">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C508" s="4">
+        <v>440893</v>
+      </c>
+      <c r="D508" s="4">
+        <v>1163977</v>
       </c>
       <c r="E508" s="27" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F508" s="26" t="s">
         <v>790</v>
       </c>
       <c r="G508" s="27"/>
       <c r="H508" s="27" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="I508" s="27" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>791</v>
       </c>
     </row>
     <row r="509" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A509" s="25">
-[...4 lines deleted...]
-        <v>30100005849</v>
+      <c r="A509" s="25"/>
+      <c r="B509" s="3">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C509" s="4">
+        <v>440883</v>
+      </c>
+      <c r="D509" s="4">
+        <v>1164071</v>
       </c>
       <c r="E509" s="27" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>909</v>
+      </c>
+      <c r="F509" s="18" t="s">
+        <v>792</v>
       </c>
       <c r="G509" s="27"/>
       <c r="H509" s="27" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="I509" s="27" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>791</v>
       </c>
     </row>
     <row r="510" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A510" s="25">
-[...4 lines deleted...]
-        <v>30100005845</v>
+      <c r="A510" s="25"/>
+      <c r="B510" s="2">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C510" s="4">
+        <v>440800</v>
+      </c>
+      <c r="D510" s="4">
+        <v>1164083</v>
       </c>
       <c r="E510" s="27" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="F510" s="26" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G510" s="27"/>
       <c r="H510" s="27" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="I510" s="27" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>794</v>
       </c>
     </row>
     <row r="511" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A511" s="25">
-[...4 lines deleted...]
-        <v>30100004439</v>
+      <c r="A511" s="25"/>
+      <c r="B511" s="3">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C511" s="4">
+        <v>440840</v>
+      </c>
+      <c r="D511" s="4">
+        <v>1163910</v>
       </c>
       <c r="E511" s="27" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="F511" s="26" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="G511" s="27"/>
       <c r="H511" s="27" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="I511" s="27" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>796</v>
       </c>
     </row>
     <row r="512" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A512" s="25"/>
-[...8 lines deleted...]
-        <v>1163844</v>
+      <c r="A512" s="25">
+        <v>30100006551</v>
+      </c>
+      <c r="B512" s="2">
+        <f t="shared" si="17"/>
+        <v>30100006551</v>
       </c>
       <c r="E512" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F512" s="26" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="G512" s="27"/>
       <c r="H512" s="27" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="I512" s="27" t="s">
-        <v>789</v>
+        <v>799</v>
+      </c>
+      <c r="J512" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="513" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A513" s="25"/>
-[...8 lines deleted...]
-        <v>1163977</v>
+      <c r="A513" s="25">
+        <v>30100005928</v>
+      </c>
+      <c r="B513" s="3">
+        <f t="shared" si="17"/>
+        <v>30100005928</v>
       </c>
       <c r="E513" s="27" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="F513" s="26" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="G513" s="27"/>
       <c r="H513" s="27" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="I513" s="27" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
     </row>
     <row r="514" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A514" s="25"/>
-      <c r="B514" s="3">
-        <f>HYPERLINK(CONCATENATE(J514,A514),A514)</f>
+      <c r="B514" s="2">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="C514" s="4">
-        <v>440883</v>
+        <v>424007</v>
       </c>
       <c r="D514" s="4">
-        <v>1164071</v>
+        <v>1148912</v>
       </c>
       <c r="E514" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>919</v>
+      </c>
+      <c r="F514" s="26" t="s">
+        <v>802</v>
       </c>
       <c r="G514" s="27"/>
       <c r="H514" s="27" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="I514" s="27" t="s">
-        <v>796</v>
+        <v>799</v>
+      </c>
+      <c r="J514" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="515" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A515" s="25"/>
-[...8 lines deleted...]
-        <v>1164083</v>
+      <c r="A515" s="25">
+        <v>30100005942</v>
+      </c>
+      <c r="B515" s="3">
+        <f t="shared" si="17"/>
+        <v>30100005942</v>
       </c>
       <c r="E515" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F515" s="26" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="G515" s="27"/>
       <c r="H515" s="27" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="I515" s="27" t="s">
         <v>799</v>
       </c>
+      <c r="J515" s="1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="516" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A516" s="25"/>
-[...8 lines deleted...]
-        <v>1163910</v>
+      <c r="A516" s="25">
+        <v>30100006554</v>
+      </c>
+      <c r="B516" s="2">
+        <f t="shared" si="17"/>
+        <v>30100006554</v>
       </c>
       <c r="E516" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>908</v>
+      </c>
+      <c r="F516" s="18" t="s">
+        <v>804</v>
       </c>
       <c r="G516" s="27"/>
       <c r="H516" s="27" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="I516" s="27" t="s">
         <v>801</v>
       </c>
+      <c r="J516" s="1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="517" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A517" s="25">
-        <v>30100006551</v>
-[...3 lines deleted...]
-        <v>30100006551</v>
+        <v>30100006573</v>
+      </c>
+      <c r="B517" s="3">
+        <f t="shared" si="17"/>
+        <v>30100006573</v>
       </c>
       <c r="E517" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>908</v>
+      </c>
+      <c r="F517" s="18" t="s">
+        <v>805</v>
       </c>
       <c r="G517" s="27"/>
       <c r="H517" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I517" s="27" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="J517" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="518" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A518" s="25">
-[...4 lines deleted...]
-        <v>30100005928</v>
+      <c r="A518" s="25"/>
+      <c r="B518" s="2">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C518" s="4">
+        <v>424291</v>
+      </c>
+      <c r="D518" s="4">
+        <v>1149341</v>
       </c>
       <c r="E518" s="27" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="F518" s="26" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G518" s="27"/>
       <c r="H518" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I518" s="27" t="s">
-        <v>806</v>
+        <v>801</v>
+      </c>
+      <c r="J518" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="519" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A519" s="25"/>
-      <c r="B519" s="2">
-        <f>HYPERLINK(CONCATENATE(J519,A519),A519)</f>
+      <c r="B519" s="3">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="C519" s="4">
-        <v>424007</v>
+        <v>423918</v>
       </c>
       <c r="D519" s="4">
-        <v>1148912</v>
+        <v>1148933</v>
       </c>
       <c r="E519" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F519" s="26" t="s">
         <v>807</v>
       </c>
       <c r="G519" s="27"/>
       <c r="H519" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I519" s="27" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>799</v>
       </c>
     </row>
     <row r="520" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A520" s="25">
-[...4 lines deleted...]
-        <v>30100005942</v>
+      <c r="A520" s="25"/>
+      <c r="B520" s="2">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C520" s="4">
+        <v>424229</v>
+      </c>
+      <c r="D520" s="4">
+        <v>1149671</v>
       </c>
       <c r="E520" s="27" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="F520" s="26" t="s">
         <v>808</v>
       </c>
       <c r="G520" s="27"/>
       <c r="H520" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I520" s="27" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>809</v>
       </c>
     </row>
     <row r="521" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A521" s="25">
-[...4 lines deleted...]
-        <v>30100006554</v>
+      <c r="A521" s="25"/>
+      <c r="B521" s="3">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C521" s="4">
+        <v>424081</v>
+      </c>
+      <c r="D521" s="4">
+        <v>1149423</v>
       </c>
       <c r="E521" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>909</v>
+      </c>
+      <c r="F521" s="26" t="s">
+        <v>810</v>
       </c>
       <c r="G521" s="27"/>
       <c r="H521" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I521" s="27" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>799</v>
       </c>
     </row>
     <row r="522" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A522" s="25">
-[...4 lines deleted...]
-        <v>30100006573</v>
+      <c r="A522" s="25"/>
+      <c r="B522" s="2">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C522" s="4">
+        <v>424113</v>
+      </c>
+      <c r="D522" s="4">
+        <v>1149888</v>
       </c>
       <c r="E522" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>909</v>
+      </c>
+      <c r="F522" s="26" t="s">
+        <v>811</v>
       </c>
       <c r="G522" s="27"/>
       <c r="H522" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I522" s="27" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>812</v>
       </c>
     </row>
     <row r="523" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A523" s="25"/>
-      <c r="B523" s="2">
-        <f>HYPERLINK(CONCATENATE(J523,A523),A523)</f>
+      <c r="B523" s="3">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="C523" s="4">
-        <v>424291</v>
+        <v>424072</v>
       </c>
       <c r="D523" s="4">
-        <v>1149341</v>
+        <v>1149976</v>
       </c>
       <c r="E523" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>917</v>
+      </c>
+      <c r="F523" s="18" t="s">
+        <v>813</v>
       </c>
       <c r="G523" s="27"/>
       <c r="H523" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I523" s="27" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="J523" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="524" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A524" s="25"/>
-[...8 lines deleted...]
-        <v>1148933</v>
+      <c r="A524" s="25">
+        <v>30100005941</v>
+      </c>
+      <c r="B524" s="2">
+        <f t="shared" si="17"/>
+        <v>30100005941</v>
       </c>
       <c r="E524" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F524" s="26" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="G524" s="27"/>
       <c r="H524" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I524" s="27" t="s">
-        <v>804</v>
+        <v>799</v>
+      </c>
+      <c r="J524" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A525" s="25"/>
-[...8 lines deleted...]
-        <v>1149671</v>
+      <c r="A525" s="25">
+        <v>30100006593</v>
+      </c>
+      <c r="B525" s="3">
+        <f t="shared" si="17"/>
+        <v>30100006593</v>
       </c>
       <c r="E525" s="27" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F525" s="26" t="s">
-        <v>813</v>
+        <v>1091</v>
       </c>
       <c r="G525" s="27"/>
       <c r="H525" s="27" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="I525" s="27" t="s">
-        <v>814</v>
+        <v>801</v>
+      </c>
+      <c r="J525" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A526" s="25"/>
-[...8 lines deleted...]
-        <v>1149423</v>
+      <c r="A526" s="25">
+        <v>30100009014</v>
+      </c>
+      <c r="B526" s="2">
+        <f t="shared" si="17"/>
+        <v>30100009014</v>
       </c>
       <c r="E526" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>908</v>
+      </c>
+      <c r="F526" s="18" t="s">
+        <v>816</v>
       </c>
       <c r="G526" s="27"/>
       <c r="H526" s="27" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="I526" s="27" t="s">
-        <v>804</v>
+        <v>818</v>
+      </c>
+      <c r="J526" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="527" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A527" s="25"/>
-[...8 lines deleted...]
-        <v>1149888</v>
+      <c r="A527" s="25">
+        <v>30100009013</v>
+      </c>
+      <c r="B527" s="3">
+        <f t="shared" si="17"/>
+        <v>30100009013</v>
       </c>
       <c r="E527" s="27" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>908</v>
+      </c>
+      <c r="F527" s="18" t="s">
+        <v>819</v>
       </c>
       <c r="G527" s="27"/>
       <c r="H527" s="27" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="I527" s="27" t="s">
-        <v>817</v>
+        <v>820</v>
+      </c>
+      <c r="J527" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="528" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A528" s="25"/>
-      <c r="B528" s="3">
-        <f>HYPERLINK(CONCATENATE(J528,A528),A528)</f>
+      <c r="B528" s="2">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="C528" s="4">
-        <v>424072</v>
+        <v>438661</v>
       </c>
       <c r="D528" s="4">
-        <v>1149976</v>
+        <v>1149882</v>
       </c>
       <c r="E528" s="27" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>909</v>
+      </c>
+      <c r="F528" s="26" t="s">
+        <v>821</v>
       </c>
       <c r="G528" s="27"/>
       <c r="H528" s="27" t="s">
-        <v>803</v>
+        <v>817</v>
       </c>
       <c r="I528" s="27" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="J528" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="529" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A529" s="25">
-        <v>30100005941</v>
-[...3 lines deleted...]
-        <v>30100005941</v>
+        <v>30100006810</v>
+      </c>
+      <c r="B529" s="3">
+        <f t="shared" si="17"/>
+        <v>30100006810</v>
       </c>
       <c r="E529" s="27" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="F529" s="26" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="G529" s="27"/>
       <c r="H529" s="27" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="I529" s="27" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="J529" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="530" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A530" s="25">
-        <v>30100006593</v>
-[...3 lines deleted...]
-        <v>30100006593</v>
+        <v>30100006810</v>
+      </c>
+      <c r="B530" s="2">
+        <f t="shared" si="17"/>
+        <v>30100006810</v>
       </c>
       <c r="E530" s="27" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F530" s="26" t="s">
-        <v>1097</v>
+        <v>826</v>
       </c>
       <c r="G530" s="27"/>
       <c r="H530" s="27" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="I530" s="27" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="J530" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="531" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A531" s="25">
-[...4 lines deleted...]
-        <v>30100009014</v>
+      <c r="A531" s="25"/>
+      <c r="B531" s="3">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="C531" s="4">
+        <v>453742</v>
+      </c>
+      <c r="D531" s="4">
+        <v>1162313</v>
       </c>
       <c r="E531" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>919</v>
+      </c>
+      <c r="F531" s="26" t="s">
+        <v>827</v>
       </c>
       <c r="G531" s="27"/>
       <c r="H531" s="27" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="I531" s="27" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="J531" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="532" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A532" s="25">
-        <v>30100009013</v>
-[...3 lines deleted...]
-        <v>30100009013</v>
+        <v>30100004751</v>
+      </c>
+      <c r="B532" s="2">
+        <f t="shared" si="17"/>
+        <v>30100004751</v>
       </c>
       <c r="E532" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>919</v>
+      </c>
+      <c r="F532" s="26" t="s">
+        <v>830</v>
       </c>
       <c r="G532" s="27"/>
       <c r="H532" s="27" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="I532" s="27" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="J532" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="533" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A533" s="25"/>
-[...8 lines deleted...]
-        <v>1149882</v>
+      <c r="A533" s="25">
+        <v>30100004752</v>
+      </c>
+      <c r="B533" s="3">
+        <f t="shared" si="17"/>
+        <v>30100004752</v>
       </c>
       <c r="E533" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F533" s="26" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="G533" s="27"/>
       <c r="H533" s="27" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="I533" s="27" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="J533" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="534" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A534" s="25">
-        <v>30100006810</v>
-[...3 lines deleted...]
-        <v>30100006810</v>
+        <v>30100004743</v>
+      </c>
+      <c r="B534" s="2">
+        <f t="shared" si="17"/>
+        <v>30100004743</v>
       </c>
       <c r="E534" s="27" t="s">
-        <v>924</v>
+        <v>910</v>
       </c>
       <c r="F534" s="26" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G534" s="27"/>
       <c r="H534" s="27" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="I534" s="27" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="J534" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="535" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A535" s="25">
-        <v>30100006810</v>
-[...3 lines deleted...]
-        <v>30100006810</v>
+        <v>30100004715</v>
+      </c>
+      <c r="B535" s="3">
+        <f t="shared" si="17"/>
+        <v>30100004715</v>
       </c>
       <c r="E535" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>908</v>
+      </c>
+      <c r="F535" s="18" t="s">
+        <v>834</v>
       </c>
       <c r="G535" s="27"/>
       <c r="H535" s="27" t="s">
+        <v>828</v>
+      </c>
+      <c r="I535" s="27" t="s">
         <v>829</v>
       </c>
-      <c r="I535" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J535" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="536" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A536" s="25"/>
-[...8 lines deleted...]
-        <v>1162313</v>
+      <c r="A536" s="25">
+        <v>30100004741</v>
+      </c>
+      <c r="B536" s="2">
+        <f t="shared" si="17"/>
+        <v>30100004741</v>
       </c>
       <c r="E536" s="27" t="s">
-        <v>924</v>
+        <v>910</v>
       </c>
       <c r="F536" s="26" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="G536" s="27"/>
       <c r="H536" s="27" t="s">
+        <v>828</v>
+      </c>
+      <c r="I536" s="27" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="J536" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="537" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A537" s="25">
-        <v>30100004751</v>
-[...3 lines deleted...]
-        <v>30100004751</v>
+        <v>30100004721</v>
+      </c>
+      <c r="B537" s="3">
+        <f t="shared" si="17"/>
+        <v>30100004721</v>
       </c>
       <c r="E537" s="27" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="F537" s="26" t="s">
-        <v>835</v>
+        <v>1092</v>
       </c>
       <c r="G537" s="27"/>
       <c r="H537" s="27" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="I537" s="27" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="J537" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A538" s="25">
-[...4 lines deleted...]
-        <v>30100004752</v>
+      <c r="A538" s="25"/>
+      <c r="B538" s="2">
+        <f t="shared" ref="B538:B569" si="18">HYPERLINK(CONCATENATE(J538,A538),A538)</f>
+        <v>0</v>
       </c>
       <c r="E538" s="27" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="F538" s="26" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="G538" s="27"/>
       <c r="H538" s="27" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-      </c>
+        <v>828</v>
+      </c>
+      <c r="I538" s="27"/>
       <c r="J538" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="539" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A539" s="25">
-        <v>30100004743</v>
-[...3 lines deleted...]
-        <v>30100004743</v>
+        <v>30100004751</v>
+      </c>
+      <c r="B539" s="3">
+        <f t="shared" si="18"/>
+        <v>30100004751</v>
       </c>
       <c r="E539" s="27" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="F539" s="26" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G539" s="27"/>
       <c r="H539" s="27" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="I539" s="27" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="J539" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="540" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A540" s="25">
-        <v>30100004715</v>
-[...3 lines deleted...]
-        <v>30100004715</v>
+        <v>30100004743</v>
+      </c>
+      <c r="B540" s="2">
+        <f t="shared" si="18"/>
+        <v>30100004743</v>
       </c>
       <c r="E540" s="27" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="F540" s="18" t="s">
+        <v>907</v>
+      </c>
+      <c r="F540" s="26" t="s">
         <v>839</v>
       </c>
       <c r="G540" s="27"/>
       <c r="H540" s="27" t="s">
+        <v>828</v>
+      </c>
+      <c r="I540" s="27" t="s">
         <v>833</v>
       </c>
-      <c r="I540" s="27" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="541" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A541" s="25">
-[...4 lines deleted...]
-        <v>30100004741</v>
+      <c r="A541" s="25"/>
+      <c r="B541" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C541" s="4">
+        <v>454159</v>
+      </c>
+      <c r="D541" s="4">
+        <v>1162288</v>
       </c>
       <c r="E541" s="27" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="F541" s="26" t="s">
         <v>840</v>
       </c>
       <c r="G541" s="27"/>
       <c r="H541" s="27" t="s">
+        <v>828</v>
+      </c>
+      <c r="I541" s="27" t="s">
         <v>833</v>
       </c>
-      <c r="I541" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J541" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="542" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A542" s="25">
-[...4 lines deleted...]
-        <v>30100004721</v>
+      <c r="A542" s="25"/>
+      <c r="B542" s="2">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C542" s="4">
+        <v>455290</v>
+      </c>
+      <c r="D542" s="4">
+        <v>1164498</v>
       </c>
       <c r="E542" s="27" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F542" s="26" t="s">
-        <v>1098</v>
+        <v>841</v>
       </c>
       <c r="G542" s="27"/>
       <c r="H542" s="27" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="I542" s="27" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>41</v>
       </c>
     </row>
     <row r="543" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A543" s="25"/>
-      <c r="B543" s="2">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="B543" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C543" s="4">
+        <v>454593</v>
+      </c>
+      <c r="D543" s="4">
+        <v>1162288</v>
       </c>
       <c r="E543" s="27" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="F543" s="26" t="s">
         <v>842</v>
       </c>
       <c r="G543" s="27"/>
       <c r="H543" s="27" t="s">
-        <v>833</v>
-[...3 lines deleted...]
-        <v>11</v>
+        <v>828</v>
+      </c>
+      <c r="I543" s="27" t="s">
+        <v>843</v>
       </c>
     </row>
     <row r="544" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A544" s="25">
-[...4 lines deleted...]
-        <v>30100004751</v>
+      <c r="A544" s="25"/>
+      <c r="B544" s="2">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C544" s="4">
+        <v>454254</v>
+      </c>
+      <c r="D544" s="4">
+        <v>1162286</v>
       </c>
       <c r="E544" s="27" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="F544" s="26" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="G544" s="27"/>
       <c r="H544" s="27" t="s">
+        <v>828</v>
+      </c>
+      <c r="I544" s="27" t="s">
         <v>833</v>
       </c>
-      <c r="I544" s="27" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="545" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A545" s="25">
-[...4 lines deleted...]
-        <v>30100004743</v>
+      <c r="A545" s="25"/>
+      <c r="B545" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C545" s="4">
+        <v>454214</v>
+      </c>
+      <c r="D545" s="4">
+        <v>1161988</v>
       </c>
       <c r="E545" s="27" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="F545" s="26" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="G545" s="27"/>
       <c r="H545" s="27" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="I545" s="27" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
     </row>
     <row r="546" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A546" s="25"/>
-[...8 lines deleted...]
-        <v>1162288</v>
+      <c r="A546" s="25">
+        <v>30100009083</v>
+      </c>
+      <c r="B546" s="2">
+        <f t="shared" si="18"/>
+        <v>30100009083</v>
       </c>
       <c r="E546" s="27" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>908</v>
+      </c>
+      <c r="F546" s="18" t="s">
+        <v>847</v>
       </c>
       <c r="G546" s="27"/>
       <c r="H546" s="27" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="I546" s="27" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="J546" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="547" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A547" s="25"/>
-[...8 lines deleted...]
-        <v>1164498</v>
+      <c r="A547" s="25">
+        <v>30100022694</v>
+      </c>
+      <c r="B547" s="3">
+        <f t="shared" si="18"/>
+        <v>30100022694</v>
       </c>
       <c r="E547" s="27" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>908</v>
+      </c>
+      <c r="F547" s="18" t="s">
+        <v>850</v>
       </c>
       <c r="G547" s="27"/>
       <c r="H547" s="27" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="I547" s="27" t="s">
-        <v>41</v>
+        <v>849</v>
+      </c>
+      <c r="J547" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="548" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A548" s="25"/>
-[...8 lines deleted...]
-        <v>1162288</v>
+      <c r="A548" s="25">
+        <v>30100008453</v>
+      </c>
+      <c r="B548" s="2">
+        <f t="shared" si="18"/>
+        <v>30100008453</v>
       </c>
       <c r="E548" s="27" t="s">
-        <v>925</v>
+        <v>908</v>
       </c>
       <c r="F548" s="26" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="G548" s="27"/>
       <c r="H548" s="27" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="I548" s="27" t="s">
-        <v>848</v>
+        <v>852</v>
+      </c>
+      <c r="J548" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="549" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A549" s="25"/>
-[...8 lines deleted...]
-        <v>1162286</v>
+      <c r="A549" s="25">
+        <v>30100004932</v>
+      </c>
+      <c r="B549" s="3">
+        <f t="shared" si="18"/>
+        <v>30100004932</v>
       </c>
       <c r="E549" s="27" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="F549" s="26" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="G549" s="27"/>
       <c r="H549" s="27" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="I549" s="27" t="s">
-        <v>838</v>
+        <v>852</v>
+      </c>
+      <c r="J549" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="550" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A550" s="25"/>
-      <c r="B550" s="3">
-        <f>HYPERLINK(CONCATENATE(J550,A550),A550)</f>
+      <c r="B550" s="2">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C550" s="4">
-        <v>454214</v>
+        <v>439252</v>
       </c>
       <c r="D550" s="4">
-        <v>1161988</v>
+        <v>1146672</v>
       </c>
       <c r="E550" s="27" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="F550" s="26" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="G550" s="27"/>
       <c r="H550" s="27" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="I550" s="27" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="551" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A551" s="25">
-        <v>30100009083</v>
+        <v>301000022647</v>
       </c>
       <c r="B551" s="2">
-        <f>HYPERLINK(CONCATENATE(J551,A551),A551)</f>
-        <v>30100009083</v>
+        <f t="shared" si="18"/>
+        <v>301000022647</v>
       </c>
       <c r="E551" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>931</v>
+      </c>
+      <c r="F551" s="26" t="s">
+        <v>856</v>
       </c>
       <c r="G551" s="27"/>
       <c r="H551" s="27" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I551" s="27" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="J551" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="552" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A552" s="25">
-        <v>30100022694</v>
+        <v>30100003925</v>
       </c>
       <c r="B552" s="3">
-        <f>HYPERLINK(CONCATENATE(J552,A552),A552)</f>
-        <v>30100022694</v>
+        <f t="shared" si="18"/>
+        <v>30100003925</v>
       </c>
       <c r="E552" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>915</v>
+      </c>
+      <c r="F552" s="26" t="s">
+        <v>858</v>
       </c>
       <c r="G552" s="27"/>
       <c r="H552" s="27" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I552" s="27" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>857</v>
       </c>
     </row>
     <row r="553" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A553" s="25">
-        <v>30100008453</v>
+        <v>30100004084</v>
       </c>
       <c r="B553" s="2">
-        <f>HYPERLINK(CONCATENATE(J553,A553),A553)</f>
-        <v>30100008453</v>
+        <f t="shared" si="18"/>
+        <v>30100004084</v>
       </c>
       <c r="E553" s="27" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F553" s="26" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="G553" s="27"/>
       <c r="H553" s="27" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I553" s="27" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>860</v>
       </c>
     </row>
     <row r="554" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A554" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="A554" s="25"/>
       <c r="B554" s="3">
-        <f>HYPERLINK(CONCATENATE(J554,A554),A554)</f>
-        <v>30100004932</v>
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C554" s="4">
+        <v>451163</v>
+      </c>
+      <c r="D554" s="4">
+        <v>1179976</v>
       </c>
       <c r="E554" s="27" t="s">
-        <v>915</v>
+        <v>909</v>
       </c>
       <c r="F554" s="26" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="G554" s="27"/>
       <c r="H554" s="27" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I554" s="27" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>862</v>
       </c>
     </row>
     <row r="555" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A555" s="25"/>
       <c r="B555" s="2">
-        <f>HYPERLINK(CONCATENATE(J555,A555),A555)</f>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C555" s="4">
-        <v>439252</v>
+        <v>452019</v>
       </c>
       <c r="D555" s="4">
-        <v>1146672</v>
+        <v>1179450</v>
       </c>
       <c r="E555" s="27" t="s">
-        <v>925</v>
+        <v>909</v>
       </c>
       <c r="F555" s="26" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="G555" s="27"/>
       <c r="H555" s="27" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="I555" s="27" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
     </row>
     <row r="556" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A556" s="25">
-[...4 lines deleted...]
-        <v>301000022647</v>
+      <c r="A556" s="25"/>
+      <c r="B556" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C556" s="4">
+        <v>453686</v>
+      </c>
+      <c r="D556" s="4">
+        <v>1203976</v>
       </c>
       <c r="E556" s="27" t="s">
-        <v>936</v>
+        <v>909</v>
       </c>
       <c r="F556" s="26" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="G556" s="27"/>
       <c r="H556" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I556" s="27" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>866</v>
       </c>
     </row>
     <row r="557" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A557" s="25">
-[...4 lines deleted...]
-        <v>30100003925</v>
+      <c r="A557" s="25"/>
+      <c r="B557" s="2">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C557" s="4">
+        <v>453771</v>
+      </c>
+      <c r="D557" s="4">
+        <v>1204080</v>
       </c>
       <c r="E557" s="27" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="F557" s="26" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="G557" s="27"/>
       <c r="H557" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I557" s="27" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
     </row>
     <row r="558" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A558" s="25">
-[...4 lines deleted...]
-        <v>30100004084</v>
+      <c r="A558" s="25"/>
+      <c r="B558" s="3">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="C558" s="4">
+        <v>451097</v>
+      </c>
+      <c r="D558" s="4">
+        <v>1191229</v>
       </c>
       <c r="E558" s="27" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="F558" s="26" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="G558" s="27"/>
       <c r="H558" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I558" s="27" t="s">
-        <v>865</v>
+        <v>870</v>
+      </c>
+      <c r="J558" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A559" s="25"/>
-      <c r="B559" s="3">
-        <f>HYPERLINK(CONCATENATE(J559,A559),A559)</f>
+      <c r="B559" s="2">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C559" s="4">
-        <v>451163</v>
+        <v>451578</v>
       </c>
       <c r="D559" s="4">
-        <v>1179976</v>
+        <v>1192363</v>
       </c>
       <c r="E559" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F559" s="26" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="G559" s="27"/>
       <c r="H559" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I559" s="27" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
     </row>
     <row r="560" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A560" s="25"/>
-      <c r="B560" s="2">
-        <f>HYPERLINK(CONCATENATE(J560,A560),A560)</f>
+      <c r="B560" s="3">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C560" s="4">
-        <v>452019</v>
+        <v>451498</v>
       </c>
       <c r="D560" s="4">
-        <v>1179450</v>
+        <v>1190698</v>
       </c>
       <c r="E560" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F560" s="26" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="G560" s="27"/>
       <c r="H560" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I560" s="27" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="561" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A561" s="25"/>
-      <c r="B561" s="3">
-        <f>HYPERLINK(CONCATENATE(J561,A561),A561)</f>
+      <c r="B561" s="2">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C561" s="4">
-        <v>453686</v>
+        <v>453177</v>
       </c>
       <c r="D561" s="4">
-        <v>1203976</v>
+        <v>1186568</v>
       </c>
       <c r="E561" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F561" s="26" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="G561" s="27"/>
       <c r="H561" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I561" s="27" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
     </row>
     <row r="562" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A562" s="25"/>
-      <c r="B562" s="2">
-        <f>HYPERLINK(CONCATENATE(J562,A562),A562)</f>
+      <c r="B562" s="3">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="C562" s="4">
-        <v>453771</v>
+        <v>451617</v>
       </c>
       <c r="D562" s="4">
-        <v>1204080</v>
+        <v>1190816</v>
       </c>
       <c r="E562" s="27" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="F562" s="26" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="G562" s="27"/>
       <c r="H562" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I562" s="27" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
     </row>
     <row r="563" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A563" s="25"/>
-[...8 lines deleted...]
-        <v>1191229</v>
+      <c r="A563" s="25">
+        <v>30100004098</v>
+      </c>
+      <c r="B563" s="2">
+        <f t="shared" si="18"/>
+        <v>30100004098</v>
       </c>
       <c r="E563" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F563" s="26" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="G563" s="27"/>
       <c r="H563" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I563" s="27" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="J563" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="564" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A564" s="25"/>
-[...8 lines deleted...]
-        <v>1192363</v>
+      <c r="A564" s="25">
+        <v>301000017587</v>
+      </c>
+      <c r="B564" s="17">
+        <f t="shared" si="18"/>
+        <v>301000017587</v>
       </c>
       <c r="E564" s="27" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F564" s="26" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="G564" s="27"/>
       <c r="H564" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I564" s="27" t="s">
-        <v>877</v>
+        <v>857</v>
+      </c>
+      <c r="J564" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="565" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A565" s="25"/>
-[...8 lines deleted...]
-        <v>1190698</v>
+      <c r="A565" s="25">
+        <v>30100007880</v>
+      </c>
+      <c r="B565" s="2">
+        <f t="shared" si="18"/>
+        <v>30100007880</v>
       </c>
       <c r="E565" s="27" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F565" s="26" t="s">
-        <v>878</v>
+        <v>1093</v>
       </c>
       <c r="G565" s="27"/>
       <c r="H565" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I565" s="27" t="s">
-        <v>879</v>
+        <v>857</v>
+      </c>
+      <c r="J565" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="566" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A566" s="25"/>
-[...8 lines deleted...]
-        <v>1186568</v>
+      <c r="A566" s="25">
+        <v>30100004100</v>
+      </c>
+      <c r="B566" s="3">
+        <f t="shared" si="18"/>
+        <v>30100004100</v>
       </c>
       <c r="E566" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F566" s="26" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="G566" s="27"/>
       <c r="H566" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I566" s="27" t="s">
-        <v>881</v>
+        <v>880</v>
+      </c>
+      <c r="J566" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="567" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A567" s="25"/>
-      <c r="B567" s="3">
-[...7 lines deleted...]
-        <v>1190816</v>
+      <c r="B567" s="2">
+        <f t="shared" si="18"/>
+        <v>0</v>
       </c>
       <c r="E567" s="27" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="F567" s="26" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="G567" s="27"/>
       <c r="H567" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I567" s="27" t="s">
-        <v>883</v>
+        <v>880</v>
+      </c>
+      <c r="J567" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="568" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A568" s="25">
-        <v>30100004098</v>
-[...3 lines deleted...]
-        <v>30100004098</v>
+        <v>30100004100</v>
+      </c>
+      <c r="B568" s="3">
+        <f t="shared" si="18"/>
+        <v>30100004100</v>
       </c>
       <c r="E568" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F568" s="26" t="s">
         <v>884</v>
       </c>
       <c r="G568" s="27"/>
       <c r="H568" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I568" s="27" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="J568" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="569" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A569" s="25">
-        <v>301000017587</v>
-[...3 lines deleted...]
-        <v>301000017587</v>
+        <v>30100004140</v>
+      </c>
+      <c r="B569" s="2">
+        <f t="shared" si="18"/>
+        <v>30100004140</v>
       </c>
       <c r="E569" s="27" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>908</v>
+      </c>
+      <c r="F569" s="18" t="s">
+        <v>885</v>
       </c>
       <c r="G569" s="27"/>
       <c r="H569" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I569" s="27" t="s">
-        <v>862</v>
+        <v>886</v>
       </c>
       <c r="J569" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="570" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A570" s="25">
-        <v>30100007880</v>
-[...3 lines deleted...]
-        <v>30100007880</v>
+        <v>30100004112</v>
+      </c>
+      <c r="B570" s="3">
+        <f t="shared" ref="B570:B583" si="19">HYPERLINK(CONCATENATE(J570,A570),A570)</f>
+        <v>30100004112</v>
       </c>
       <c r="E570" s="27" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="F570" s="26" t="s">
-        <v>1099</v>
+        <v>887</v>
       </c>
       <c r="G570" s="27"/>
       <c r="H570" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I570" s="27" t="s">
-        <v>862</v>
+        <v>888</v>
       </c>
       <c r="J570" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="571" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A571" s="25">
-        <v>30100004100</v>
-[...3 lines deleted...]
-        <v>30100004100</v>
+        <v>30100003671</v>
+      </c>
+      <c r="B571" s="2">
+        <f t="shared" si="19"/>
+        <v>30100003671</v>
       </c>
       <c r="E571" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F571" s="26" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="G571" s="27"/>
       <c r="H571" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I571" s="27" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="J571" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="572" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A572" s="25"/>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="A572" s="25">
+        <v>30100003675</v>
+      </c>
+      <c r="B572" s="3">
+        <f t="shared" si="19"/>
+        <v>30100003675</v>
       </c>
       <c r="E572" s="27" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F572" s="26" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="G572" s="27"/>
       <c r="H572" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I572" s="27" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="J572" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="573" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A573" s="25">
-        <v>30100004100</v>
-[...3 lines deleted...]
-        <v>30100004100</v>
+        <v>30100003536</v>
+      </c>
+      <c r="B573" s="2">
+        <f t="shared" si="19"/>
+        <v>30100003536</v>
       </c>
       <c r="E573" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>908</v>
+      </c>
+      <c r="F573" s="18" t="s">
+        <v>892</v>
       </c>
       <c r="G573" s="27"/>
       <c r="H573" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I573" s="27" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="J573" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="574" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A574" s="25">
-        <v>30100004140</v>
-[...3 lines deleted...]
-        <v>30100004140</v>
+        <v>30100003542</v>
+      </c>
+      <c r="B574" s="3">
+        <f t="shared" si="19"/>
+        <v>30100003542</v>
       </c>
       <c r="E574" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>910</v>
+      </c>
+      <c r="F574" s="26" t="s">
+        <v>893</v>
       </c>
       <c r="G574" s="27"/>
       <c r="H574" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I574" s="27" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="J574" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="575" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A575" s="25">
-        <v>30100004112</v>
-[...3 lines deleted...]
-        <v>30100004112</v>
+        <v>30100004115</v>
+      </c>
+      <c r="B575" s="2">
+        <f t="shared" si="19"/>
+        <v>30100004115</v>
       </c>
       <c r="E575" s="27" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>908</v>
+      </c>
+      <c r="F575" s="18" t="s">
+        <v>894</v>
       </c>
       <c r="G575" s="27"/>
       <c r="H575" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I575" s="27" t="s">
-        <v>893</v>
+        <v>862</v>
       </c>
       <c r="J575" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="576" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A576" s="25">
-        <v>30100003671</v>
-[...3 lines deleted...]
-        <v>30100003671</v>
+        <v>30100004087</v>
+      </c>
+      <c r="B576" s="3">
+        <f t="shared" si="19"/>
+        <v>30100004087</v>
       </c>
       <c r="E576" s="27" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>908</v>
+      </c>
+      <c r="F576" s="18" t="s">
+        <v>895</v>
       </c>
       <c r="G576" s="27"/>
       <c r="H576" s="27" t="s">
+        <v>855</v>
+      </c>
+      <c r="I576" s="27" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
       <c r="J576" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="577" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A577" s="25">
-        <v>30100003675</v>
-[...3 lines deleted...]
-        <v>30100003675</v>
+        <v>30100004150</v>
+      </c>
+      <c r="B577" s="2">
+        <f t="shared" si="19"/>
+        <v>30100004150</v>
       </c>
       <c r="E577" s="27" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="F577" s="26" t="s">
+        <v>908</v>
+      </c>
+      <c r="F577" s="18" t="s">
         <v>896</v>
       </c>
       <c r="G577" s="27"/>
       <c r="H577" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I577" s="27" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J577" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="578" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A578" s="25">
-        <v>30100003536</v>
-[...3 lines deleted...]
-        <v>30100003536</v>
+        <v>30100004148</v>
+      </c>
+      <c r="B578" s="3">
+        <f t="shared" si="19"/>
+        <v>30100004148</v>
       </c>
       <c r="E578" s="27" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="F578" s="18" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G578" s="27"/>
       <c r="H578" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I578" s="27" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="J578" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="579" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A579" s="25">
-        <v>30100003542</v>
-[...3 lines deleted...]
-        <v>30100003542</v>
+        <v>30100003900</v>
+      </c>
+      <c r="B579" s="2">
+        <f t="shared" si="19"/>
+        <v>30100003900</v>
       </c>
       <c r="E579" s="27" t="s">
         <v>915</v>
       </c>
       <c r="F579" s="26" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G579" s="27"/>
       <c r="H579" s="27" t="s">
-        <v>860</v>
-[...3 lines deleted...]
-      </c>
+        <v>855</v>
+      </c>
+      <c r="I579" s="27"/>
       <c r="J579" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="580" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A580" s="25">
-        <v>30100004115</v>
-[...3 lines deleted...]
-        <v>30100004115</v>
+        <v>30100003754</v>
+      </c>
+      <c r="B580" s="3">
+        <f t="shared" si="19"/>
+        <v>30100003754</v>
       </c>
       <c r="E580" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>919</v>
+      </c>
+      <c r="F580" s="26" t="s">
+        <v>900</v>
       </c>
       <c r="G580" s="27"/>
       <c r="H580" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I580" s="27" t="s">
-        <v>867</v>
+        <v>901</v>
       </c>
       <c r="J580" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="581" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A581" s="25">
-        <v>30100004087</v>
-[...3 lines deleted...]
-        <v>30100004087</v>
+        <v>30100003754</v>
+      </c>
+      <c r="B581" s="2">
+        <f t="shared" si="19"/>
+        <v>30100003754</v>
       </c>
       <c r="E581" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>919</v>
+      </c>
+      <c r="F581" s="26" t="s">
+        <v>902</v>
       </c>
       <c r="G581" s="27"/>
       <c r="H581" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I581" s="27" t="s">
-        <v>865</v>
+        <v>901</v>
       </c>
       <c r="J581" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="582" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A582" s="25">
-        <v>30100004150</v>
-[...3 lines deleted...]
-        <v>30100004150</v>
+        <v>30100004118</v>
+      </c>
+      <c r="B582" s="3">
+        <f t="shared" si="19"/>
+        <v>30100004118</v>
       </c>
       <c r="E582" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>919</v>
+      </c>
+      <c r="F582" s="26" t="s">
+        <v>903</v>
       </c>
       <c r="G582" s="27"/>
       <c r="H582" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I582" s="27" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="J582" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="583" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A583" s="25">
-        <v>30100004148</v>
-[...3 lines deleted...]
-        <v>30100004148</v>
+        <v>30100004118</v>
+      </c>
+      <c r="B583" s="2">
+        <f t="shared" si="19"/>
+        <v>30100004118</v>
       </c>
       <c r="E583" s="27" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>919</v>
+      </c>
+      <c r="F583" s="26" t="s">
+        <v>905</v>
       </c>
       <c r="G583" s="27"/>
       <c r="H583" s="27" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="I583" s="27" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="J583" s="1" t="s">
-        <v>11</v>
-[...121 lines deleted...]
-      <c r="J588" s="1" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A145" r:id="rId1" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100002292" xr:uid="{A9445B24-D443-49B3-A067-85DA08675106}"/>
-    <hyperlink ref="A186" r:id="rId2" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000017672" xr:uid="{D592B4C4-4620-429B-8A18-DCFB2867FBDD}"/>
-[...11 lines deleted...]
-    <hyperlink ref="A416" r:id="rId14" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000022582" xr:uid="{2BDDB530-8495-4DEB-87F6-952B502A5AA4}"/>
+    <hyperlink ref="A185" r:id="rId2" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000017672" xr:uid="{D592B4C4-4620-429B-8A18-DCFB2867FBDD}"/>
+    <hyperlink ref="A186" r:id="rId3" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100006353" xr:uid="{FC27C3B6-AAC8-48C7-B837-DD6A4B59D569}"/>
+    <hyperlink ref="A181" r:id="rId4" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100006016" xr:uid="{39AB9A34-C70A-4FC6-908C-631B1C85D307}"/>
+    <hyperlink ref="A187" r:id="rId5" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100007371" xr:uid="{DC1D38FD-224D-471B-AFD1-0AFC833386F9}"/>
+    <hyperlink ref="A189" r:id="rId6" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000022560" xr:uid="{F964283B-D54C-44AA-94D4-994C373C0321}"/>
+    <hyperlink ref="A190" r:id="rId7" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100007200" xr:uid="{5443FC93-03E5-4A8C-85E6-0C43821D4BB3}"/>
+    <hyperlink ref="A191" r:id="rId8" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100005853" xr:uid="{F8806497-C843-4A9E-8644-99C687CAD8B2}"/>
+    <hyperlink ref="A222" r:id="rId9" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100006115" xr:uid="{DDCC877F-1E99-4165-A090-42E69B5EA129}"/>
+    <hyperlink ref="A385" r:id="rId10" tooltip="External Link" display="https://osg.scot/SearchAddresses/30100005117" xr:uid="{419F71D6-5FD0-4370-8EDB-F6EFD2907E3B}"/>
+    <hyperlink ref="A411" r:id="rId11" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000017602" xr:uid="{9CEFC382-EDA6-47B9-AFAA-6C64C2255231}"/>
+    <hyperlink ref="A418" r:id="rId12" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000022737" xr:uid="{6767BC9C-BC80-4867-BEEB-533EB111E287}"/>
+    <hyperlink ref="A414" r:id="rId13" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000018426" xr:uid="{3F2E08F1-66C7-4AF7-AA52-BB772A26A807}"/>
+    <hyperlink ref="A412" r:id="rId14" tooltip="External Link" display="https://osg.scot/SearchAddresses/301000022582" xr:uid="{2BDDB530-8495-4DEB-87F6-952B502A5AA4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>