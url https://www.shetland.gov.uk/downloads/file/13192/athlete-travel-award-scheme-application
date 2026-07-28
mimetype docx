--- v0 (2026-02-27)
+++ v1 (2026-07-28)
@@ -97,51 +97,51 @@
                       <a:ext cx="1524000" cy="662940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EBE42F" wp14:editId="0313CF49">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EBE42F" wp14:editId="58254A04">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4343400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>453390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2105025" cy="691515"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 2" descr="sportscotland09_CMYK_300dpi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="sportscotland09_CMYK_300dpi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -355,219 +355,196 @@
     </w:p>
     <w:p w14:paraId="22368C0C" w14:textId="3C0AEA8A" w:rsidR="00EE6BDB" w:rsidRDefault="00EE6BDB" w:rsidP="00F36837">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6BDB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Eligibility Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D478E4" w14:textId="52A6C213" w:rsidR="00EE6BDB" w:rsidRDefault="00EE6BDB" w:rsidP="00F36837">
       <w:r w:rsidRPr="00EE6BDB">
         <w:t xml:space="preserve">Athletes must be able to tick all </w:t>
       </w:r>
       <w:r w:rsidR="000F5F34">
         <w:t>the criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6BDB">
         <w:t xml:space="preserve"> to be eligible to continue with the application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9F472D" w14:textId="5EC56316" w:rsidR="00EE6BDB" w:rsidRDefault="003E5280" w:rsidP="00F36837">
+    <w:p w14:paraId="5F9F472D" w14:textId="0B606F35" w:rsidR="00EE6BDB" w:rsidRDefault="00E95A41" w:rsidP="00F36837">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1409610339"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA056F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997EBB">
         <w:t>Permanent resident in</w:t>
       </w:r>
       <w:r w:rsidR="00997EBB" w:rsidRPr="00997EBB">
         <w:t xml:space="preserve"> Shetland for over 12 months and will reside in Shetland for a minimum of 6 full months over the next fun</w:t>
       </w:r>
       <w:r w:rsidR="00997EBB">
-        <w:t xml:space="preserve">ding period </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ding period i.e.; 1st </w:t>
+      </w:r>
+      <w:r w:rsidR="008E60B0">
+        <w:t>October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D242A">
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00997EBB">
-        <w:t>i.e.;</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t> to 31st March 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D242A">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00997EBB" w:rsidRPr="00997EBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430DBD6" w14:textId="357B553E" w:rsidR="00EE6BDB" w:rsidRDefault="003E5280" w:rsidP="00F36837">
+    <w:p w14:paraId="2430DBD6" w14:textId="357B553E" w:rsidR="00EE6BDB" w:rsidRDefault="00E95A41" w:rsidP="00F36837">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1314632121"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00600389">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE6BDB">
         <w:t xml:space="preserve">Regularly </w:t>
       </w:r>
       <w:r w:rsidR="000F5F34">
         <w:t>attending training and competition</w:t>
       </w:r>
       <w:r w:rsidR="00EE6BDB">
         <w:t xml:space="preserve"> out with Shetland </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B40DEDC" w14:textId="4F193F83" w:rsidR="00600389" w:rsidRDefault="003E5280" w:rsidP="00F36837">
+    <w:p w14:paraId="3B40DEDC" w14:textId="4F193F83" w:rsidR="00600389" w:rsidRDefault="00E95A41" w:rsidP="00F36837">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-424188892"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00600389">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> Currently selected to compete or train at a regional, national or international level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCB8D19" w14:textId="16A66DB8" w:rsidR="00600389" w:rsidRDefault="003E5280" w:rsidP="00F36837">
+    <w:p w14:paraId="4DCB8D19" w14:textId="16A66DB8" w:rsidR="00600389" w:rsidRDefault="00E95A41" w:rsidP="00F36837">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="714928318"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00600389">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> Competing within a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00600389">
         <w:t>sportscotland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> recognised sport - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00600389" w:rsidRPr="00CA17E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://sportscotland.org.uk/sport-a-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43AC1A1D" w14:textId="09CBD941" w:rsidR="00600389" w:rsidRPr="00EE6BDB" w:rsidRDefault="003E5280" w:rsidP="00F36837">
+    <w:p w14:paraId="43AC1A1D" w14:textId="09CBD941" w:rsidR="00600389" w:rsidRPr="00EE6BDB" w:rsidRDefault="00E95A41" w:rsidP="00F36837">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1516955452"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00600389">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00600389">
         <w:t xml:space="preserve"> Able to be endorsed by a statement of support from the relevant National Governing Body (NGB)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642DF1BE" w14:textId="77CCB15E" w:rsidR="00A2202E" w:rsidRPr="00F02F12" w:rsidRDefault="00600389" w:rsidP="00F36837">
       <w:pPr>
@@ -951,51 +928,51 @@
           </w:tcPr>
           <w:p w14:paraId="2F373202" w14:textId="77777777" w:rsidR="00600389" w:rsidRPr="0090360E" w:rsidRDefault="00600389" w:rsidP="004E2D5E">
             <w:r w:rsidRPr="0090360E">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7498" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7386562F" w14:textId="77777777" w:rsidR="00600389" w:rsidRPr="0090360E" w:rsidRDefault="00600389" w:rsidP="004E2D5E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F13FA0C" w14:textId="77777777" w:rsidR="00600389" w:rsidRDefault="00600389" w:rsidP="000D656E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B51BA40" w14:textId="4FAF40AF" w:rsidR="00E25621" w:rsidRPr="00E25621" w:rsidRDefault="003E5280" w:rsidP="00862A65">
+    <w:p w14:paraId="4B51BA40" w14:textId="4FAF40AF" w:rsidR="00E25621" w:rsidRPr="00E25621" w:rsidRDefault="00E95A41" w:rsidP="00862A65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1198082389"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E25621">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E25621">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1083,105 +1060,105 @@
     </w:p>
     <w:p w14:paraId="2935A375" w14:textId="77777777" w:rsidR="007B6106" w:rsidRPr="00E25621" w:rsidRDefault="007B6106" w:rsidP="007B6106">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E7D6F50" w14:textId="77777777" w:rsidR="00E25621" w:rsidRDefault="00E25621" w:rsidP="00862A65">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4099547C" w14:textId="4EABA853" w:rsidR="00862A65" w:rsidRDefault="007B6106" w:rsidP="000D656E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Current Level of Performance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A65610E" w14:textId="426FBB19" w:rsidR="007B6106" w:rsidRDefault="003E5280" w:rsidP="000D656E">
+    <w:p w14:paraId="2A65610E" w14:textId="426FBB19" w:rsidR="007B6106" w:rsidRDefault="00E95A41" w:rsidP="000D656E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-977688601"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B6106">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B6106">
         <w:t xml:space="preserve"> Regional – Representation/Selection at a District Level</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CD27CA" w14:textId="01BC5700" w:rsidR="007B6106" w:rsidRDefault="003E5280" w:rsidP="000D656E">
+    <w:p w14:paraId="18CD27CA" w14:textId="01BC5700" w:rsidR="007B6106" w:rsidRDefault="00E95A41" w:rsidP="000D656E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="9347771"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A254A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B6106">
         <w:t xml:space="preserve"> National – Competing at a Scottish Championships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1613DB05" w14:textId="140BA957" w:rsidR="007B6106" w:rsidRDefault="003E5280" w:rsidP="000D656E">
+    <w:p w14:paraId="1613DB05" w14:textId="140BA957" w:rsidR="007B6106" w:rsidRDefault="00E95A41" w:rsidP="000D656E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1425721162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B6106">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B6106">
         <w:t xml:space="preserve"> International – Representing Scotland against another nation</w:t>
       </w:r>
@@ -1575,137 +1552,119 @@
       </w:r>
       <w:r w:rsidRPr="000F5F34">
         <w:t>. (Max 500 Characters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CCB513" w14:textId="7073E824" w:rsidR="009907F5" w:rsidRDefault="009907F5" w:rsidP="00AF5D1A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F3A0905" w14:textId="77777777" w:rsidR="00D831DC" w:rsidRPr="009907F5" w:rsidRDefault="00D831DC" w:rsidP="00AF5D1A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00D831DC" w:rsidRPr="009907F5" w:rsidSect="007C6004">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39A99A1B" w14:textId="7473370C" w:rsidR="004E6074" w:rsidRPr="00CD7172" w:rsidRDefault="00CD7172" w:rsidP="00B86B85">
+    <w:p w14:paraId="39A99A1B" w14:textId="000B9A26" w:rsidR="004E6074" w:rsidRPr="00CD7172" w:rsidRDefault="00CD7172" w:rsidP="00B86B85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7172">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Training &amp; Competition Calendar</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="002A254A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="002A254A" w:rsidRPr="002A254A">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="002A254A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>April</w:t>
+        <w:t xml:space="preserve"> October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D242A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002A254A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...5 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> to 31</w:t>
+      </w:r>
+      <w:r w:rsidR="002A254A" w:rsidRPr="002A254A">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="002A254A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> to 3</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> 2026</w:t>
+        <w:t xml:space="preserve"> March 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D242A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AA6F2B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5139A986" w14:textId="2C29498F" w:rsidR="00CD7172" w:rsidRDefault="00CD7172" w:rsidP="00B86B85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46F7AF31" w14:textId="4C746859" w:rsidR="00CD7172" w:rsidRDefault="00CD7172" w:rsidP="00B86B85">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2484,51 +2443,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00154503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the boxes below to confirm that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564D4BB6" w14:textId="77777777" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00DC61C3" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32016185" w14:textId="232B5E1F" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="003E5280" w:rsidP="00DC61C3">
+    <w:p w14:paraId="32016185" w14:textId="232B5E1F" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00E95A41" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="21211069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2626,51 +2585,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Equalities Monitoring Form</w:t>
       </w:r>
       <w:r w:rsidR="0024191E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6D4308" w14:textId="77777777" w:rsidR="00154503" w:rsidRDefault="00154503" w:rsidP="00E00A20">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3204AE27" w14:textId="0A310057" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="003E5280" w:rsidP="00E00A20">
+    <w:p w14:paraId="3204AE27" w14:textId="0A310057" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00E95A41" w:rsidP="00E00A20">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1929270134"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00154503">
@@ -2730,51 +2689,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>invalid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DC61C3" w:rsidRPr="00154503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you could be liable to repay any funding to us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CCB51A" w14:textId="77777777" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00DC61C3" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4C726D" w14:textId="14E6CE05" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="003E5280" w:rsidP="00DC61C3">
+    <w:p w14:paraId="2C4C726D" w14:textId="14E6CE05" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00E95A41" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-911617767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00154503">
@@ -2800,51 +2759,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00DC61C3" w:rsidRPr="00154503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ou meet our eligibility requirements as set out in our guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCE7A1F" w14:textId="77777777" w:rsidR="00DC61C3" w:rsidRPr="00154503" w:rsidRDefault="00DC61C3" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCAC608" w14:textId="6E6BFEA6" w:rsidR="00DC61C3" w:rsidRDefault="003E5280" w:rsidP="00DC61C3">
+    <w:p w14:paraId="4DCAC608" w14:textId="6E6BFEA6" w:rsidR="00DC61C3" w:rsidRDefault="00E95A41" w:rsidP="00DC61C3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1335301596"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00154503">
@@ -2972,51 +2931,51 @@
           <w:b/>
         </w:rPr>
         <w:t>Data Protection</w:t>
       </w:r>
       <w:r w:rsidR="00743A21" w:rsidRPr="00154503">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and Freedom of Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00154503">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13731D12" w14:textId="77777777" w:rsidR="00154503" w:rsidRPr="00154503" w:rsidRDefault="00154503" w:rsidP="003A2EE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70556A4A" w14:textId="689197F8" w:rsidR="00E86F5C" w:rsidRPr="00154503" w:rsidRDefault="003E5280" w:rsidP="00E86F5C">
+    <w:p w14:paraId="70556A4A" w14:textId="689197F8" w:rsidR="00E86F5C" w:rsidRPr="00154503" w:rsidRDefault="00E95A41" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1040625259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3069,51 +3028,51 @@
           </w:rPr>
           <w:t>https://www.shetland.gov.uk/managing-information/privacy-data-protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0024191E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DB84A2" w14:textId="77777777" w:rsidR="00E86F5C" w:rsidRPr="00154503" w:rsidRDefault="00E86F5C" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5DB574" w14:textId="6F62C51C" w:rsidR="00E753AB" w:rsidRPr="00154503" w:rsidRDefault="003E5280" w:rsidP="00E86F5C">
+    <w:p w14:paraId="6A5DB574" w14:textId="6F62C51C" w:rsidR="00E753AB" w:rsidRPr="00154503" w:rsidRDefault="00E95A41" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="416293253"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3200,51 +3159,51 @@
         <w:t xml:space="preserve">assess your application, </w:t>
       </w:r>
       <w:r w:rsidR="00E86F5C" w:rsidRPr="00154503">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>maintain records and report statistics on national participation in sport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC0770A" w14:textId="77777777" w:rsidR="00E753AB" w:rsidRPr="00154503" w:rsidRDefault="00E753AB" w:rsidP="00E753AB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA39E84" w14:textId="0A6E767D" w:rsidR="00E753AB" w:rsidRPr="00B36533" w:rsidRDefault="003E5280" w:rsidP="00E753AB">
+    <w:p w14:paraId="0EA39E84" w14:textId="0A6E767D" w:rsidR="00E753AB" w:rsidRPr="00B36533" w:rsidRDefault="00E95A41" w:rsidP="00E753AB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="721101018"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3300,51 +3259,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E753AB" w:rsidRPr="00B36533">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to assess your application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3604E64D" w14:textId="77777777" w:rsidR="00FE5549" w:rsidRPr="00B36533" w:rsidRDefault="00FE5549" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006DF015" w14:textId="43611F22" w:rsidR="00534882" w:rsidRPr="00B36533" w:rsidRDefault="003E5280" w:rsidP="00E86F5C">
+    <w:p w14:paraId="006DF015" w14:textId="43611F22" w:rsidR="00534882" w:rsidRPr="00B36533" w:rsidRDefault="00E95A41" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1318458037"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3437,51 +3396,51 @@
         <w:t xml:space="preserve"> about other training events that may assist</w:t>
       </w:r>
       <w:r w:rsidR="00154503" w:rsidRPr="00B36533">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> your development as an athlete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A00A3B" w14:textId="77777777" w:rsidR="00534882" w:rsidRPr="00B36533" w:rsidRDefault="00534882" w:rsidP="00E86F5C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDD7048" w14:textId="555ED958" w:rsidR="00E86F5C" w:rsidRPr="00B36533" w:rsidRDefault="003E5280" w:rsidP="00534882">
+    <w:p w14:paraId="3CDD7048" w14:textId="555ED958" w:rsidR="00E86F5C" w:rsidRPr="00B36533" w:rsidRDefault="00E95A41" w:rsidP="00534882">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="MS PGothic"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1033544179"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5909,61 +5868,61 @@
           </w:tcPr>
           <w:p w14:paraId="3B6740F3" w14:textId="77777777" w:rsidR="008C23A4" w:rsidRPr="008C23A4" w:rsidRDefault="008C23A4" w:rsidP="008C23A4"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4569A22B" w14:textId="68E35C54" w:rsidR="008C23A4" w:rsidRPr="00154503" w:rsidRDefault="008C23A4" w:rsidP="00E86F5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8925"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C23A4" w:rsidRPr="00154503" w:rsidSect="006D6E7C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="624" w:right="720" w:bottom="624" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5708D222" w14:textId="77777777" w:rsidR="00572D57" w:rsidRDefault="00572D57" w:rsidP="00691D79">
+    <w:p w14:paraId="5E708F5A" w14:textId="77777777" w:rsidR="00E95A41" w:rsidRDefault="00E95A41" w:rsidP="00691D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2527EB2F" w14:textId="77777777" w:rsidR="00572D57" w:rsidRDefault="00572D57" w:rsidP="00691D79">
+    <w:p w14:paraId="50F355B4" w14:textId="77777777" w:rsidR="00E95A41" w:rsidRDefault="00E95A41" w:rsidP="00691D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6010,61 +5969,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10739871" w14:textId="77777777" w:rsidR="00572D57" w:rsidRDefault="00572D57" w:rsidP="00691D79">
+    <w:p w14:paraId="27CF7441" w14:textId="77777777" w:rsidR="00E95A41" w:rsidRDefault="00E95A41" w:rsidP="00691D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03B1ECD1" w14:textId="77777777" w:rsidR="00572D57" w:rsidRDefault="00572D57" w:rsidP="00691D79">
+    <w:p w14:paraId="412F5ABD" w14:textId="77777777" w:rsidR="00E95A41" w:rsidRDefault="00E95A41" w:rsidP="00691D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D42AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B404753C"/>
     <w:lvl w:ilvl="0" w:tplc="055637A8">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6476,156 +6435,157 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1428581783">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1130241952">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1094133871">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1577938295">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F36837"/>
     <w:rsid w:val="00033218"/>
     <w:rsid w:val="00037523"/>
     <w:rsid w:val="0004728C"/>
     <w:rsid w:val="000A7BD8"/>
     <w:rsid w:val="000B0BF2"/>
     <w:rsid w:val="000D656E"/>
     <w:rsid w:val="000F5F34"/>
     <w:rsid w:val="00101598"/>
     <w:rsid w:val="00104C22"/>
     <w:rsid w:val="00132B7A"/>
     <w:rsid w:val="00154503"/>
     <w:rsid w:val="00154DF9"/>
     <w:rsid w:val="001B2D0C"/>
     <w:rsid w:val="001C1AD7"/>
     <w:rsid w:val="001D7116"/>
     <w:rsid w:val="001F04C6"/>
     <w:rsid w:val="001F1E79"/>
+    <w:rsid w:val="00226113"/>
     <w:rsid w:val="00235B6A"/>
     <w:rsid w:val="0024191E"/>
     <w:rsid w:val="00245E37"/>
     <w:rsid w:val="00275C08"/>
     <w:rsid w:val="00285AFA"/>
     <w:rsid w:val="00296E91"/>
     <w:rsid w:val="002A254A"/>
     <w:rsid w:val="002C0838"/>
     <w:rsid w:val="002F06CC"/>
     <w:rsid w:val="00323AD6"/>
     <w:rsid w:val="00331700"/>
     <w:rsid w:val="003431EA"/>
     <w:rsid w:val="003A2EE7"/>
     <w:rsid w:val="003A4175"/>
     <w:rsid w:val="003D4417"/>
-    <w:rsid w:val="003E5280"/>
-    <w:rsid w:val="003F1BC9"/>
     <w:rsid w:val="00440D1E"/>
     <w:rsid w:val="004728F7"/>
     <w:rsid w:val="004A4380"/>
     <w:rsid w:val="004E6074"/>
     <w:rsid w:val="004F15CB"/>
     <w:rsid w:val="00502DF0"/>
     <w:rsid w:val="00512863"/>
     <w:rsid w:val="005224DC"/>
     <w:rsid w:val="00534882"/>
     <w:rsid w:val="00535B2F"/>
     <w:rsid w:val="00550209"/>
     <w:rsid w:val="00561B25"/>
     <w:rsid w:val="005670CA"/>
     <w:rsid w:val="00572D57"/>
     <w:rsid w:val="005A7B16"/>
     <w:rsid w:val="00600389"/>
     <w:rsid w:val="00603F73"/>
     <w:rsid w:val="00635C4C"/>
     <w:rsid w:val="00652441"/>
     <w:rsid w:val="00652D6D"/>
     <w:rsid w:val="00665EEC"/>
     <w:rsid w:val="00691D79"/>
     <w:rsid w:val="006C03C7"/>
     <w:rsid w:val="006D049A"/>
     <w:rsid w:val="006D6E7C"/>
     <w:rsid w:val="00720FC0"/>
     <w:rsid w:val="00743A21"/>
     <w:rsid w:val="00750096"/>
     <w:rsid w:val="00754745"/>
     <w:rsid w:val="007559AC"/>
     <w:rsid w:val="00760EF9"/>
     <w:rsid w:val="007849F5"/>
     <w:rsid w:val="00792815"/>
     <w:rsid w:val="007B6106"/>
     <w:rsid w:val="007C6004"/>
     <w:rsid w:val="007D0CDA"/>
     <w:rsid w:val="007F65E2"/>
     <w:rsid w:val="008126A1"/>
     <w:rsid w:val="008567C2"/>
     <w:rsid w:val="00862A65"/>
     <w:rsid w:val="00875625"/>
     <w:rsid w:val="0088694F"/>
     <w:rsid w:val="00893EDD"/>
     <w:rsid w:val="00895B87"/>
     <w:rsid w:val="008C23A4"/>
+    <w:rsid w:val="008D242A"/>
     <w:rsid w:val="008E3BB5"/>
     <w:rsid w:val="008E3D90"/>
     <w:rsid w:val="008E60B0"/>
     <w:rsid w:val="008F381B"/>
     <w:rsid w:val="009907F5"/>
     <w:rsid w:val="00992A9D"/>
     <w:rsid w:val="00997EBB"/>
     <w:rsid w:val="009B67E7"/>
     <w:rsid w:val="009D3225"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A0711F"/>
     <w:rsid w:val="00A1057A"/>
     <w:rsid w:val="00A20FE6"/>
     <w:rsid w:val="00A2202E"/>
     <w:rsid w:val="00A40AD9"/>
     <w:rsid w:val="00A4694B"/>
     <w:rsid w:val="00A65096"/>
     <w:rsid w:val="00A91410"/>
     <w:rsid w:val="00AA45F8"/>
     <w:rsid w:val="00AA6F2B"/>
     <w:rsid w:val="00AC6C63"/>
     <w:rsid w:val="00AF5D1A"/>
     <w:rsid w:val="00B02E65"/>
     <w:rsid w:val="00B33DA7"/>
     <w:rsid w:val="00B36533"/>
@@ -6635,88 +6595,89 @@
     <w:rsid w:val="00BB1BA1"/>
     <w:rsid w:val="00C32959"/>
     <w:rsid w:val="00C7717B"/>
     <w:rsid w:val="00CD7172"/>
     <w:rsid w:val="00CE39FD"/>
     <w:rsid w:val="00D028A2"/>
     <w:rsid w:val="00D27068"/>
     <w:rsid w:val="00D42BBD"/>
     <w:rsid w:val="00D66E19"/>
     <w:rsid w:val="00D831DC"/>
     <w:rsid w:val="00D84A73"/>
     <w:rsid w:val="00DA056F"/>
     <w:rsid w:val="00DA6A15"/>
     <w:rsid w:val="00DC4687"/>
     <w:rsid w:val="00DC61C3"/>
     <w:rsid w:val="00E00A20"/>
     <w:rsid w:val="00E22496"/>
     <w:rsid w:val="00E2487C"/>
     <w:rsid w:val="00E25621"/>
     <w:rsid w:val="00E62F25"/>
     <w:rsid w:val="00E64EB1"/>
     <w:rsid w:val="00E67935"/>
     <w:rsid w:val="00E732F1"/>
     <w:rsid w:val="00E753AB"/>
     <w:rsid w:val="00E86F5C"/>
+    <w:rsid w:val="00E95A41"/>
     <w:rsid w:val="00EC5DED"/>
     <w:rsid w:val="00ED3AC0"/>
     <w:rsid w:val="00EE1DDC"/>
     <w:rsid w:val="00EE6BDB"/>
     <w:rsid w:val="00F02F12"/>
     <w:rsid w:val="00F2250E"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F36837"/>
     <w:rsid w:val="00F4382D"/>
     <w:rsid w:val="00F46138"/>
     <w:rsid w:val="00F64103"/>
     <w:rsid w:val="00F71C6B"/>
     <w:rsid w:val="00F869C8"/>
     <w:rsid w:val="00F9287A"/>
     <w:rsid w:val="00FA253E"/>
     <w:rsid w:val="00FE055B"/>
     <w:rsid w:val="00FE5549"/>
     <w:rsid w:val="00FF7F82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="616D497D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C334F6F7-67AB-4F3C-8DE1-E187434EF535}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -7705,60 +7666,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A8B1031233F8854EA19B56126F2046B6" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a4cba8930220a583fe5e395bc3f4921">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="a99a278c-a857-409a-9bf0-cb991cc82113" xmlns:ns4="79e2f161-0bca-43b9-bf96-7ae95daf6d16" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b55d1fe0ad073b83b288b1efb6f87fa0" ns3:_="" ns4:_="">
     <xsd:import namespace="a99a278c-a857-409a-9bf0-cb991cc82113"/>
     <xsd:import namespace="79e2f161-0bca-43b9-bf96-7ae95daf6d16"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7931,141 +7882,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7085CB6D-15BB-492B-B52A-BD1279B2CA76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a99a278c-a857-409a-9bf0-cb991cc82113"/>
     <ds:schemaRef ds:uri="79e2f161-0bca-43b9-bf96-7ae95daf6d16"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37F7077-37C5-4264-93B0-443DE0C4E5DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D258BE-011C-46AC-91CA-2BE23D91AC29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D967633-0443-4EE8-8B87-150DDF031B72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>939</Words>
-  <Characters>5274</Characters>
+  <Words>926</Words>
+  <Characters>5283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>376</Lines>
-  <Paragraphs>155</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shetland Islands Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6058</CharactersWithSpaces>
+  <CharactersWithSpaces>6197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Strachan Andrea@Sports &amp; Leisure</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A8B1031233F8854EA19B56126F2046B6</vt:lpwstr>