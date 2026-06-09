--- v0 (2026-04-08)
+++ v1 (2026-06-09)
@@ -1,6776 +1,6412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D0F9E42" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="7D5CC24C" w14:textId="21D4A534" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E01AC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FDB2C2" wp14:editId="23BFB2A4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376F55D4" wp14:editId="0F12A0BB">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>227965</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>417830</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-155731</wp:posOffset>
+              <wp:posOffset>-57150</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5010150" cy="793140"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
-            <wp:docPr id="1070256624" name="Picture 1070256624"/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5010150" cy="793140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3715F5" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00F731A7" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="15F97BE4" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B521286" w14:textId="3920E74B" w:rsidR="00CA5C2A" w:rsidRPr="00F731A7" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="3F71315A" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A45EF2F" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1466AA31" w14:textId="77777777" w:rsidR="002A517D" w:rsidRPr="00F731A7" w:rsidRDefault="002A517D" w:rsidP="002A517D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00F731A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Telecare Referral Form</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...5649 lines deleted...]
-    <w:p w14:paraId="72673F45" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="3E72D456" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00F731A7" w:rsidRDefault="00800921" w:rsidP="00800921">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7376"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="763ED5BF" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30743C6C" w14:textId="0CAE9D49" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Client Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="5C38EEAA" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="547"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639AEA69" w14:textId="5749CF68" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00EF4AE1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="491F98E2" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="764FDFDB" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F28E46D" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00EF4AE1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECFD5F5" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="783043F8" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="2109"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714BDC2D" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00EF4AE1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064AA1DD" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="2078C007" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAC7322" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00EF4AE1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C9CADF" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="4CBA11FD" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="943"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="536B9F6A" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00EF4AE1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NHS Number/CHI (if known):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CF7B4D" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="4FFA5563" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1950E8A9" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Person Completing This Form (if different from above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="086B3F9A" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AAA76E" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE61974" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="5D423976" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="609"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15739CDD" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Relationship to Client:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F557A51" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="3BB2BCEC" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A33B02" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contact Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211B9F15" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="1D7198F1" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530690D6" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEF392F" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="52A1FA89" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="514"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A05195D" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date Completed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AAC706" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="007B3AF9">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BDD3F9C" w14:textId="77777777" w:rsidR="002D46B7" w:rsidRDefault="002D46B7"/>
+    <w:p w14:paraId="3BEE3846" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="32587D8B" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B53E03" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00EF4AE1" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4AE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Why Are You Requesting Telecare Support?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5518C55E" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4AE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please describe any concerns of reasons for seeking telecare support:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w14:paraId="5E9B2588" w14:textId="77777777" w:rsidTr="00800921">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D50189" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E4B3041" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="781BDFF9" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36902F0B" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11A8958D" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B7DFF38" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E16B13C" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73C3819C" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB4B545" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C8216E6" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921"/>
+    <w:p w14:paraId="57BE87FB" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651"/>
+    <w:p w14:paraId="4585E15B" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="4E517E30" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D7C29A" w14:textId="273ECC2D" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Risk/Clinical Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00800921" w:rsidRPr="00341651" w14:paraId="4BA01488" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2762D52D" w14:textId="590A1FD4" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health and Mobility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1598DBBE" w14:textId="0348E2B0" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00800921">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2432CAF0" w14:textId="45CC91D6" w:rsidR="00800921" w:rsidRPr="00341651" w:rsidRDefault="00800921" w:rsidP="00800921">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w:rsidRPr="00341651" w14:paraId="4A092BA0" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153C726B" w14:textId="18A8B385" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client have any medical conditions that could lead to falls?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-296988362"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AFE41D8" w14:textId="0A15D034" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00800921">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1709329352"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1730E68B" w14:textId="0CF13C91" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00800921">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w:rsidRPr="00341651" w14:paraId="112A16EC" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBD62BF" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is the client prone to falls or has a history of falling?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7BEBE9" w14:textId="1AFBA892" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Consider requesting a Multi-factorial Falls Assessment if none completed in last 12 months)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1810006042"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="031636E5" w14:textId="23418EA7" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-191693224"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06449C3A" w14:textId="181DCB5B" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w:rsidRPr="00341651" w14:paraId="7E2760D2" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B15B4C6" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the client have a frailty score? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349B7F04" w14:textId="054668E8" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, please provide this:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053C58E0" w14:textId="3B0C89F8" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1938096916"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="772A4CCF" w14:textId="1A4C4F1D" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1547408073"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CD18D52" w14:textId="423BD9E1" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w:rsidRPr="00341651" w14:paraId="6E7ACF1E" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608A7738" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the client have mobility issues that affect their ability to seek help? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8B60A3" w14:textId="74E3C1B0" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If yes, please provide details below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450DFCD0" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="145751A4" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E33C567" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55D61345" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4117A596" w14:textId="5A2FD284" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="440728510"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="43383539" w14:textId="65A5635D" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="911274599"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E5E9B5B" w14:textId="59FD2BB2" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w:rsidRPr="00341651" w14:paraId="0298073F" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="1678"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45999E73" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the client take any regular medications? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493DA2DA" w14:textId="74DBD06D" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, please provide details below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E22791F" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE88F6B" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1645A047" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F5082AE" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45ABC619" w14:textId="532FB222" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1056703290"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="69DB9801" w14:textId="3595F58E" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1862934418"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28633FEC" w14:textId="3F05D88D" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51AFC2B2" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00341651" w14:paraId="6731502A" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA3A657" w14:textId="2B00994F" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please list below any relevant medical information/diagnoses: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w14:paraId="67CC006C" w14:textId="77777777" w:rsidTr="00341651">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EE9914" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="474A5A65" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBD5DA5" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="109F1405" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41E97466" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69DD3F23" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7849101B" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00341651" w14:paraId="3A0AA7C2" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12329855" w14:textId="05487F65" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Has the client had any recent new illnesses which have impacted their functional ability? If so, please provide details below:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341651" w14:paraId="372F9C33" w14:textId="77777777" w:rsidTr="00341651">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32976F9F" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C632F22" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C0FDD64" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="678606CF" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34282EA1" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45D27DC4" w14:textId="77777777" w:rsidR="00341651" w:rsidRPr="00341651" w:rsidRDefault="00341651" w:rsidP="00341651">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45A6306B" w14:textId="77777777" w:rsidR="00341651" w:rsidRDefault="00341651"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B662C" w:rsidRPr="00341651" w14:paraId="091F1E44" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFA66C7" w14:textId="11A502D9" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Living Situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D45A3BB" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A702B2" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B662C" w:rsidRPr="00341651" w14:paraId="394B6762" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0916184C" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B662C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client live alone or frequently alone</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B662C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (more than half a day and no means to contact i.e. does not have a mobile phone or does not regularly carry a mobile phone)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D8C1A4" w14:textId="5EB2258D" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1019088020"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B896720" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-683896820"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="41461975" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B662C" w:rsidRPr="00341651" w14:paraId="0C986668" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08516842" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client have two responders who live within 30 minutes of the client and are able to assist in the event of an emergency?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B431E43" w14:textId="390E77E1" w:rsidR="00BF5228" w:rsidRPr="002B662C" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1811591048"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="28EC9522" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1628427028"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1721F3F3" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B662C" w:rsidRPr="00341651" w14:paraId="709F327D" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A460B98" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B662C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is the home environment safe and accessible?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037FDFD6" w14:textId="16C60BC9" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="520441976"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BBAB961" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1429157929"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2566B7A0" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="00341651" w:rsidRDefault="002B662C" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B662C" w:rsidRPr="00341651" w14:paraId="30453096" w14:textId="77777777" w:rsidTr="00B25AD6">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="17466367" w14:textId="47B56824" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B662C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">If the client doesn’t live alone, who do they live with and does this person have a medical condition? </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please provide details below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D69F3C0" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="530BB0B1" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78218B33" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D93BE92" w14:textId="77777777" w:rsidR="002B662C" w:rsidRPr="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C4FE65C" w14:textId="6CBF2F68" w:rsidR="002B662C" w:rsidRPr="002B662C" w:rsidRDefault="002B662C" w:rsidP="002B662C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F4A7774" w14:textId="77777777" w:rsidR="002B662C" w:rsidRDefault="002B662C"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="20D4FBAA" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F72F4B4" w14:textId="2C6D58D3" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cognitive and Mental Health</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18224DCC" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770F4B9F" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="1DE487AB" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C767A0" w14:textId="28D0FD1F" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client have memory problems or cognitive impairment?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1405299050"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DDF27CF" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1608499687"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2507235E" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="4AB0C602" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63357FA3" w14:textId="0683AC33" w:rsidR="00BF5228" w:rsidRPr="002B662C" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is there confusion or disorientation?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1855175421"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="166E8C39" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-460495822"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A0631C9" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="1105E9EB" w14:textId="77777777" w:rsidTr="00BF5228">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA91A55" w14:textId="5B2F3A47" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client experience anxiety or fear about being alone?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1736620642"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="44642664" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="195056053"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="51219960" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36C8DABF" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="0213A23E" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4370C23B" w14:textId="7EF5F87B" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Communication Ability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D824D4" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A09B93A" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="50F00D18" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4643D288" w14:textId="4A14005B" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Can the client use a phone or call for help if needed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1750263210"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="32F0731E" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1767604802"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D7D09DC" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="7852D24B" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24333932" w14:textId="7693E5DC" w:rsidR="00BF5228" w:rsidRPr="002B662C" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Would the client be able to operate a community alarm device?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1025752048"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5C260715" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1320777582"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="39EA9B41" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="167F3B09" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5A849B" w14:textId="0CE7BA93" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are they aware of and willing to pay the weekly charge? (£5 per week as per 01/04/2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="580178895"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="579DDD70" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="372275144"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E44F531" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DE24BD7" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="7BC09F3F" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695D5C99" w14:textId="23A548E6" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Support Network</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB6554A" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F2CD74" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="5425139B" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AA385D" w14:textId="38E7E3D4" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client have regular contact with family, carers or neighbours?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1669369210"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="484100A8" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-310095389"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00C301B4" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="7A0C5641" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C03BE2" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the client have any caring responsibilities? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511E92BA" w14:textId="0E49E4D2" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, please give details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3628394F" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5898F6B2" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6BE955" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6E0A83" w14:textId="5B18CED4" w:rsidR="00BF5228" w:rsidRPr="002B662C" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1164699500"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7196036D" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="625126405"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="230E6383" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BF5228" w:rsidRPr="00341651" w14:paraId="3B987D8B" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4655E842" w14:textId="4ED3AAB2" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5228">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is there a delay in getting help when needed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1771776151"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68BC1480" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="771664562"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="126B5B41" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRPr="00341651" w:rsidRDefault="00BF5228" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5081B0F7" w14:textId="77777777" w:rsidR="00BF5228" w:rsidRDefault="00BF5228" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005F1CC6" w:rsidRPr="00341651" w14:paraId="4DDC9D43" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340E47E8" w14:textId="53D7CE6F" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Risk Factors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E96FF1" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7078302A" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F1CC6" w:rsidRPr="00341651" w14:paraId="4B82CA54" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238A03A9" w14:textId="6BDD7913" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Have there been recent incidents such as falls or medical emergencies?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1834681097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00BB2897" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-299296614"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2710D331" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005F1CC6" w:rsidRPr="00341651" w14:paraId="4F58BD6D" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3797FCBB" w14:textId="51679DB0" w:rsidR="005F1CC6" w:rsidRPr="002B4F66" w:rsidRDefault="005F1CC6" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the client has fallen in the past, are they able to independently get themselves off the ground? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="406590095"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5CC7663A" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1308667184"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68A9A62B" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="005F1CC6" w:rsidRPr="00341651" w14:paraId="74BBE326" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A67D777" w14:textId="4CA84116" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are there concerns from family or professionals about the client’s safety?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1933230572"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1CC1B40B" w14:textId="3018B07A" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-799226321"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E24CC3B" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRPr="00341651" w:rsidRDefault="005F1CC6" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="23885037" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A2C3FE" w14:textId="393F2683" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client smoke?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1931116472"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0045D533" w14:textId="5FA9D89F" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1320339074"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1210A4A0" w14:textId="1D446EEC" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="77314B63" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B58DBB" w14:textId="252BD0A0" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client drink alcohol?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-893426238"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="010B2464" w14:textId="11C958B1" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="956527216"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="237FC18F" w14:textId="3F85320C" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="2287825C" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5623617C" w14:textId="05865F12" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client use any illegal substances?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-407225490"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="265FB52B" w14:textId="0E3F445E" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1747953010"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="40B60917" w14:textId="2B8ED161" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="11BDC5BC" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B466375" w14:textId="082C4766" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Would the client be able to leave the property quickly in the event of an emergency such as a fire?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1107699180"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="466258D2" w14:textId="0F2BAE13" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1858693135"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45F6378C" w14:textId="293A8E53" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D402682" w14:textId="77777777" w:rsidR="005F1CC6" w:rsidRDefault="005F1CC6" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="17D65B23" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F6B665" w14:textId="0CAF0B21" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal Preferences </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C012AA" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E98D2A9" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="50494F62" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15731AF8" w14:textId="5AAB8F50" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client express a desire to feel safer or more confident?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1380594529"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7BDE59FB" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1561216506"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C2EF3BD" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="6EEE9A57" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27774582" w14:textId="76979674" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Is the client open to using technology to support independence?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-463271082"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="25B25D13" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="667837351"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="46A97B5E" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="431AF95B" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3D8AE7" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390B7935" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B4F66" w14:paraId="354A4B06" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="335C06A8" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Telecare Services You Think Might Help</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6E3C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456B0276" w14:textId="2500FD43" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please list any devices or services you think would be helpful (e.g., community alarm, fall detector)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w14:paraId="06E97BB9" w14:textId="77777777" w:rsidTr="00845696">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2CFD11" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF577DA" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A03B7A4" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BA8F96E" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C75A52F" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="784EED10" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EB2CD67" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="822"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="0D51FA06" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6190BEAD" w14:textId="78C588D0" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Consent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EFD442" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AEA08B" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00341651">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="0EC57584" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF15FAB" w14:textId="5AC7F6D6" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Has the client agreed to this referral?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="1857923788"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72EFF264" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1193377285"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A32ED45" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="1617EE24" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483A0FC3" w14:textId="40E56098" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the client have capacity to consent to the referral? If not, are appropriate legal frameworks in place for another to consent on their behalf?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-492644300"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="767B7844" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1662391097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79C1AD07" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w:rsidRPr="00341651" w14:paraId="3051422A" w14:textId="77777777" w:rsidTr="00845696">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1793A6" w14:textId="740917CA" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Has the client been informed about how their data will be used?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-190371487"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="36882677" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="-1367906680"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="822" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="203870EF" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00341651">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60C1326E" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B4F66" w14:paraId="50AB0C3F" w14:textId="77777777" w:rsidTr="00EF4AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149DD70B" w14:textId="319CB902" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional Information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67234F6E" w14:textId="5327C675" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B4F66">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Include any other details you feel are important:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4F66" w14:paraId="6646A593" w14:textId="77777777" w:rsidTr="00845696">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D01AC32" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5437D5CD" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D11F8EE" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D8A8F9" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3587AC09" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30DFAC90" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FEBDB3E" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="00341651" w:rsidRDefault="002B4F66" w:rsidP="00845696">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21A6E6E0" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310D8054" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DF4FC1" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
+    </w:p>
+    <w:p w14:paraId="490351FD" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B4F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send by email to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00243292">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002B4F66">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>otduty@shetland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF33B3D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="1F6D3D90" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Alternatively, please send to:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Community Occupational Therapy Team, The Independent Living Centre, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Gremista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, Lerwick, Shetland, ZE1 0XY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7734990E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00675D23" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="3CDF914F" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRPr="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="002B4F66">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Data Protection Statement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="002B4F66">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – The information provided by you will be processed in accordance with the Data Protection Act 2018 to allow us to effectively provide you with support from Occupational Therapy to promote your independence and wellbeing. The Data Protection Act 2018 gives you the right to know how we will use your data.  Further information about how we use your personal data is available from the Council’s website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00243292">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002B4F66">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.shetland.gov.uk/information-rights/DataProtection.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37E09EB4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+    <w:p w14:paraId="328AE1D4" w14:textId="77777777" w:rsidR="002B4F66" w:rsidRDefault="002B4F66" w:rsidP="00BF5228">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F353988" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
-[...18 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="002B4F66" w:rsidSect="00800921">
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F5A572" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2158F448" w14:textId="77777777" w:rsidR="00C33843" w:rsidRDefault="00C33843" w:rsidP="00800921">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F790B48" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5ADD1FFB" w14:textId="77777777" w:rsidR="00C33843" w:rsidRDefault="00C33843" w:rsidP="00800921">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CFE6FD0" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0FB2E6D1" w14:textId="77777777" w:rsidR="00C33843" w:rsidRDefault="00C33843" w:rsidP="00800921">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C73FCE9" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07A33F7C" w14:textId="77777777" w:rsidR="00C33843" w:rsidRDefault="00C33843" w:rsidP="00800921">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="8926" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1742"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1559"/>
+      <w:gridCol w:w="1980"/>
+      <w:gridCol w:w="1701"/>
+      <w:gridCol w:w="1701"/>
+      <w:gridCol w:w="1701"/>
       <w:gridCol w:w="1843"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008A3842" w14:paraId="7F3FCCB6" w14:textId="77777777" w:rsidTr="008A3842">
+    <w:tr w:rsidR="00800921" w:rsidRPr="00800921" w14:paraId="07D00D78" w14:textId="77777777" w:rsidTr="00845696">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1742" w:type="dxa"/>
+          <w:tcW w:w="1980" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5A5C02B7" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
+        <w:p w14:paraId="559120D6" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00800921">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
             <w:t xml:space="preserve">Admin use only: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1743" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="16E10292" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
+        <w:p w14:paraId="3BA586F0" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00800921">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
             <w:t xml:space="preserve">Swift Number: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1755" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="512C5795" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
+        <w:p w14:paraId="58366CD1" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1559" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2D28BFFA" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
+        <w:p w14:paraId="3AF980A4" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00800921">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
             <w:t xml:space="preserve">ELMs Number: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0F59B34A" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
+        <w:p w14:paraId="10C8F0F1" w14:textId="77777777" w:rsidR="00800921" w:rsidRPr="00800921" w:rsidRDefault="00800921" w:rsidP="00800921">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4D9D501D" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842">
+  <w:p w14:paraId="76ECA99D" w14:textId="77777777" w:rsidR="00800921" w:rsidRDefault="00800921">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="54FDB2C2" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="376F55D4" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:19pt;height:24.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18.75pt;height:24pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02DB2D9E"/>
-[...445 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19EB157B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88E2EEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6875,1445 +6511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...1393 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B4777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8F6E686"/>
     <w:lvl w:ilvl="0" w:tplc="47086674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE6C85DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8410,200 +6652,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69D0CEE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C1C7791"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D82AB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8708,611 +6801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...559 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F8C6F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3A64B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9417,374 +6950,153 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1283878945">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="1" w16cid:durableId="1578517285">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="656765724">
-[...38 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="11808207">
+  <w:num w:numId="2" w16cid:durableId="810949166">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1578517285">
-[...11 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="810949166">
+  <w:num w:numId="3" w16cid:durableId="113712861">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="255022184">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="4" w16cid:durableId="378823448">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00005719"/>
-[...183 lines deleted...]
-    <w:rsid w:val="1C95AD77"/>
+    <w:rsidRoot w:val="00800921"/>
+    <w:rsid w:val="00054302"/>
+    <w:rsid w:val="002A517D"/>
+    <w:rsid w:val="002B4F66"/>
+    <w:rsid w:val="002B662C"/>
+    <w:rsid w:val="002D46B7"/>
+    <w:rsid w:val="00341651"/>
+    <w:rsid w:val="005F1CC6"/>
+    <w:rsid w:val="006E2044"/>
+    <w:rsid w:val="007B3AF9"/>
+    <w:rsid w:val="00800921"/>
+    <w:rsid w:val="00BF5228"/>
+    <w:rsid w:val="00C33843"/>
+    <w:rsid w:val="00D820C7"/>
+    <w:rsid w:val="00DD7B74"/>
+    <w:rsid w:val="00EF4AE1"/>
+    <w:rsid w:val="00F43DC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="28F422FB"/>
+  <w14:docId w14:val="30A7C5E8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2BCE6BC1-7F1A-483F-A804-0CA82A585845}"/>
+  <w15:docId w15:val="{48CF9DDB-BAFE-44A7-805F-3CEC2740DA00}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10125,384 +7437,814 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002B4F66"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00005719"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...55 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F44A4B"/>
+    <w:rsid w:val="00800921"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F44A4B"/>
+    <w:rsid w:val="00800921"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F44A4B"/>
+    <w:rsid w:val="00800921"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F44A4B"/>
-[...24 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00800921"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shetland.gov.uk/information-rights/DataProtection.asp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otduty@shetland.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otduty@shetland.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shetland.gov.uk/information-rights/DataProtection.asp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10609,318 +8351,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...230 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>969</Characters>
+  <Pages>4</Pages>
+  <Words>680</Words>
+  <Characters>3882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shetland Islands Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1108</CharactersWithSpaces>
+  <CharactersWithSpaces>4553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anderson Karen@Montfield Support Services</dc:creator>
+  <dc:creator>Jade Wiseman@Occupational Therapy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>