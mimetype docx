--- v0 (2026-02-27)
+++ v1 (2026-04-08)
@@ -10,77 +10,77 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C18952D" w14:textId="77777777" w:rsidR="00BA6C45" w:rsidRDefault="001E01AC" w:rsidP="002E6364">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3D0F9E42" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E01AC">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AA4E924" wp14:editId="4390C1FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54FDB2C2" wp14:editId="23BFB2A4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>227965</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-155731</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5010150" cy="793140"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1070256624" name="Picture 1070256624"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -88,2038 +88,5999 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5010150" cy="793140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A00EBB2" w14:textId="77777777" w:rsidR="00E1111F" w:rsidRPr="00243292" w:rsidRDefault="00E1111F" w:rsidP="00F01BD1">
-      <w:pPr>
+    <w:p w14:paraId="1B3715F5" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00F731A7" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010FE857" w14:textId="77777777" w:rsidR="00243292" w:rsidRPr="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="2B521286" w14:textId="3920E74B" w:rsidR="00CA5C2A" w:rsidRPr="00F731A7" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                   Professionals Telecare Referral Form 2026</w:t>
+        <w:t>Professionals</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00F731A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> Telecare Referral Form</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2394"/>
-        <w:gridCol w:w="6462"/>
+        <w:gridCol w:w="2493"/>
+        <w:gridCol w:w="6343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00243292" w14:paraId="14450486" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="6159412B" w14:textId="77777777" w:rsidTr="001A0C7D">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="8836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4644BC9E" w14:textId="77777777" w:rsidR="00243292" w:rsidRPr="002F3AA3" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="069D7334" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002F3AA3">
+              <w:t>Client Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="56E57B15" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="905"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38260010" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
               </w:rPr>
-              <w:t>Client details</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2683">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5604E153" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="24DD3FCE" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="678077DE" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="3B3325C7" w14:textId="77777777" w:rsidTr="001A0C7D">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CB3437" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="3CAFA5C7" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Full name:</w:t>
+              <w:t>Date of Birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9EE9EA" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="39779245" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="688851F3" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="4F5A48F3" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="2309"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468372E3" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="343D0C6D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AEDAD6" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="25126FDD" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="0AE73B65" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="795C9D57" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC7C9E3" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="55AD800C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Phone number:</w:t>
+              <w:t>Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5498F476" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="7C162A2B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="033AEAE2" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="4D3DE3BA" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="943"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE5413" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="710D1E32" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008F2683">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NHS Number</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>NHS number/CHI:</w:t>
+              <w:t>/CHI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2683">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if known</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2683">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634C5A8E" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="1F4C4D4A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="42A5AB30" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="39048CE0" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="8836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="065185CB" w14:textId="77777777" w:rsidR="00243292" w:rsidRPr="002F3AA3" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="5A563A39" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002F3AA3">
+              <w:t>Person Completing This Form</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Referrer details</w:t>
+              <w:t xml:space="preserve"> (if different from above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="0C1A48D6" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="947"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00867E3D" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="7E9D43FD" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DBC54E" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="72464036" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="1500F37B" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="3C0AC40A" w14:textId="77777777" w:rsidTr="001A0C7D">
         <w:trPr>
-          <w:trHeight w:val="976"/>
+          <w:trHeight w:val="1253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E98D726" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="6768FEE6" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Role/profession</w:t>
+              <w:t>Relationship to Client:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088297A9" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="4207B07F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="15827C9C" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="5A0A5FC4" w14:textId="77777777" w:rsidTr="001A0C7D">
         <w:trPr>
-          <w:trHeight w:val="835"/>
+          <w:trHeight w:val="1068"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60897B4A" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="040F8D8D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7E3F79" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="63B60C7F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="23459A28" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="354B0CEE" w14:textId="77777777" w:rsidTr="001A0C7D">
         <w:trPr>
-          <w:trHeight w:val="1167"/>
+          <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="669A42A0" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="5B08D72A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Email address:</w:t>
+              <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46FAEC3C" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="7D3354D9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00675D23" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243292" w14:paraId="5428B76C" w14:textId="77777777" w:rsidTr="00243292">
+      <w:tr w:rsidR="00CA5C2A" w14:paraId="77E52535" w14:textId="77777777" w:rsidTr="001A0C7D">
+        <w:trPr>
+          <w:trHeight w:val="1084"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4037BAA3" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="1B3BE94B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="008F2683" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Date of referral:</w:t>
+              <w:t>Date Completed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6462" w:type="dxa"/>
+            <w:tcW w:w="6342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34FFCB58" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00D35F4B">
+          <w:p w14:paraId="6471AC20" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00675D23" w:rsidRDefault="00CA5C2A" w:rsidP="001A0C7D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E41E226" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="2CD15D70" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436F0FC1" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="76FA5CD6" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876EF5">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C350237" wp14:editId="68A2BA24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1677035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6153150" cy="3200400"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1751953764" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6153150" cy="3200400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C3A6395" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Risk/Clinical Information</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="070B1563" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Health and Mobility</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F40362B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-2001961590"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1891074413"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Does the client have any medical conditions that could lead to falls?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D6ADE7B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="003C5541" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1635778293"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00675D23">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1371651092"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="00675D23">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Is the client prone to falls or has a history of falling?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37E60886" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00675D23">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>(Consider requesting a Multi-factorial Falls Assessment if none completed in last 12 months</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0EE1CFA1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="009E3753" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="07E709E4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1336303926"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-23103590"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client have a frailty score? If so, please provide this: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45731E5C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1587376427"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-656614424"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>No — Does the client have mobility issues that affect their ability to seek help?</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> If yes, please provide details below:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C60818A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-914465142"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="967639687"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client take any regular medications? If so, please provide details below:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D568E55" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0C350237" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:132.05pt;width:484.5pt;height:252pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3yCE3EAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk6414hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry8lp2nQbS/D9CCIInVEHh4ub4ZOs710XqEp+XSScyaNwFqZbcm/f9u8&#10;ueLMBzA1aDSy5Afp+c3q9atlbws5wxZ1LR0jEOOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg022z2kFP&#10;6J3OZnl+mfXoautQSO/p9m508lXCbxopwpem8TIwXXLKLaTdpb2Ke7ZaQrF1YFsljmnAP2TRgTL0&#10;6QnqDgKwnVO/QXVKOPTYhInALsOmUUKmGqiaaf6imocWrEy1EDnenmjy/w9WfN4/2K+OheEdDtTA&#10;VIS39yh+eGZw3YLZylvnsG8l1PTxNFKW9dYXx6eRal/4CFL1n7CmJsMuYAIaGtdFVqhORujUgMOJ&#10;dDkEJujycrq4mC7IJch3QT2d56ktGRRPz63z4YPEjsVDyR11NcHD/t6HmA4UTyHxN49a1RuldTLc&#10;tlprx/ZACtiklSp4EaYN60t+vZgtRgb+CpGn9SeITgWSslZdya9OQVBE3t6bOgktgNLjmVLW5khk&#10;5G5kMQzVQIGR0ArrA1HqcJQsjRgdWnS/OOtJriX3P3fgJGf6o6G2XE/n86jvZMwXb2dkuHNPde4B&#10;Iwiq5IGz8bgOaSYiYQZvqX2NSsQ+Z3LMlWSY+D6OTNT5uZ2ingd79QgAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEJZtt7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdVIqNwnZ&#10;VAgJBLdSEFzdeJtE+CfYbhreHnOC4+ysZr6pN7PRbCIfBmcR8kUGjGzr1GA7hLfXh+sCWIjSKqmd&#10;JYRvCrBpzs9qWSl3si807WLHUogNlUToYxwrzkPbk5Fh4UayyTs4b2RM0ndceXlK4UbzZZYJbuRg&#10;U0MvR7rvqf3cHQ1CsXqaPsLzzfa9FQddxqv19PjlES8v5rtbYJHm+PcMv/gJHZrEtHdHqwLTCGlI&#10;RFiKVQ4s2aUo02WPsBZFDryp+f8BzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd8gh&#10;NxACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Qlm23t8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C3A6395" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Risk/Clinical Information</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="070B1563" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Health and Mobility</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F40362B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-2001961590"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1891074413"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Does the client have any medical conditions that could lead to falls?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D6ADE7B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="003C5541" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1635778293"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00675D23">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1371651092"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="00675D23">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Is the client prone to falls or has a history of falling?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37E60886" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00675D23">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>(Consider requesting a Multi-factorial Falls Assessment if none completed in last 12 months</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0EE1CFA1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="009E3753" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="07E709E4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1336303926"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-23103590"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client have a frailty score? If so, please provide this: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45731E5C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1587376427"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-656614424"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>No — Does the client have mobility issues that affect their ability to seek help?</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> If yes, please provide details below:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C60818A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-914465142"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="967639687"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client take any regular medications? If so, please provide details below:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D568E55" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00876EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45CBDFD4" wp14:editId="39569F4F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6134100" cy="1503045"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="20955"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6134100" cy="1503045"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="51D3DCE5" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Why Are You Requesting Telecare Support?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47CE1648" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>Please describe any concerns or reasons for seeking telecare support</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4839A0DF" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="45CBDFD4" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.55pt;width:483pt;height:118.35pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPZbjkEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk21v2yAQx99P2ndAvF9sp0nXWnGqLl2m&#10;Sd2D1O0DYMAxGuYYkNjZp++B3TR7ejONF4jj4M/d747VzdBpcpDOKzAVLWY5JdJwEMrsKvr1y/bV&#10;FSU+MCOYBiMrepSe3qxfvlj1tpRzaEEL6QiKGF/2tqJtCLbMMs9b2TE/AysNOhtwHQtoul0mHOtR&#10;vdPZPM8vsx6csA649B5370YnXSf9ppE8fGoaLwPRFcXYQppdmus4Z+sVK3eO2VbxKQz2D1F0TBl8&#10;9CR1xwIje6d+k+oUd+ChCTMOXQZNo7hMOWA2Rf5LNg8tszLlgnC8PWHy/0+Wfzw82M+OhOENDFjA&#10;lIS398C/eWJg0zKzk7fOQd9KJvDhIiLLeuvL6WpE7UsfRer+AwgsMtsHSEJD47pIBfMkqI4FOJ6g&#10;yyEQjpuXxcWiyNHF0Vcs84t8sUxvsPLpunU+vJPQkbioqMOqJnl2uPchhsPKpyPxNQ9aia3SOhlu&#10;V2+0IweGHbBNY1L/6Zg2pK/o9XK+HAn8VSJP408SnQrYylp1Fb06HWJl5PbWiNRogSk9rjFkbSaQ&#10;kd1IMQz1QJSYKEeuNYgjknUwdi7+NFy04H5Q0mPXVtR/3zMnKdHvDVbnulgsYpsnY7F8PUfDnXvq&#10;cw8zHKUqGigZl5uQvkbkZuAWq9ioxPc5kilk7MaEffo5sd3P7XTq+X+vHwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAD2MSIzcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddqi&#10;NA1xKoQEglspCK5uvE0i7HWw3TT8PcsJjrOzmnlTbSZnxYgh9p4UzGcZCKTGm55aBW+vD9cFiJg0&#10;GW09oYJvjLCpz88qXRp/ohccd6kVHEKx1Aq6lIZSyth06HSc+QGJvYMPTieWoZUm6BOHOysXWZZL&#10;p3vihk4PeN9h87k7OgXFzdP4EZ+X2/cmP9h1ulqNj19BqcuL6e4WRMIp/T3DLz6jQ81Me38kE4VV&#10;wEMSX+cg2FznOeu9gsVyVYCsK/kfv/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz2W4&#10;5BMCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;PYxIjNwAAAAGAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="51D3DCE5" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Why Are You Requesting Telecare Support?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47CE1648" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>Please describe any concerns or reasons for seeking telecare support</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4839A0DF" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC8850F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B2A64A1" wp14:editId="3463408B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>233680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6121400" cy="1530350"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="103283238" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6121400" cy="1530350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79CECCBA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004E6E48" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004E6E48">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please list below any relevant medical information/diagnoses: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D90EA8B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4B2A64A1" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:2pt;margin-top:18.4pt;width:482pt;height:120.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5hWCpFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjSpGuNOEWXLsOA&#10;7gJ0+wBZlmNhkqhJSuzs60vJaRp028swPQikSB2Sh+TyZtSK7IXzEkxNi1lOiTAcWmm2Nf3+bfPm&#10;ihIfmGmZAiNqehCe3qxev1oOthIl9KBa4QiCGF8NtqZ9CLbKMs97oZmfgRUGjR04zQKqbpu1jg2I&#10;rlVW5vllNoBrrQMuvMfXu8lIVwm/6wQPX7rOi0BUTTG3kG6X7ibe2WrJqq1jtpf8mAb7hyw0kwaD&#10;nqDuWGBk5+RvUFpyBx66MOOgM+g6yUWqAasp8hfVPPTMilQLkuPtiSb//2D55/2D/epIGN/BiA1M&#10;RXh7D/yHJwbWPTNbcescDL1gLQYuImXZYH11/Bqp9pWPIM3wCVpsMtsFSEBj53RkBeskiI4NOJxI&#10;F2MgHB8vi7KY52jiaCsWF/nFIrUlY9XTd+t8+CBAkyjU1GFXEzzb3/sQ02HVk0uM5kHJdiOVSorb&#10;NmvlyJ7hBGzSSRW8cFOGDDW9XpSLiYG/QuTp/AlCy4CjrKSu6dXJiVWRt/emTYMWmFSTjCkrcyQy&#10;cjexGMZmJLKtaRkDRF4baA/IrINpcnHTUOjB/aJkwKmtqf+5Y05Qoj4a7M51MZ/HMU/KfPG2RMWd&#10;W5pzCzMcoWoaKJnEdUirEXkzcItd7GTi9zmTY8o4jYn24+bEcT/Xk9fzfq8eAQAA//8DAFBLAwQU&#10;AAYACAAAACEAHZ5zF94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoil&#10;bFPblaYTQgLBbYxpXLPGaysapyRZV94ec4Kj/Vu/v69cT7YXI/rQOVJwN0tAINXOdNQo2L0/3eYg&#10;QtRkdO8IFXxjgHV1eVHqwrgzveG4jY3gEgqFVtDGOBRShrpFq8PMDUicHZ23OvLoG2m8PnO57eU8&#10;SVJpdUf8odUDPrZYf25PVkG+fBk/wutis6/TY7+KN9n4/OWVur6aHu5BRJzi3zH84jM6VMx0cCcy&#10;QfQKlmwSFSxSFuB4lea8OCiYZ1kOsirlf4HqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ALmFYKkVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAB2ecxfeAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79CECCBA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004E6E48" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004E6E48">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Please list below any relevant medical information/diagnoses: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D90EA8B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A59274" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF02550" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EAFD5FB" wp14:editId="1AB0F4F3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>283845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6070600" cy="1441450"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="124580371" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6070600" cy="1441450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A05265B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004E6E48" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004E6E48">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Has the client had any recent new illnesses which have impacted their functional ability? If so, please provide details below:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="229D31B9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5EAFD5FB" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:426.8pt;margin-top:22.35pt;width:478pt;height:113.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdiSwRFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC92siRtrThVly7T&#10;pO6H1O0POGMco2GOAYnd/fU9cJpG3fYyjQfEcfDl7nPH6nroNDtI5xWakk8nOWfSCKyV2ZX8+7ft&#10;m0vOfABTg0YjS/4gPb9ev3616m0hZ9iirqVjJGJ80duStyHYIsu8aGUHfoJWGnI26DoIZLpdVjvo&#10;Sb3T2SzPl1mPrrYOhfSedm9HJ18n/aaRInxpGi8D0yWn2EKaXZqrOGfrFRQ7B7ZV4hgG/EMUHShD&#10;j56kbiEA2zv1m1SnhEOPTZgI7DJsGiVkyoGymeYvsrlvwcqUC8Hx9oTJ/z9Z8flwb786FoZ3OFAB&#10;UxLe3qH44ZnBTQtmJ2+cw76VUNPD04gs660vjlcjal/4KFL1n7CmIsM+YBIaGtdFKpQnI3UqwMMJ&#10;uhwCE7S5zC/yZU4uQb7pfD6dL1JZMiierlvnwweJHYuLkjuqapKHw50PMRwono7E1zxqVW+V1slw&#10;u2qjHTsAdcA2jZTBi2PasL7kV4vZYiTwV4k8jT9JdCpQK2vVlfzydAiKyO29qVOjBVB6XFPI2hxB&#10;RnYjxTBUA1N1yd/GByLXCusHIutw7Fz6abRo0f3irKeuLbn/uQcnOdMfDVXnigDGNk/GfHExI8Od&#10;e6pzDxhBUiUPnI3LTUhfI3IzeENVbFTi+xzJMWTqxoT9+HNiu5/b6dTz/14/AgAA//8DAFBLAwQU&#10;AAYACAAAACEAYVrZmN4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;WkLShjgVQgLBDdoKrm68TSLidbDdNPw9ywmOOzOaeVuuJ9uLEX3oHCmYzxIQSLUzHTUKdtvH6yWI&#10;EDUZ3TtCBd8YYF2dn5W6MO5EbzhuYiO4hEKhFbQxDoWUoW7R6jBzAxJ7B+etjnz6RhqvT1xue7lI&#10;kkxa3REvtHrAhxbrz83RKlimz+NHeLl5fa+zQ7+KV/n49OWVuryY7u9ARJziXxh+8RkdKmbauyOZ&#10;IHoF/EhUkKY5CHZXtxkLewWLfJ6DrEr5n7/6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2JLBEVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGFa2ZjeAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A05265B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004E6E48" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004E6E48">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Has the client had any recent new illnesses which have impacted their functional ability? If so, please provide details below:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="229D31B9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D4383E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7E759E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11B1BDEF" wp14:editId="6AD04161">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>209550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3359785</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5937250" cy="1816100"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="864330407" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5937250" cy="1816100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4D983273" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Cognitive and Mental Health</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62D4477B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1919079848"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1324652498"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Does the client have memory problems or cognitive impairment?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04C7347F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="10026689"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1470036332"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Is there confusion or disorientation?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69359472" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="17"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1658216300"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1504966133"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Does the client experience anxiety or fear about being alone?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="478CCEFA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="11B1BDEF" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:16.5pt;margin-top:264.55pt;width:467.5pt;height:143pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCt7ZqlFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L7azpE2MKEWXLsOA&#10;7gfo9gCyLMfCZFGTlNjZ05eS0zTotsswHQRSpD6SH8nVzdBpcpDOKzCMFpOcEmkE1MrsGP3+bftm&#10;QYkP3NRcg5GMHqWnN+vXr1a9LeUUWtC1dARBjC97y2gbgi2zzItWdtxPwEqDxgZcxwOqbpfVjveI&#10;3ulsmudXWQ+utg6E9B5f70YjXSf8ppEifGkaLwPRjGJuId0u3VW8s/WKlzvHbavEKQ3+D1l0XBkM&#10;eoa644GTvVO/QXVKOPDQhImALoOmUUKmGrCaIn9RzUPLrUy1IDnenmny/w9WfD482K+OhOEdDNjA&#10;VIS39yB+eGJg03Kzk7fOQd9KXmPgIlKW9daXp6+Ral/6CFL1n6DGJvN9gAQ0NK6LrGCdBNGxAccz&#10;6XIIRODjfPn2ejpHk0BbsSiuijy1JePl03frfPggoSNRYNRhVxM8P9z7ENPh5ZNLjOZBq3qrtE6K&#10;21Ub7ciB4wRs00kVvHDThvSMLufT+cjAXyHydP4E0amAo6xVx+ji7MTLyNt7U6dBC1zpUcaUtTkR&#10;GbkbWQxDNRBVMzqLASKvFdRHZNbBOLm4aSi04H5R0uPUMup/7rmTlOiPBruzLGazOOZJmc2vp6i4&#10;S0t1aeFGIBSjgZJR3IS0GpE3A7fYxUYlfp8zOaWM05hoP21OHPdLPXk97/f6EQAA//8DAFBLAwQU&#10;AAYACAAAACEAgQs85OAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1&#10;0tCQhDgVQgLBDtoKtm48TSL8CLabhr9nWMFyZq7OnFuvZ6PZhD4MzgpIFwkwtK1Tg+0E7LaP1wWw&#10;EKVVUjuLAr4xwLo5P6tlpdzJvuG0iR0jiA2VFNDHOFach7ZHI8PCjWjpdnDeyEij77jy8kRwo/ky&#10;SXJu5GDpQy9HfOix/dwcjYDi5nn6CC/Z63ubH3QZr26npy8vxOXFfH8HLOIc/8Lwq0/q0JDT3h2t&#10;CkwLyDKqEgWslmUKjAJlXtBmT/R0lQJvav6/QvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAre2apRUCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAgQs85OAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4D983273" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Cognitive and Mental Health</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62D4477B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1919079848"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1324652498"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Does the client have memory problems or cognitive impairment?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04C7347F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="10026689"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1470036332"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Is there confusion or disorientation?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69359472" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="17"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1658216300"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1504966133"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Does the client experience anxiety or fear about being alone?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="478CCEFA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="526911FC" wp14:editId="23E3D22E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>139700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5962650" cy="2863850"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2063553923" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5962650" cy="2863850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4EA0E564" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Living Situation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D8D0A78" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1882165844"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="000A278E">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1227378940"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="000A278E">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">No — </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>Does the client live alone or frequently alone (more than half a day and no means to contact i.e. does not have a mobile phone or does not regularly carry a mobile phone)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76D74899" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1668783831"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1475204837"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">No — </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">Does the client have two responders who live within 30 minutes of the client and are able to assist in the event of an emergency? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C091FD3" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="951823722"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="301209931"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>No — Is the home environment safe and accessible?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4516C070" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">If the client doesn’t live alone, who do they live with and does this person have a medical condition? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14E159EA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00876EF5" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="526911FC" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:11pt;margin-top:.05pt;width:469.5pt;height:225.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdQkdyEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u2yAMvp+0d0Dcr2mztmujpkdnPes0&#10;6exHOtsDEEIaNMAMaJPu6WdITk/3dzONC2Rj89n+bG9ueq3ISTgvwZR0NplSIgyHWppDSb983r9Y&#10;UeIDMzVTYERJz8LTm+3zZ5vOFiKHFlQtHEEQ44vOlrQNwRZZ5nkrNPMTsMKgsQGnWUDVHbLasQ7R&#10;tcry6XSZdeBq64AL7/H1bjDSbcJvGsHDx6bxIhBVUswtpNulu4p3tt2w4uCYbSUf02D/kIVm0mDQ&#10;C9QdC4wcnfwNSkvuwEMTJhx0Bk0juUg1YDWz6S/VPLTMilQLkuPthSb//2D5h9OD/eRI6F9Djw1M&#10;RXh7D/yrJwZ2LTMHcescdK1gNQaeRcqyzvpi/Bqp9oWPIFX3HmpsMjsGSEB943RkBeskiI4NOF9I&#10;F30gHB8X62W+XKCJoy1fLV+uUIkxWPH43Tof3grQJAolddjVBM9O9z4Mro8uMZoHJeu9VCop7lDt&#10;lCMnhhOwT2dE/8lNGdKVdL3IFwMDf4WYpvMnCC0DjrKSuqSrixMrIm9vTJ0GLTCpBhmrU2YkMnI3&#10;sBj6qieyRlJigMhrBfUZmXUwTC5uGgotuO+UdDi1JfXfjswJStQ7g91Zz+bzOOZJmS9e5ai4a0t1&#10;bWGGI1RJAyWDuAtpNSJvBm6xi41M/D5lMqaM05g6NG5OHPdrPXk97ff2BwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHCWC3PdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdRJK&#10;aEOcCiGB4AZtBVc33iYR8TrYbhr+nu0JjrOzmnlTribbixF96BwpSGcJCKTamY4aBdvN0/UCRIia&#10;jO4doYIfDLCqzs9KXRh3pHcc17ERHEKh0AraGIdCylC3aHWYuQGJvb3zVkeWvpHG6yOH215mSZJL&#10;qzvihlYP+Nhi/bU+WAWL+cv4GV5v3j7qfN8v49Xd+Pztlbq8mB7uQUSc4t8znPAZHSpm2rkDmSB6&#10;BVnGU+LpLthd5inLnYL5bZqCrEr5n7/6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ1C&#10;R3ITAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHCWC3PdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4EA0E564" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Living Situation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D8D0A78" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1882165844"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="000A278E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1227378940"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="000A278E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">No — </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>Does the client live alone or frequently alone (more than half a day and no means to contact i.e. does not have a mobile phone or does not regularly carry a mobile phone)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="76D74899" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1668783831"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1475204837"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">No — </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">Does the client have two responders who live within 30 minutes of the client and are able to assist in the event of an emergency? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C091FD3" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="951823722"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="301209931"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>No — Is the home environment safe and accessible?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4516C070" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">If the client doesn’t live alone, who do they live with and does this person have a medical condition? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14E159EA" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00876EF5" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0773191A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7602FC2F" wp14:editId="6B91903B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>215900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3968750</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5873750" cy="1778000"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2094033236" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5873750" cy="1778000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4F24A76D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Support Network</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C37E587" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="19"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="2034221844"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="976412257"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Does the client have regular contact with family, carers or neighbours?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="176D3939" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="19"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1620602733"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-968276208"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>—</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client have any caring responsibilities? If so, please give details: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5438F6A1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="285A5DCD" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="19"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1835756647"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1258746266"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Is there a delay in getting help when needed?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2DCD36C0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7602FC2F" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:17pt;margin-top:312.5pt;width:462.5pt;height:140pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVUVDqGQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdO3YEy0Hq1EWB&#10;9AGk/YA1RVlEKS5L0pbSr8+Scmw3RS9FdSC4WnI4M7u7vOlbzQ7SeYWm5ONRzpk0AitldiX//m3z&#10;ZsGZD2Aq0GhkyR+l5zer16+WnS3kBBvUlXSMQIwvOlvyJgRbZJkXjWzBj9BKQ8kaXQuBQrfLKgcd&#10;obc6m+T5Vdahq6xDIb2nv3dDkq8Sfl1LEb7UtZeB6ZITt5BWl9ZtXLPVEoqdA9socaQB/8CiBWXo&#10;0RPUHQRge6f+gGqVcOixDiOBbYZ1rYRMGkjNOH+h5qEBK5MWMsfbk03+/8GKz4cH+9Wx0L/DngqY&#10;RHh7j+KHZwbXDZidvHUOu0ZCRQ+Po2VZZ31xvBqt9oWPINvuE1ZUZNgHTEB97droCulkhE4FeDyZ&#10;LvvABP2cLeZv5zNKCcqN5/NFnqeyZFA8X7fOhw8SWxY3JXdU1QQPh3sfIh0ono/E1zxqVW2U1ilw&#10;u+1aO3YA6oBN+pKCF8e0YV3Jr2eT2eDAXyGI3Zngby+1KlAra9WWPGoYVEARfXtvqtRoAZQe9kRZ&#10;m6OR0bvBxdBve6aqkl9FjtHXLVaP5KzDoXNp0mjToPvFWUddW3L/cw9OcqY/GqrO9Xg6jW2eguls&#10;PqHAXWa2lxkwgqBKHjgbtuuQRiP6ZvCWqlir5O+ZyZEydWOy/Tg5sd0v43TqPN+rJwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAIsGCR/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwQdehPaEKcCiGB4AYFwdWNt0mEvQ62m4a3ZznBbXZ3NPtNtZmcFSOG2HtScDXLQCA13vTUKnh7&#10;vb9cg4hJk9HWEyr4xgib+vSk0qXxR3rBcZtawSEUS62gS2kopYxNh07HmR+Q+Lb3wenEY2ilCfrI&#10;4c7KeZbl0ume+EOnB7zrsPncHpyC9fJx/IhPi+f3Jt/bIl1cjw9fQanzs+n2BkTCKf2Z4Ref0aFm&#10;pp0/kInCKlgsuUpSkM9XLNhQrAoWOxYZb2Rdyf8V6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAFVFQ6hkCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAiwYJH98AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4F24A76D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Support Network</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C37E587" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="19"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="2034221844"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="976412257"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Does the client have regular contact with family, carers or neighbours?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="176D3939" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="19"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1620602733"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-968276208"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>—</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client have any caring responsibilities? If so, please give details: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5438F6A1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="285A5DCD" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="19"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1835756647"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1258746266"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Is there a delay in getting help when needed?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2DCD36C0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A571CB2" wp14:editId="0AF4BCD9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>209550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2036445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5918200" cy="1682750"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1908092768" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5918200" cy="1682750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3A40A978" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Communication Ability</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DB233C3" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-974993414"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="675078640"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Can the client use a phone or call for help if needed?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1878B182" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="539474472"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-34436441"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Would the client be able to operate a community alarm device?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="693E90C1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="009A3504" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:id w:val="-1997879230"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="009A3504">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="009A3504">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:id w:val="-182514890"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r w:rsidRPr="009A3504">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="009A3504">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> No — Are they aware of and willing to pay the weekly charge? (£5 per week as per 01/04/2026)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B220F5">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t>Please be aware there is no charge for in-house options such as Care Assist, Buddi or Canary System</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="204435B9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4A571CB2" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:16.5pt;margin-top:160.35pt;width:466pt;height:132.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANkynpFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P2jAMf5+07xDlfZQiOKCinG7cmCbd&#10;/ki3fYA0TWm0NM6cQMs+/ZzAcei2vUzLQ2THzs/2z/bqdugMOyj0GmzJ89GYM2Ul1NruSv7t6/bN&#10;gjMfhK2FAatKflSe365fv1r1rlATaMHUChmBWF/0ruRtCK7IMi9b1Qk/AqcsGRvATgRScZfVKHpC&#10;70w2GY9vsh6wdghSeU+v9ycjXyf8plEyfG4arwIzJafcQrox3VW8s/VKFDsUrtXynIb4hyw6oS0F&#10;vUDdiyDYHvVvUJ2WCB6aMJLQZdA0WqpUA1WTj19U89gKp1ItRI53F5r8/4OVnw6P7guyMLyFgRqY&#10;ivDuAeR3zyxsWmF36g4R+laJmgLnkbKsd744f41U+8JHkKr/CDU1WewDJKChwS6yQnUyQqcGHC+k&#10;qyEwSY+zZb6gTnImyZbfLCbzWWpLJoqn7w59eK+gY1EoOVJXE7w4PPgQ0xHFk0uM5sHoequNSQru&#10;qo1BdhA0Adt0UgUv3IxlfcmXs8nsxMBfIcbp/Ami04FG2eiu5IuLkygib+9snQYtCG1OMqVs7JnI&#10;yN2JxTBUA9N1yecxQOS1gvpIzCKcJpc2jYQW8CdnPU1tyf2PvUDFmflgqTvLfDqNY56U6Ww+IQWv&#10;LdW1RVhJUCUPnJ3ETUirEXmzcEddbHTi9zmTc8o0jYn28+bEcb/Wk9fzfq9/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAST3lcOEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1&#10;aMhPQ5wKIYHgBm0FVzd2kwh7HWw3DW/PcoLTandGs9/U69kaNmkfBocCbhYJMI2tUwN2Anbbx+sS&#10;WIgSlTQOtYBvHWDdnJ/VslLuhG962sSOUQiGSgroYxwrzkPbayvDwo0aSTs4b2Wk1XdceXmicGv4&#10;MklybuWA9KGXo37odfu5OVoB5e3z9BFe0tf3Nj+YVbwqpqcvL8TlxXx/ByzqOf6Z4Ref0KEhpr07&#10;ogrMCEhTqhJpLpMCGBlWeUaXvYCszArgTc3/V2h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAA2TKekVAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEk95XDhAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3A40A978" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Communication Ability</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DB233C3" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-974993414"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="675078640"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Can the client use a phone or call for help if needed?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1878B182" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="539474472"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-34436441"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Would the client be able to operate a community alarm device?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="693E90C1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="009A3504" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:id w:val="-1997879230"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="009A3504">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="009A3504">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:id w:val="-182514890"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r w:rsidRPr="009A3504">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="009A3504">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> No — Are they aware of and willing to pay the weekly charge? (£5 per week as per 01/04/2026)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B220F5">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t>Please be aware there is no charge for in-house options such as Care Assist, Buddi or Canary System</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="204435B9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6596A0BB" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69FD7EB0" wp14:editId="3CF20612">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>323850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4896485</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5816600" cy="1358900"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1249285488" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5816600" cy="1358900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="392A4F18" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Telecare Services You Think Might Help</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27291F6A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>Please list any devices or services you think would be helpful (e.g., community alarm, fall detector).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6FA6FB39" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                          <w:p w14:paraId="7400B21D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="69FD7EB0" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:25.5pt;margin-top:385.55pt;width:458pt;height:107pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh1GuYEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u0zAMvkfiHaLcs7ZjG1u17uiwwxDS&#10;4Uc68ABpmrYRaRySbO14epy0Z2f83SByEdmx89n+bG9vhk6Rk7BOgi5oNkspEZpDJXVT0C+fDy/W&#10;lDjPdMUUaFHQs3D0Zvf82bY3uZhDC6oSliCIdnlvCtp6b/IkcbwVHXMzMEKjsQbbMY+qbZLKsh7R&#10;O5XM03SV9GArY4EL5/D1bjTSXcSva8H9x7p2whNVUMzNx9vGuwx3stuyvLHMtJJPabB/yKJjUmPQ&#10;C9Qd84wcrfwNqpPcgoPazzh0CdS15CLWgNVk6S/VPLTMiFgLkuPMhSb3/2D5h9OD+WSJH17DgA2M&#10;RThzD/yrIxr2LdONuLUW+lawCgNngbKkNy6fvgaqXe4CSNm/hwqbzI4eItBQ2y6wgnUSRMcGnC+k&#10;i8ETjo/LdbZapWjiaMteLtcbVEIMlj9+N9b5twI6EoSCWuxqhGene+dH10eXEM2BktVBKhUV25R7&#10;ZcmJ4QQc4pnQf3JTmvQF3Szny5GBv0Kk8fwJopMeR1nJrqDrixPLA29vdBUHzTOpRhmrU3oiMnA3&#10;suiHciCyQoAQIPBaQnVGZi2Mk4ubhkIL9jslPU5tQd23I7OCEvVOY3c22WIRxjwqi+WrOSr22lJe&#10;W5jmCFVQT8ko7n1cjcCbhlvsYi0jv0+ZTCnjNMYOTZsTxv1aj15P+737AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoa6V1+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1DDRJ&#10;Q5wKIYHoDQqCqxu7SYS9Drabhr9nOcFtd2c0+6Zez86yyYQ4eJQgFhkwg63XA3YS3l4fLktgMSnU&#10;yno0Er5NhHVzelKrSvsjvphpmzpGIRgrJaFPaaw4j21vnIoLPxokbe+DU4nW0HEd1JHCneVXWZZz&#10;pwakD70azX1v2s/twUkob56mj7i5fn5v871dpYtievwKUp6fzXe3wJKZ058ZfvEJHRpi2vkD6sis&#10;hKWgKklCUQgBjAyrvKDLjoZyKYA3Nf9fofkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;IdRrmBICAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoa6V1+AAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="392A4F18" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Telecare Services You Think Might Help</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27291F6A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>Please list any devices or services you think would be helpful (e.g., community alarm, fall detector).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6FA6FB39" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                    <w:p w14:paraId="7400B21D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00876EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BDFBC1A" wp14:editId="414009F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>292100</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3448685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5829300" cy="1022350"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1331198354" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5829300" cy="1022350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6568903D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Personal Preferences</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="777260E1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="21"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-775171196"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-752361315"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Does the client express a desire to feel safer or more confident?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="79FB8714" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="21"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1328563189"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1905171468"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Is the client open to using technology to support independence?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="417A0779" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2BDFBC1A" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:23pt;margin-top:271.55pt;width:459pt;height:80.5pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgl+YzFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z+16G2zVutOxYwjp&#10;+CMdfIA0TdeINA5Otvb49DjZbjcd8ILIQ2THzs/2z/bqeuwNOyj0GmzFp5OcM2UlNNruKv7t6/bV&#10;gjMfhG2EAasq/qA8v16/fLEaXKkK6MA0ChmBWF8OruJdCK7MMi871Qs/AacsGVvAXgRScZc1KAZC&#10;701W5PnrbABsHIJU3tPr7dHI1wm/bZUMn9vWq8BMxSm3kG5Mdx3vbL0S5Q6F67Q8pSH+IYteaEtB&#10;z1C3Igi2R/0bVK8lgoc2TCT0GbStlirVQNVM82fV3HfCqVQLkePdmSb//2Dlp8O9+4IsjG9hpAam&#10;Iry7A/ndMwubTtidukGEoVOiocDTSFk2OF+evkaqfekjSD18hIaaLPYBEtDYYh9ZoToZoVMDHs6k&#10;qzEwSY/zRbG8yskkyTbNi+JqntqSifLxu0Mf3ivoWRQqjtTVBC8Odz7EdET56BKjeTC62WpjkoK7&#10;emOQHQRNwDadVMEzN2PZUPHlvJgfGfgrRJ7OnyB6HWiUje4rvjg7iTLy9s42adCC0OYoU8rGnoiM&#10;3B1ZDGM9Mt1QIjFA5LWG5oGYRThOLm0aCR3gT84GmtqK+x97gYoz88FSd5bT2SyOeVJm8zcFKXhp&#10;qS8twkqCqnjg7ChuQlqNyJuFG+piqxO/T5mcUqZpTLSfNieO+6WevJ72e/0LAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBqkhaX4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVC&#10;TdqGOBVCAsEN2gqubrxNIvwTbDcNb89yguPsjGa/qdaTNWzEEHvvJOSzDBi6xuvetRJ228frJbCY&#10;lNPKeIcSvjHCuj4/q1Sp/cm94bhJLaMSF0sloUtpKDmPTYdWxZkf0JF38MGqRDK0XAd1onJr+E2W&#10;Fdyq3tGHTg340GHzuTlaCUvxPH7El/nre1MczCpdLcanryDl5cV0fwcs4ZT+wvCLT+hQE9PeH52O&#10;zEgQBU1JEm7FPAdGgVUh6LKXsMhEDryu+P8J9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAoJfmMxQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAapIWl+EAAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6568903D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Personal Preferences</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="777260E1" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="21"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-775171196"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-752361315"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Does the client express a desire to feel safer or more confident?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="79FB8714" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="21"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1328563189"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1905171468"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Is the client open to using technology to support independence?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="417A0779" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50CA0385" wp14:editId="70F5DC28">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>266700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184785</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5829300" cy="2997200"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="426582218" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5829300" cy="2997200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2BF563F9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Risk Factors</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00091E3A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1982447107"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-391196181"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Have there been recent incidents such as falls or medical emergencies?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78D95795" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="2108235479"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1711917678"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> If the client has fallen in the past, are they able to independently get themselves off the ground? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4501D808" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1144846656"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="2059669557"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Are there concerns from family or professionals about the client’s safety?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72C9778E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="538246039"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1229266674"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client smoke? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="35FC7BD2" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1965306130"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-1020309130"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client drink alcohol? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3226FD3C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1615020411"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1472025718"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client use any illegal substances?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1CCDA763" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="20"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-2089216174"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve">Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-116759134"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Would the client be able to leave the property quickly in the event of an emergency such as a fire?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="189B4A79" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="50CA0385" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:21pt;margin-top:14.55pt;width:459pt;height:236pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2gLTfFAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942dNGkTK85qm22q&#10;StuDtO0DYIxjVMzQgcTePv0OOJtNTzdVuUAMAz8z3wzrq6Ez7KjQa7Aln05yzpSVUGu7L/nXL7sX&#10;S858ELYWBqwq+b3y/Grz/Nm6d4WaQQumVshIxPqidyVvQ3BFlnnZqk74CThlydkAdiKQifusRtGT&#10;emeyWZ6/ynrA2iFI5T3t3oxOvkn6TaNk+NQ0XgVmSk6xhTRjmqs4Z5u1KPYoXKvlKQzxD1F0Qlt6&#10;9Cx1I4JgB9S/SXVaInhowkRCl0HTaKlSDpTNNP8lm7tWOJVyITjenTH5/ycrPx7v3GdkYXgDAxUw&#10;JeHdLchvnlnYtsLu1TUi9K0SNT08jciy3vnidDWi9oWPIlX/AWoqsjgESEJDg12kQnkyUqcC3J+h&#10;qyEwSZuL5Wz1MieXJN9stXpNZU1viOLxukMf3inoWFyUHKmqSV4cb32I4Yji8Uh8zYPR9U4bkwzc&#10;V1uD7CioA3ZpnNR/OmYs60u+WswWI4G/SuRp/Emi04Fa2eiu5MvzIVFEbm9tnRotCG3GNYVs7Alk&#10;ZDdSDEM1MF0T5YQggq2gvie0CGPr0lejRQv4g7Oe2rbk/vtBoOLMvLdUntV0Po99noz5gmByhpee&#10;6tIjrCSpkgfOxuU2pL8RwVm4pjI2OgF+iuQUM7Vj4n76OrHfL+106umDbx4AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQA/Zkcw3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELUT&#10;SmhCNhVCAtEbFARXN3aTCP8E203D27Oc4Dg7q5lv6vVsDZt0iIN3CNlCANOu9WpwHcLb68PlClhM&#10;0ilpvNMI3zrCujk9qWWl/NG96GmbOkYhLlYSoU9prDiPba+tjAs/akfe3gcrE8nQcRXkkcKt4bkQ&#10;BbdycNTQy1Hf97r93B4swmr5NH3EzdXze1vsTZkubqbHr4B4fjbf3QJLek5/z/CLT+jQENPOH5yK&#10;zCAsc5qSEPIyA0Z+WQg67BCuRZYBb2r+f0HzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHaAtN8UAgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAD9mRzDfAAAACQEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2BF563F9" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Risk Factors</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00091E3A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1982447107"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-391196181"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Have there been recent incidents such as falls or medical emergencies?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78D95795" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="2108235479"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1711917678"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> If the client has fallen in the past, are they able to independently get themselves off the ground? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4501D808" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1144846656"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="2059669557"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Are there concerns from family or professionals about the client’s safety?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="72C9778E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="538246039"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1229266674"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client smoke? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="35FC7BD2" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1965306130"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-1020309130"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client drink alcohol? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3226FD3C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1615020411"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1472025718"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client use any illegal substances?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1CCDA763" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="20"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-2089216174"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve">Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-116759134"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Would the client be able to leave the property quickly in the event of an emergency such as a fire?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="189B4A79" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA11F2B" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66358A69" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="0053120C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230BD861" wp14:editId="1878BFCE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>125095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5791200" cy="1657350"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1637127957" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5791200" cy="1657350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="403AB584" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Consent</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="275259A7" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1865007592"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="1224029594"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Has the client agreed to this referral?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1D462733" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="-1539272011"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="-2118284253"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No —</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> Does the client have capacity to consent to the referral? If not, are appropriate legal frameworks in place for another to consent on their behalf?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="275A869A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:spacing w:line="278" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                                </w:rPr>
+                                <w:id w:val="1816528155"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> Yes </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:id w:val="467867878"/>
+                                <w14:checkbox>
+                                  <w14:checked w14:val="0"/>
+                                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                                </w14:checkbox>
+                              </w:sdtPr>
+                              <w:sdtContent>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                                  </w:rPr>
+                                  <w:t>☐</w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t xml:space="preserve"> No — Has the client been informed about how their data will be used?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="56EA88D4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="230BD861" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:404.8pt;margin-top:9.85pt;width:456pt;height:130.5pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpxq2gFQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC+Os7hprDhVly7T&#10;pO6H1O0PwBjHaMAxILGzv74HTtOo216m8YA4Dr7cfe5Y3QxakYNwXoKpaD6ZUiIMh0aaXUW/f9u+&#10;uabEB2YapsCIih6Fpzfr169WvS3FDDpQjXAERYwve1vRLgRbZpnnndDMT8AKg84WnGYBTbfLGsd6&#10;VNcqm02nV1kPrrEOuPAed+9GJ10n/bYVPHxpWy8CURXF2EKaXZrrOGfrFSt3jtlO8lMY7B+i0Ewa&#10;fPQsdccCI3snf5PSkjvw0IYJB51B20ouUg6YTT59kc1Dx6xIuSAcb8+Y/P+T5Z8PD/arI2F4BwMW&#10;MCXh7T3wH54Y2HTM7MStc9B3gjX4cB6RZb315elqRO1LH0Xq/hM0WGS2D5CEhtbpSAXzJKiOBTie&#10;oYshEI6bxWKZYyUp4ejLr4rF2yKVJWPl03XrfPggQJO4qKjDqiZ5drj3IYbDyqcj8TUPSjZbqVQy&#10;3K7eKEcODDtgm0bK4MUxZUhf0WUxK0YCf5WYpvEnCS0DtrKSuqLX50OsjNzemyY1WmBSjWsMWZkT&#10;yMhupBiGeiCyQQ4JcwRbQ3NEtA7G1sWvhosO3C9Kemzbivqfe+YEJeqjwfIs8/k89nky5sVihoa7&#10;9NSXHmY4SlU0UDIuNyH9jQjOwC2WsZUJ8HMkp5ixHRP309eJ/X5pp1PPH3z9CAAA//8DAFBLAwQU&#10;AAYACAAAACEAi9nD2d0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1&#10;GlDzQ5wKIYHgBgW1VzfeJhHxOthuGt6e5QTHmVnNfFutZzuICX3oHSlYLhIQSI0zPbUKPt4fr3MQ&#10;IWoyenCECr4xwLo+P6t0adyJ3nDaxFZwCYVSK+hiHEspQ9Oh1WHhRiTODs5bHVn6VhqvT1xuB5km&#10;yUpa3RMvdHrEhw6bz83RKshvn6ddeLl53Tarw1DEq2x6+vJKXV7M93cgIs7x7xh+8RkdambauyOZ&#10;IAYF/Ehkt8hAcFosUzb2CtI8yUDWlfzPX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6catoBUCAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAi9nD2d0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="403AB584" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Consent</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="275259A7" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1865007592"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="1224029594"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Has the client agreed to this referral?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1D462733" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="-1539272011"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="-2118284253"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No —</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> Does the client have capacity to consent to the referral? If not, are appropriate legal frameworks in place for another to consent on their behalf?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="275A869A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:spacing w:line="278" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                          </w:rPr>
+                          <w:id w:val="1816528155"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> Yes </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:id w:val="467867878"/>
+                          <w14:checkbox>
+                            <w14:checked w14:val="0"/>
+                            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                          </w14:checkbox>
+                        </w:sdtPr>
+                        <w:sdtContent>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                            </w:rPr>
+                            <w:t>☐</w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t xml:space="preserve"> No — Has the client been informed about how their data will be used?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="56EA88D4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0BDD86" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753E2F6C" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAE48F4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3B01D0" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="5231A942" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="762ACC9A" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="5637231D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66227623" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="1C4AFD15" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E46022D" w14:textId="77777777" w:rsidR="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="03DBD78A" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C3EA4AB" w14:textId="56BF863D" w:rsidR="00243292" w:rsidRPr="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-      <w:pPr>
+    <w:p w14:paraId="23E8727F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A4014EE" w14:textId="77777777" w:rsidR="00243292" w:rsidRPr="00243292" w:rsidRDefault="00243292" w:rsidP="00243292">
-[...1137 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="277D2FCE" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243292">
+      <w:r w:rsidRPr="004E6E48">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="2C422847">
-[...1 lines deleted...]
-        </w:pict>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B630F02" wp14:editId="5243C360">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>330200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5803900" cy="2133600"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="394163025" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5803900" cy="2133600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7D868AA0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Additional Information</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D8111B0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B6E3C">
+                              <w:t>nclude any other details you feel are important</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B9066A0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                          <w:p w14:paraId="7DBDF238" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r>
+                              <w:pict w14:anchorId="756C9C59">
+                                <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                              </w:pict>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B025656" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="23B71529" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r>
+                              <w:pict w14:anchorId="62B70B39">
+                                <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                              </w:pict>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41B3795F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                          <w:p w14:paraId="1D440330" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                            <w:r>
+                              <w:pict w14:anchorId="23368484">
+                                <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                              </w:pict>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="553AFB76" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6B630F02" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:26pt;margin-top:.05pt;width:457pt;height:168pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSWwoOFAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3acpEuMOEWXLsOA&#10;7gdo9wCyLMfCZFGTlNjZ05eS3TTrtsswHQRSpD6SH8n1dd8qchTWSdAFnU5SSoTmUEm9L+i3h92b&#10;JSXOM10xBVoU9CQcvd68frXuTC4yaEBVwhIE0S7vTEEb702eJI43omVuAkZoNNZgW+ZRtfuksqxD&#10;9FYlWZpeJR3Yyljgwjl8vR2MdBPx61pw/6WunfBEFRRz8/G28S7DnWzWLN9bZhrJxzTYP2TRMqkx&#10;6BnqlnlGDlb+BtVKbsFB7Scc2gTqWnIRa8BqpumLau4bZkSsBclx5kyT+3+w/PPx3ny1xPfvoMcG&#10;xiKcuQP+3REN24bpvbixFrpGsAoDTwNlSWdcPn4NVLvcBZCy+wQVNpkdPESgvrZtYAXrJIiODTid&#10;SRe9JxwfF8t0tkrRxNGWTWezK1RCDJY/fTfW+Q8CWhKEglrsaoRnxzvnB9cnlxDNgZLVTioVFbsv&#10;t8qSI8MJ2MUzov/ipjTpCrpaZIuBgb9CpPH8CaKVHkdZybagy7MTywNv73UVB80zqQYZq1N6JDJw&#10;N7Do+7InskKWsxAhEFtCdUJqLQyji6uGQgP2JyUdjm1B3Y8Ds4IS9VFje1bT+TzMeVTmi7cZKvbS&#10;Ul5amOYIVVBPySBufdyNQJyGG2xjLSPBz5mMOeM4xhaNqxPm/VKPXs8LvnkEAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC+180v3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXa&#10;QGhDnAohgeAGBcHVjbdJhL0OtpuGv2d7guPsrGbeVOvJWTFiiL0nBfNZBgKp8aanVsH728PlEkRM&#10;moy2nlDBD0ZY16cnlS6NP9ArjpvUCg6hWGoFXUpDKWVsOnQ6zvyAxN7OB6cTy9BKE/SBw52Viywr&#10;pNM9cUOnB7zvsPna7J2C5dXT+Bmf85ePptjZVbq4GR+/g1LnZ9PdLYiEU/p7hiM+o0PNTFu/JxOF&#10;VXC94CnpeBfsroqC5VZBnhdzkHUl//PXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDS&#10;WwoOFAIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC+180v3QAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7D868AA0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Additional Information</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D8111B0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B6E3C">
+                        <w:t>nclude any other details you feel are important</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B9066A0" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="004B6E3C" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                    <w:p w14:paraId="7DBDF238" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r>
+                        <w:pict w14:anchorId="756C9C59">
+                          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                        </w:pict>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7B025656" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="23B71529" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r>
+                        <w:pict w14:anchorId="62B70B39">
+                          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                        </w:pict>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41B3795F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                    <w:p w14:paraId="1D440330" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+                      <w:r>
+                        <w:pict w14:anchorId="23368484">
+                          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+                        </w:pict>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="553AFB76" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB26551" w14:textId="77777777" w:rsidR="00E1111F" w:rsidRPr="00243292" w:rsidRDefault="00E1111F" w:rsidP="00F01BD1">
-      <w:pPr>
+    <w:p w14:paraId="089FB81F" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="413D9526" w14:textId="5E1EAF15" w:rsidR="00F01BD1" w:rsidRPr="00243292" w:rsidRDefault="00F01BD1" w:rsidP="00F01BD1">
-      <w:pPr>
+    <w:p w14:paraId="72673F45" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send by email to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00243292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>otduty@shetland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728FA081" w14:textId="77777777" w:rsidR="00F376B0" w:rsidRPr="00243292" w:rsidRDefault="00887019" w:rsidP="00F01BD1">
-      <w:pPr>
+    <w:p w14:paraId="7DF33B3D" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Alternatively,</w:t>
+        <w:t>Alternatively, please send to:</w:t>
       </w:r>
-      <w:r w:rsidR="00F01BD1" w:rsidRPr="00243292">
-[...7 lines deleted...]
-      <w:r w:rsidR="00F01BD1" w:rsidRPr="00243292">
+      <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F01BD1" w:rsidRPr="00243292">
+      <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Community Occupational Therapy Team, The Independent Living Centre, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F01BD1" w:rsidRPr="00243292">
+      <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Gremista</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F01BD1" w:rsidRPr="00243292">
+      <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, Lerwick, Shetland, ZE1 0XY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0D5C91" w14:textId="77777777" w:rsidR="004279AA" w:rsidRPr="00243292" w:rsidRDefault="004279AA" w:rsidP="008A3842">
+    <w:p w14:paraId="7734990E" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00675D23" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Data Protection Statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00243292">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The information provided by you will be processed in accordance with the Data Protection Act 2018 to allow us to effectively provide you with support from Occupational Therapy to promote your independence and wellbeing. The Data Protection Act 2018 gives you the right to know how we will use your data.  Further information about how we use your personal data is available from the Council’s website at </w:t>
+        <w:t xml:space="preserve"> – The information provided by you will be processed in accordance with the Data Protection Act 2018 to allow us to effectively provide you with support from Occupational Therapy to promote your independence and wellbeing. The Data Protection Act 2018 gives you the right to know how we will use your data.  Further information about how we use your personal data is available from the Council’s website at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="007D0D93" w:rsidRPr="00243292">
+        <w:r w:rsidRPr="00243292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.shetland.gov.uk/information-rights/DataProtection.asp</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37E09EB4" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F353988" w14:textId="77777777" w:rsidR="00CA5C2A" w:rsidRPr="00243292" w:rsidRDefault="00CA5C2A" w:rsidP="00CA5C2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0D5C91" w14:textId="584AA8C1" w:rsidR="004279AA" w:rsidRPr="00243292" w:rsidRDefault="004279AA" w:rsidP="00097E9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004279AA" w:rsidRPr="00243292" w:rsidSect="00C17A26">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F0C572F" w14:textId="77777777" w:rsidR="008C7018" w:rsidRDefault="008C7018" w:rsidP="00F44A4B">
+    <w:p w14:paraId="62F5A572" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4FAFA2" w14:textId="77777777" w:rsidR="008C7018" w:rsidRDefault="008C7018" w:rsidP="00F44A4B">
+    <w:p w14:paraId="0F790B48" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1156027373"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -2150,61 +6111,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="250C939B" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09A56DFB" w14:textId="77777777" w:rsidR="008C7018" w:rsidRDefault="008C7018" w:rsidP="00F44A4B">
+    <w:p w14:paraId="1CFE6FD0" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A109C6D" w14:textId="77777777" w:rsidR="008C7018" w:rsidRDefault="008C7018" w:rsidP="00F44A4B">
+    <w:p w14:paraId="6C73FCE9" w14:textId="77777777" w:rsidR="00EF61FE" w:rsidRDefault="00EF61FE" w:rsidP="00F44A4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1742"/>
       <w:gridCol w:w="1743"/>
       <w:gridCol w:w="1755"/>
       <w:gridCol w:w="1559"/>
       <w:gridCol w:w="1843"/>
@@ -2294,75 +6255,224 @@
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="0F59B34A" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842" w:rsidP="00704E57">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4D9D501D" w14:textId="77777777" w:rsidR="008A3842" w:rsidRDefault="008A3842">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="1AA4E924" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="54FDB2C2" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:18.8pt;height:23.8pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:19pt;height:24.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02DB2D9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="887A3224"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AB74794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93C0B54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2467,51 +6577,498 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11716273"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BBAF412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19EB157B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88E2EEEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EED24BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1FAA3DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C8583E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00CCF34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2616,51 +7173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DF71CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3623BBC"/>
     <w:lvl w:ilvl="0" w:tplc="8FC05E08">
       <w:start w:val="1595"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2729,51 +7286,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34DA4E0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41FCE4D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2878,51 +7435,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36B50604"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE8AD676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3027,51 +7584,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CE31D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B58CC18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39E36E12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F52A0CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3176,51 +7882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE0408F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2629FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3325,51 +8031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47C76CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4223DCE"/>
     <w:lvl w:ilvl="0" w:tplc="1BF00F70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1183" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -3414,51 +8120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4783" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5503" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6223" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="534B29FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90F21380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3563,51 +8269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B4777B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8F6E686"/>
     <w:lvl w:ilvl="0" w:tplc="47086674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE6C85DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3704,51 +8410,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69D0CEE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B124BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9B23CA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C1C7791"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D82AB80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F231404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="409E7770"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3817,51 +8821,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64BB282C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1C895F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3966,51 +8970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778174C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12F49D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4115,51 +9119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DC6851"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85C2F8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4264,286 +9268,494 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8C6F1C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3A64B82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1283878945">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="656765724">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="378823448">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="183595579">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1298996777">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="656765724">
+  <w:num w:numId="6" w16cid:durableId="2071924244">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2115199741">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2044019835">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="331419740">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="716659204">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1136724811">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1588879934">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1520241765">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1179465494">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="11808207">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1578517285">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="310184110">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="974523804">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1683387236">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="810949166">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="255022184">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="378823448">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="22" w16cid:durableId="113712861">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00005719"/>
     <w:rsid w:val="00005719"/>
     <w:rsid w:val="00012B03"/>
     <w:rsid w:val="000211D6"/>
+    <w:rsid w:val="00034E08"/>
     <w:rsid w:val="00040BF9"/>
+    <w:rsid w:val="00097E9A"/>
     <w:rsid w:val="000A0863"/>
+    <w:rsid w:val="000A1CCC"/>
     <w:rsid w:val="0011286A"/>
     <w:rsid w:val="00135919"/>
+    <w:rsid w:val="00140804"/>
     <w:rsid w:val="00145824"/>
     <w:rsid w:val="001558E1"/>
+    <w:rsid w:val="00163F58"/>
     <w:rsid w:val="00167AA0"/>
     <w:rsid w:val="0017380F"/>
     <w:rsid w:val="00174533"/>
     <w:rsid w:val="001A5039"/>
     <w:rsid w:val="001C0561"/>
     <w:rsid w:val="001D7547"/>
     <w:rsid w:val="001E01AC"/>
     <w:rsid w:val="001F79CE"/>
     <w:rsid w:val="002077C2"/>
     <w:rsid w:val="00225DF0"/>
     <w:rsid w:val="00242235"/>
     <w:rsid w:val="00243292"/>
+    <w:rsid w:val="0024560A"/>
+    <w:rsid w:val="00272858"/>
     <w:rsid w:val="002B3E2C"/>
     <w:rsid w:val="002B411C"/>
     <w:rsid w:val="002D6267"/>
+    <w:rsid w:val="002E0542"/>
     <w:rsid w:val="002E366B"/>
     <w:rsid w:val="002E6364"/>
+    <w:rsid w:val="002F1996"/>
     <w:rsid w:val="002F6760"/>
     <w:rsid w:val="00350409"/>
     <w:rsid w:val="003532BF"/>
     <w:rsid w:val="00356C71"/>
     <w:rsid w:val="00360507"/>
     <w:rsid w:val="00370BF4"/>
     <w:rsid w:val="0038369C"/>
     <w:rsid w:val="003A5DF3"/>
     <w:rsid w:val="003C4521"/>
+    <w:rsid w:val="003C5541"/>
+    <w:rsid w:val="003C5D28"/>
     <w:rsid w:val="003C7AE2"/>
     <w:rsid w:val="003D529C"/>
     <w:rsid w:val="003E0400"/>
     <w:rsid w:val="003F2312"/>
     <w:rsid w:val="0040117C"/>
     <w:rsid w:val="004279AA"/>
     <w:rsid w:val="00453FCF"/>
     <w:rsid w:val="00465B20"/>
     <w:rsid w:val="00491AF7"/>
     <w:rsid w:val="00492375"/>
     <w:rsid w:val="004A5C15"/>
     <w:rsid w:val="004B5B54"/>
     <w:rsid w:val="004D452C"/>
     <w:rsid w:val="00517BAD"/>
+    <w:rsid w:val="00545806"/>
     <w:rsid w:val="00547AEE"/>
     <w:rsid w:val="00590B81"/>
+    <w:rsid w:val="005A3329"/>
     <w:rsid w:val="005A5217"/>
     <w:rsid w:val="005C764F"/>
     <w:rsid w:val="005C7E9A"/>
     <w:rsid w:val="005E6580"/>
+    <w:rsid w:val="00600681"/>
+    <w:rsid w:val="00601D99"/>
     <w:rsid w:val="006367BF"/>
     <w:rsid w:val="00687534"/>
     <w:rsid w:val="00691C60"/>
     <w:rsid w:val="006D5B60"/>
     <w:rsid w:val="006E141E"/>
     <w:rsid w:val="006F1B4F"/>
     <w:rsid w:val="00704E57"/>
     <w:rsid w:val="00707610"/>
+    <w:rsid w:val="00711F98"/>
     <w:rsid w:val="00716A39"/>
     <w:rsid w:val="00722D35"/>
     <w:rsid w:val="00725860"/>
     <w:rsid w:val="00735CEA"/>
     <w:rsid w:val="00742D25"/>
     <w:rsid w:val="007B6710"/>
     <w:rsid w:val="007D0D93"/>
+    <w:rsid w:val="007D34B8"/>
+    <w:rsid w:val="007D74D5"/>
     <w:rsid w:val="007F25CC"/>
+    <w:rsid w:val="00813DA3"/>
     <w:rsid w:val="00823D8B"/>
     <w:rsid w:val="00832719"/>
     <w:rsid w:val="00856F3C"/>
     <w:rsid w:val="00861B63"/>
     <w:rsid w:val="00867250"/>
     <w:rsid w:val="00880CFD"/>
     <w:rsid w:val="00887019"/>
     <w:rsid w:val="008A3842"/>
     <w:rsid w:val="008A4773"/>
+    <w:rsid w:val="008A78F8"/>
     <w:rsid w:val="008C7018"/>
     <w:rsid w:val="008C7F9A"/>
     <w:rsid w:val="008F140F"/>
     <w:rsid w:val="008F3E6F"/>
     <w:rsid w:val="00934BC6"/>
     <w:rsid w:val="00935131"/>
+    <w:rsid w:val="00950A12"/>
     <w:rsid w:val="00972C4E"/>
     <w:rsid w:val="009B5A22"/>
     <w:rsid w:val="009C3F93"/>
     <w:rsid w:val="009D106F"/>
+    <w:rsid w:val="009E23D1"/>
+    <w:rsid w:val="009E3753"/>
     <w:rsid w:val="009F307B"/>
     <w:rsid w:val="00A1039A"/>
     <w:rsid w:val="00A1742C"/>
     <w:rsid w:val="00A26920"/>
     <w:rsid w:val="00A41329"/>
     <w:rsid w:val="00A55A51"/>
     <w:rsid w:val="00A6058F"/>
     <w:rsid w:val="00A61ADA"/>
     <w:rsid w:val="00A741B3"/>
     <w:rsid w:val="00A82D34"/>
     <w:rsid w:val="00AA4DFE"/>
     <w:rsid w:val="00AA7318"/>
     <w:rsid w:val="00AC1A39"/>
     <w:rsid w:val="00B0564B"/>
     <w:rsid w:val="00B216BD"/>
     <w:rsid w:val="00B401E2"/>
     <w:rsid w:val="00B4779E"/>
     <w:rsid w:val="00B52800"/>
     <w:rsid w:val="00B542AE"/>
     <w:rsid w:val="00B55BDC"/>
+    <w:rsid w:val="00BA5239"/>
     <w:rsid w:val="00BA6C45"/>
+    <w:rsid w:val="00BA709C"/>
     <w:rsid w:val="00BA7BD9"/>
+    <w:rsid w:val="00BD7F1C"/>
     <w:rsid w:val="00C13B86"/>
+    <w:rsid w:val="00C16390"/>
     <w:rsid w:val="00C17A26"/>
     <w:rsid w:val="00C25B7C"/>
     <w:rsid w:val="00C43892"/>
     <w:rsid w:val="00C524AA"/>
     <w:rsid w:val="00C624F1"/>
     <w:rsid w:val="00C625C4"/>
     <w:rsid w:val="00C648F2"/>
+    <w:rsid w:val="00C85E44"/>
     <w:rsid w:val="00C978BE"/>
+    <w:rsid w:val="00CA5C2A"/>
     <w:rsid w:val="00CC14A5"/>
     <w:rsid w:val="00CD6B0A"/>
+    <w:rsid w:val="00CE53CD"/>
     <w:rsid w:val="00CF3645"/>
     <w:rsid w:val="00D1167D"/>
     <w:rsid w:val="00D249A5"/>
+    <w:rsid w:val="00D30E66"/>
     <w:rsid w:val="00D42B9B"/>
     <w:rsid w:val="00D50492"/>
     <w:rsid w:val="00D50E1C"/>
     <w:rsid w:val="00D52405"/>
     <w:rsid w:val="00D6404F"/>
     <w:rsid w:val="00D938D3"/>
     <w:rsid w:val="00DB76FE"/>
     <w:rsid w:val="00DC6B2F"/>
     <w:rsid w:val="00E05CFC"/>
     <w:rsid w:val="00E1111F"/>
     <w:rsid w:val="00E11508"/>
     <w:rsid w:val="00E57305"/>
+    <w:rsid w:val="00E67BC6"/>
     <w:rsid w:val="00EA4B80"/>
     <w:rsid w:val="00EC1BB2"/>
     <w:rsid w:val="00EC6F10"/>
+    <w:rsid w:val="00ED1A31"/>
+    <w:rsid w:val="00EF61FE"/>
     <w:rsid w:val="00EF6848"/>
     <w:rsid w:val="00F01BD1"/>
+    <w:rsid w:val="00F1747E"/>
     <w:rsid w:val="00F23575"/>
     <w:rsid w:val="00F376B0"/>
     <w:rsid w:val="00F44A4B"/>
     <w:rsid w:val="00F47DDB"/>
     <w:rsid w:val="00F54936"/>
     <w:rsid w:val="1C95AD77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28F422FB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BCE6BC1-7F1A-483F-A804-0CA82A585845}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -5410,50 +10622,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AABDF1B8886F1143868D891952B9DBB4" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c3697e45995d32026433d677d303cd04">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="499bb5cb-2fcc-4bc4-9b2b-2df87c6559cf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="705c77d483cfda51ae1ffc9e5a9ef55a" ns2:_="">
     <xsd:import namespace="499bb5cb-2fcc-4bc4-9b2b-2df87c6559cf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="499bb5cb-2fcc-4bc4-9b2b-2df87c6559cf" elementFormDefault="qualified">
@@ -5579,130 +10806,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2188A12D-C9D6-44ED-98A0-71114E81F240}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EAEF988-EAA2-407B-9418-1ED73571E1D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C11D21CC-2CE2-4D64-B8AD-74A82238FBED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="499bb5cb-2fcc-4bc4-9b2b-2df87c6559cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2778</Characters>
+  <Pages>5</Pages>
+  <Words>159</Words>
+  <Characters>969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>694</Lines>
-  <Paragraphs>194</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shetland Islands Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2922</CharactersWithSpaces>
+  <CharactersWithSpaces>1108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anderson Karen@Montfield Support Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>215178590</vt:i4>