--- v0 (2026-02-27)
+++ v1 (2026-05-20)
@@ -1,63205 +1,26253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Revenues\Local Taxation\NDR\NNDR Relief Recipients Publishing\December 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Revenues\Local Taxation\NDR\NNDR Relief Recipients Publishing\March 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7F24CDE-6C51-475C-8DE2-6C4ACF8FF744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBCD4473-A332-4C71-BF66-BC8FFEAE9F67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{B23EA744-098E-46D7-8C8D-1117EA2A561F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Relief Recipients December 2025" sheetId="1" r:id="rId1"/>
-    <sheet name="Unpublished Aggregate" sheetId="2" r:id="rId2"/>
+    <sheet name="Unpublished Aggregate" sheetId="5" r:id="rId1"/>
+    <sheet name="Relief Recipients" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10376" uniqueCount="3145">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3793" uniqueCount="1816">
   <si>
     <t>Account Name</t>
   </si>
   <si>
+    <t>Billing Authority Reference</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Relief Type 1</t>
+  </si>
+  <si>
+    <t>Value 1</t>
+  </si>
+  <si>
+    <t>Relief Type 2</t>
+  </si>
+  <si>
+    <t>Value 2</t>
+  </si>
+  <si>
+    <t>Relief Type 3</t>
+  </si>
+  <si>
+    <t>Value 3</t>
+  </si>
+  <si>
     <t>Property Address</t>
   </si>
   <si>
+    <t>Transitional Relief</t>
+  </si>
+  <si>
+    <t>Exemption Type</t>
+  </si>
+  <si>
+    <t>Value</t>
+  </si>
+  <si>
+    <t>Shetland Islands Council</t>
+  </si>
+  <si>
+    <t>Public Convenience</t>
+  </si>
+  <si>
+    <t>Rural Relief (Disc) - Max 100%</t>
+  </si>
+  <si>
+    <t>Public Convenience, Linkhouse, Mid Yell, Yell, Shetland, ZE2 9BP</t>
+  </si>
+  <si>
+    <t>Northern Lighthouse Board</t>
+  </si>
+  <si>
+    <t>Lighthouse</t>
+  </si>
+  <si>
+    <t>Vatster, Mid Yell, Yell, Shetland, ZE2 9BV</t>
+  </si>
+  <si>
+    <t>Statutory Exemption Light Houses</t>
+  </si>
+  <si>
+    <t>East Yell Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>Discretionary Relief - Max 100%</t>
+  </si>
+  <si>
+    <t>Mandatory Relief - Max 80%</t>
+  </si>
+  <si>
+    <t>Hall, East Yell, Yell, Shetland, ZE2 9AX</t>
+  </si>
+  <si>
+    <t>Lerwick &amp; Walls Methodist Circuit Shetland District</t>
+  </si>
+  <si>
+    <t>Church</t>
+  </si>
+  <si>
+    <t>Church, Otterswick, East Yell, Yell, Shetland, ZE2 9AU</t>
+  </si>
+  <si>
+    <t>Church for Religious Purposes</t>
+  </si>
+  <si>
+    <t>Aberdeen &amp; Orkney Diocese</t>
+  </si>
+  <si>
+    <t>Church, Burravoe, Yell, Shetland, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>Old Haa Trust</t>
+  </si>
+  <si>
+    <t>Museum</t>
+  </si>
+  <si>
+    <t>Museum, Burravoe, Yell, Shetland, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>School</t>
+  </si>
+  <si>
+    <t>School, Burravoe, Yell, Shetland, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>Cemetery</t>
+  </si>
+  <si>
+    <t>North Ness Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, West Yell, Ulsta, Yell, Shetland, ZE2 9BD</t>
+  </si>
+  <si>
+    <t>Lighthouse, West Yell, Ulsta, Yell, Shetland, ZE2 9BG</t>
+  </si>
+  <si>
+    <t>Trustees Of Westsandwick Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Westsandwick, Yell, Shetland, ZE2 9BH</t>
+  </si>
+  <si>
+    <t>Fetlar Comm Association</t>
+  </si>
+  <si>
+    <t>Hall, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Fetlar Museum Trust</t>
+  </si>
+  <si>
+    <t>Interpretation Centre</t>
+  </si>
+  <si>
+    <t>Beach Of Hubie, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>School, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Nhs Shetland</t>
+  </si>
+  <si>
+    <t>Surgery</t>
+  </si>
+  <si>
+    <t>Gruney, Northmavine, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Point Of Fethaland, Northmavine, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Muckle Holm, Northmavine, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Little Holm, Northmavine, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Outer Skerry, Northmavine, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>School, North Roe, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Church, 04005000 North Roe, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Sullom &amp; Gunnister Public Hall Committee</t>
+  </si>
+  <si>
+    <t>Hall, Sullom, Shetland, ZE2 9RD</t>
+  </si>
+  <si>
+    <t>Storage Area</t>
+  </si>
+  <si>
+    <t>Hillswick Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Shed</t>
+  </si>
+  <si>
+    <t>Sbbs Multiple Prop 100% Relief</t>
+  </si>
+  <si>
+    <t>Hillswick Wildlife Sanctuary</t>
+  </si>
+  <si>
+    <t>Animal Shelter</t>
+  </si>
+  <si>
+    <t>The Booth, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Public Convenience, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Lighthouse, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Tangwick Haa Management Comm &amp; N.Mavine Local History Group</t>
+  </si>
+  <si>
+    <t>Museum, Tangwick, Eshaness, Shetland, ZE2 9RS</t>
+  </si>
+  <si>
+    <t>Lighthouse, Eshaness, Shetland, ZE2 9RS</t>
+  </si>
+  <si>
+    <t>Eshaness Community Association</t>
+  </si>
+  <si>
+    <t>Community Hall</t>
+  </si>
+  <si>
+    <t>Community Centre, Eshaness, Shetland, ZE2 9RS</t>
+  </si>
+  <si>
+    <t>Public Convenience, Voe, Shetland, ZE2 9PT</t>
+  </si>
+  <si>
+    <t>Voe Hall  Committee</t>
+  </si>
+  <si>
+    <t>Hall, Voe, Shetland, ZE2 9PT</t>
+  </si>
+  <si>
+    <t>Depot</t>
+  </si>
+  <si>
+    <t>Workshop</t>
+  </si>
+  <si>
+    <t>Brae Public Hall Comm</t>
+  </si>
+  <si>
+    <t>Hall, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Shetland Recreational Trust</t>
+  </si>
+  <si>
+    <t>Swimming Pool</t>
+  </si>
+  <si>
+    <t>Sports Club Relief - Max 100%</t>
+  </si>
+  <si>
+    <t>Sports Club Relief - Mandatory</t>
+  </si>
+  <si>
+    <t>North Mainland Leisure Centre, Brae, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Lighthouse, Muckle Roe, Brae, Shetland, ZE2 9QW</t>
+  </si>
+  <si>
+    <t>Muckle Roe Hall Trustees</t>
+  </si>
+  <si>
+    <t>Hall, Muckle Roe, Brae, Shetland, ZE2 9QW</t>
+  </si>
+  <si>
+    <t>Lodge Delting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recreational Organisation Discretionary </t>
+  </si>
+  <si>
+    <t>Masonic Hall, Hillswick Road, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Trs Of Brae Gospel Hall</t>
+  </si>
+  <si>
+    <t>Gospel Hall</t>
+  </si>
+  <si>
+    <t>Church, Brae, Shetland</t>
+  </si>
+  <si>
+    <t>Voxter Centre Trust Management Committee</t>
+  </si>
+  <si>
+    <t>Outdoor Centre</t>
+  </si>
+  <si>
+    <t>Outdoor Centre, Brae, Shetland</t>
+  </si>
+  <si>
+    <t>Muckle Flugga, Unst, Shetland, ZE2 9EF</t>
+  </si>
+  <si>
+    <t>North Unst Boating Assoc</t>
+  </si>
+  <si>
+    <t>Slipway</t>
+  </si>
+  <si>
+    <t>Pier, Haroldswick, Unst, Shetland, ZE2 9EQ</t>
+  </si>
+  <si>
+    <t>Trustees Of Haroldswick Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Haroldswick, Unst, Shetland, ZE2 9ED</t>
+  </si>
+  <si>
+    <t>Balta Isle, Unst, Shetland</t>
+  </si>
+  <si>
+    <t>Unst Boating Club</t>
+  </si>
+  <si>
+    <t>Clubhouse</t>
+  </si>
+  <si>
+    <t>Clubroom, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Unst Boating &amp; Swimming Club</t>
+  </si>
+  <si>
+    <t>Hut</t>
+  </si>
+  <si>
+    <t>Hut, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Burial Ground, Baltasound, Unst, Shetland, ZE2 9DZ</t>
+  </si>
+  <si>
+    <t>School, Baltasound, Unst, Shetland, ZE2 9DY</t>
+  </si>
+  <si>
+    <t>Leisure Centre</t>
+  </si>
+  <si>
+    <t>Unst Leisure Centre, Baltasound, Unst, ZE2 9DY</t>
+  </si>
+  <si>
+    <t>Uyeasound Hall Committee</t>
+  </si>
+  <si>
+    <t>Hall, Uyeasound, Unst, Shetland, ZE2 9DL</t>
+  </si>
+  <si>
+    <t>Uyeasound Boating Club</t>
+  </si>
+  <si>
+    <t>Boatshed Etc</t>
+  </si>
+  <si>
+    <t>Boathouse, Westside, Uyeasound, Unst, Shetland, ZE2 9DW</t>
+  </si>
+  <si>
+    <t>Bagi Stack, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>School, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Cullivoe Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>Shed, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>R G Jamieson &amp; Son</t>
+  </si>
+  <si>
+    <t>Garage (ND)</t>
+  </si>
+  <si>
+    <t>Garage &amp; Petrol Filling Station</t>
+  </si>
+  <si>
+    <t>Garage, Moarfield, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Cullivoe Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Trustees Of Sellafirth Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Mid Yell Boating &amp; Social Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>Store</t>
+  </si>
+  <si>
+    <t>Store, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>Mid Yell Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>Police Station</t>
+  </si>
+  <si>
+    <t>Premises</t>
+  </si>
+  <si>
+    <t>School, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>Robert Jamieson &amp; Co</t>
+  </si>
+  <si>
+    <t>Lockup Garage, Melby, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>Store, Melby, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>School, Papa Stour, Shetland, ZE2 9PW</t>
+  </si>
+  <si>
+    <t>Pier, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Happyhansel, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Walls Etc Agric Society</t>
+  </si>
+  <si>
+    <t>Store, 06026600 Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Church, 06026700 Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Small Business Bonus Relief (Single)</t>
+  </si>
+  <si>
+    <t>Trustees Of The Walls Regatta Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Bayhall, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Tresta, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>R N L I</t>
+  </si>
+  <si>
+    <t>Lifeboat Station</t>
+  </si>
+  <si>
+    <t>Lifeboat Station, Aith, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Aith Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Aith, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of The Baptist Church</t>
+  </si>
+  <si>
+    <t>Church,Sand,Garderhouse,Bixter,Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of The Reawick Congregational Church</t>
+  </si>
+  <si>
+    <t>Church, ., Reawick, Shetland</t>
+  </si>
+  <si>
+    <t>Skeld Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Skeld, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Reawick &amp; District Boating Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Skeld, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Culswick, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Plymouth Brethren</t>
+  </si>
+  <si>
+    <t>Selivoe, Bridge Of Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Nesting &amp; Girlsta Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>Shed, Skellister, South Nesting, Shetland, ZE2 9PS</t>
+  </si>
+  <si>
+    <t>Trustees Of The Nesting Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Skellister, South Nesting, Shetland, ZE2 9PP</t>
+  </si>
+  <si>
+    <t>Mull Of Eswick, Skellister, South Nesting, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Gulberwick P Hall</t>
+  </si>
+  <si>
+    <t>Club, ., Gulberwick, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Fuglaness, Burra Isle, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The Bridge-End Community Hall</t>
+  </si>
+  <si>
+    <t>Hall, Bridge-End, Burra, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The Baptist Church</t>
+  </si>
+  <si>
+    <t>Church, Bridge-End, Burra, Shetland, ZE2 9LE</t>
+  </si>
+  <si>
+    <t>Church Hall, Hamnavoe, Burra, Shetland, ZE2 9LB</t>
+  </si>
+  <si>
+    <t>Trustees Of Burra P Hall</t>
+  </si>
+  <si>
+    <t>Hall, Hamnavoe, Burra, Shetland, ZE2 9JY</t>
+  </si>
+  <si>
+    <t>School, Hamnavoe, Burra, Shetland, ZE2 9LA</t>
+  </si>
+  <si>
+    <t>Lighthouse, 14001803 Sumburgh Head, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>M D Leisure Ltd</t>
+  </si>
+  <si>
+    <t>Hotel (Apportioned Res)</t>
+  </si>
+  <si>
+    <t>Hotel, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>Public Convenience, Grutness, Virkie, Shetland</t>
+  </si>
+  <si>
+    <t>Airport</t>
+  </si>
+  <si>
+    <t>Burial Ground, Laxfirth, Brettabister, North Nesting, Shetland</t>
+  </si>
+  <si>
+    <t>N Nesting Public Hall Comm</t>
+  </si>
+  <si>
+    <t>Hall, Laxfirth, Brettabister, North Nesting, Shetland</t>
+  </si>
+  <si>
+    <t>R G R Building Contractors</t>
+  </si>
+  <si>
+    <t>Skelberry, Vidlin, Shetland, ZE2 9QD</t>
+  </si>
+  <si>
+    <t>Church, Vidlin, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Lunna Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Vidlin, Shetland</t>
+  </si>
+  <si>
+    <t>Petrol Filling Station</t>
+  </si>
+  <si>
+    <t>Airfield</t>
+  </si>
+  <si>
+    <t>Skaw, Brough, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Shoard Whalsay Disibility And</t>
+  </si>
+  <si>
+    <t>Shop Etc</t>
+  </si>
+  <si>
+    <t>Non Profit (Disc) - Max 100%</t>
+  </si>
+  <si>
+    <t>Shop Etc, Brough, Whalsay, Shetland, ZE2 9AL</t>
+  </si>
+  <si>
+    <t>Whalsay Model Yacht Club</t>
+  </si>
+  <si>
+    <t>Shed, Brough, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Brough, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Livister Youth Centre</t>
+  </si>
+  <si>
+    <t>Youth Centre</t>
+  </si>
+  <si>
+    <t>Youth Centre, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Whalsay Anglers Assoc</t>
+  </si>
+  <si>
+    <t>Boatshed</t>
+  </si>
+  <si>
+    <t>Boathouse, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Self Catering</t>
+  </si>
+  <si>
+    <t>Whalsay Kirk Session</t>
+  </si>
+  <si>
+    <t>Church Hall, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of Symbister Hall</t>
+  </si>
+  <si>
+    <t>Hall, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>J W J (Whalsay) Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retail Hospitality And Leisure Relief </t>
+  </si>
+  <si>
+    <t>Shop, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Whalsay Boating &amp; Sports Club</t>
+  </si>
+  <si>
+    <t>Club, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Whalsay Snooker Club</t>
+  </si>
+  <si>
+    <t>Clubroom</t>
+  </si>
+  <si>
+    <t>Clubroom, Harlsdale, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Isbister Public Hall</t>
+  </si>
+  <si>
+    <t>Isbister, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, ., Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Bruary, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Store, Bruary, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Shop</t>
+  </si>
+  <si>
+    <t>School, Bruary, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Skerries Public Hall Comm</t>
+  </si>
+  <si>
+    <t>Hall, Housay, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Trondra Hall Committee</t>
+  </si>
+  <si>
+    <t>Hall, ., Trondra, Shetland</t>
+  </si>
+  <si>
+    <t>Quarry</t>
+  </si>
+  <si>
+    <t>Store, ., Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Asta Model Yacht Club</t>
+  </si>
+  <si>
+    <t>Boathouse, Asta, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Anglers Assoc</t>
+  </si>
+  <si>
+    <t>Tingwall Loch Club House, Asta, Scalloway, ZE2 9SB</t>
+  </si>
+  <si>
+    <t>Shetland Golf Club</t>
+  </si>
+  <si>
+    <t>Golf Course</t>
+  </si>
+  <si>
+    <t>Clubroom, Dale, Gott, Shetland</t>
+  </si>
+  <si>
+    <t>Tingwall Public Hall</t>
+  </si>
+  <si>
+    <t>Lockup Garage, ., Gott, Shetland</t>
+  </si>
+  <si>
+    <t>Hunter &amp; Morrisons</t>
+  </si>
+  <si>
+    <t>Epr 2024 - 10%</t>
+  </si>
+  <si>
+    <t>Precast Concrete Works, Kirkhouse, Whiteness, Shetland, ZE2 9LL</t>
+  </si>
+  <si>
+    <t>Church, ., Whiteness, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The Whiteness &amp; Weisdale Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, ., Whiteness, Shetland</t>
+  </si>
+  <si>
+    <t>Whitedale Model Yacht Club</t>
+  </si>
+  <si>
+    <t>Boathouse, Hellister, Weisdale, Shetland, ZE2 9LO</t>
+  </si>
+  <si>
+    <t>Robinson &amp; Morrison</t>
+  </si>
+  <si>
+    <t>Shop Etc, Soundside, Weisdale, Shetland, ZE2 9LQ</t>
+  </si>
+  <si>
+    <t>Shetland Arts  Development Agency</t>
+  </si>
+  <si>
+    <t>Museum &amp; Art Gallery, Weisdale Mill, Weisdale, Shetland, ZE2 9LW</t>
+  </si>
+  <si>
+    <t>The Royal British Legion</t>
+  </si>
+  <si>
+    <t>Club</t>
+  </si>
+  <si>
+    <t>Club, Berry Road, Scalloway, Shetland, ZE1 0UJ</t>
+  </si>
+  <si>
+    <t>Hall, Chapel Lane, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Chapel Lane, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Scalloway Gospel Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Gibblestone Road, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Workshop Etc</t>
+  </si>
+  <si>
+    <t>Shop (Checkout), Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Scalloway Meat Co</t>
+  </si>
+  <si>
+    <t>Garriock's Buildings, Main Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Scalloway Boating Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Port Arthur, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Kirkabister Ness, Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of Bressay Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, ., Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Scottish Natural Heritage</t>
+  </si>
+  <si>
+    <t>Visitor Centre</t>
+  </si>
+  <si>
+    <t>Premises Former House, Noss, Bressay, Shetland, ZE2 9ES</t>
+  </si>
+  <si>
+    <t>Trustees Of Quarff Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Quarff, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Mossbank Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Toft, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>Sandness Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>Smith &amp; Robertson</t>
+  </si>
+  <si>
+    <t>179 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Lerwick Boating Club</t>
+  </si>
+  <si>
+    <t>12A Commercial Street, Lerwick, Shetland, ZE1 0AN</t>
+  </si>
+  <si>
+    <t>Office</t>
+  </si>
+  <si>
+    <t>Nee Gibson Architects</t>
+  </si>
+  <si>
+    <t>72A Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Bank</t>
+  </si>
+  <si>
+    <t>Lerwick Port Authority</t>
+  </si>
+  <si>
+    <t>Car Park</t>
+  </si>
+  <si>
+    <t>Cancer Research Uk</t>
+  </si>
+  <si>
+    <t>Shop, Esplanade, Lerwick, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Fuel Depot</t>
+  </si>
+  <si>
+    <t>Bulter &amp; Mulhern</t>
+  </si>
+  <si>
+    <t>Workshop, 20340144 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Store Etc, Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Garage, 20340146 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Ness Boating Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Eastshore, Virkie, Shetland, ZE3 9JS</t>
+  </si>
+  <si>
+    <t>Garage Etc</t>
+  </si>
+  <si>
+    <t>Trustees Of Dunrossness Baptist Church</t>
+  </si>
+  <si>
+    <t>Church, Dunrossness, Shetland, ZE3 9JB</t>
+  </si>
+  <si>
+    <t>Warehouse</t>
+  </si>
+  <si>
+    <t>Museum, ., Dunrossness, Shetland, ZE2 9JG</t>
+  </si>
+  <si>
+    <t>School, ., Dunrossness, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of Dunrossness Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, ., Dunrossness, Shetland, ZE3 9JG</t>
+  </si>
+  <si>
+    <t>R S P B</t>
+  </si>
+  <si>
+    <t>Spiggie Loch, Scousburgh, Shetland, ZE2 9JE</t>
+  </si>
+  <si>
+    <t>Public Convenience, Bigton, Shetland</t>
+  </si>
+  <si>
+    <t>James Laurenson &amp; Sons</t>
+  </si>
+  <si>
+    <t>Garage Etc, Brake, Bigton, Shetland, ZE2 9JA</t>
+  </si>
+  <si>
+    <t>Workshop, Bigton, Shetland, ZE2 9JA</t>
+  </si>
+  <si>
+    <t>Lighthouse, Fair Isle, Shetland, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>Church, Fair Isle, Shetland, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>George Waterston Memorial Museum Trust</t>
+  </si>
+  <si>
+    <t>Museum, Fair Isle, Shetland, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>School, Fair Isle, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of Fair Isle Hall</t>
+  </si>
+  <si>
+    <t>Hall, Fair Isle, Shetland</t>
+  </si>
+  <si>
+    <t>The Nat Trust For Scotland</t>
+  </si>
+  <si>
+    <t>Airfield, Fair Isle, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, Fair Isle, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Ireland, Bigton, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The Levenwick Mission Hall</t>
+  </si>
+  <si>
+    <t>Mission Hall, Gord, Levenwick, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The Levenwick Village Club</t>
+  </si>
+  <si>
+    <t>Clubroom, ., Levenwick, Shetland</t>
+  </si>
+  <si>
+    <t>Sandwick Social Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Sandwick, Shetland, ZE2 9HN</t>
+  </si>
+  <si>
+    <t>Carnegie Hall Trustees</t>
+  </si>
+  <si>
+    <t>Hall, Stove, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Sandwick Youth &amp; Comm.Centre</t>
+  </si>
+  <si>
+    <t>Community Centre</t>
+  </si>
+  <si>
+    <t>Community Centre, Central, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Sandwick Boating Club</t>
+  </si>
+  <si>
+    <t>Shed, Sandsayre, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Sandsayre, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Lighthouse, ., Mousa, Shetland</t>
+  </si>
+  <si>
+    <t>Cunningsburgh Village Club</t>
+  </si>
+  <si>
+    <t>Hall, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of The U F Church</t>
+  </si>
+  <si>
+    <t>Dandiegarth, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Public Convenience, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Cunningsburgh &amp; District Agricultural Society</t>
+  </si>
+  <si>
+    <t>Shed, 14093620 Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Harbour</t>
+  </si>
+  <si>
+    <t>Pier, Graven, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Bus Shelters</t>
+  </si>
+  <si>
+    <t>Bus Stance,.,Lerwick,Shetland</t>
+  </si>
+  <si>
+    <t>Trs Of The Myrtle Hall</t>
+  </si>
+  <si>
+    <t>6 Bank Lane, Lerwick, Shetland, ZE1 0DS</t>
+  </si>
+  <si>
+    <t>Hostel</t>
+  </si>
+  <si>
+    <t>Disabled Relief - Max 100%</t>
+  </si>
+  <si>
+    <t>15 Burgh Road, Lerwick, Shetland, ZE1 0LA</t>
+  </si>
+  <si>
+    <t>Shetland Folk Festival Society</t>
+  </si>
+  <si>
+    <t>5 Burns Lane, Lerwick, Shetland, ZE1 0EJ</t>
+  </si>
+  <si>
+    <t>6 Burns Lane, Lerwick, Shetland, ZE1 0EJ</t>
+  </si>
+  <si>
+    <t>George Robertson Shetland Ltd</t>
+  </si>
+  <si>
+    <t>3 Carlton Place, Lerwick, Shetland, ZE1 0ED</t>
+  </si>
+  <si>
+    <t>R A F Assocn Hq</t>
+  </si>
+  <si>
+    <t>11 Charlotte Street, Lerwick, Shetland, ZE1 0JL</t>
+  </si>
+  <si>
+    <t>Trustees Of Lerwick Congregational Church</t>
+  </si>
+  <si>
+    <t>1 Clairmont Place, Lerwick, Shetland, ZE1 0BR</t>
+  </si>
+  <si>
+    <t>Cee &amp; Jays</t>
+  </si>
+  <si>
+    <t>5 Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Public House</t>
+  </si>
+  <si>
+    <t>Thulecraft Ltd</t>
+  </si>
+  <si>
+    <t>Showroom</t>
+  </si>
+  <si>
+    <t>6 Commercial Road, Lerwick, Shetland, ZE1 0HY</t>
+  </si>
+  <si>
+    <t>Health Craft</t>
+  </si>
+  <si>
+    <t>12 Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Royal British Legion (Lerwick Branch)</t>
+  </si>
+  <si>
+    <t>Clubhouse, Commercial Road, Lerwick, Shetland, ZE1 0NL</t>
+  </si>
+  <si>
+    <t>Jamieson Knitwear</t>
+  </si>
+  <si>
+    <t>95 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Shet.Freezer &amp; Food Centre Ltd</t>
+  </si>
+  <si>
+    <t>14A Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>R C Diocese Of Aberdeen</t>
+  </si>
+  <si>
+    <t>Church, Harbour Street, Lerwick, Shetland, ZE1 0JS</t>
+  </si>
+  <si>
+    <t>County Hall &amp; Offices</t>
+  </si>
+  <si>
+    <t>Office, Hillhead, Lerwick, Shetland, ZE1 0HD</t>
+  </si>
+  <si>
+    <t>The Watt Partnership T/A Manson Dry Cleaners</t>
+  </si>
+  <si>
+    <t>Shop, Kantersted Road, Lerwick, Shetland, ZE1 0RJ</t>
+  </si>
+  <si>
+    <t>Nursery</t>
+  </si>
+  <si>
+    <t>Nursery Relief</t>
+  </si>
+  <si>
+    <t>Nursery, King Harald Street, Lerwick, Shetland, ZE1 0EQ</t>
+  </si>
+  <si>
+    <t>Shetland Islands Broadcasting Company Ltd</t>
+  </si>
+  <si>
+    <t>6B Market Street, Lerwick, Shetland, ZE1 0JN</t>
+  </si>
+  <si>
+    <t>Trs Of The Ebenezer Hall</t>
+  </si>
+  <si>
+    <t>Church, Navy Lane, Lerwick, Shetland, ZE1 0BS</t>
+  </si>
+  <si>
+    <t>Foula Airstrip Trust</t>
+  </si>
+  <si>
+    <t>Airfield, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Airfield, Papa Stour, Shetland</t>
+  </si>
+  <si>
+    <t>Office, 95 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Chalet</t>
+  </si>
+  <si>
+    <t>Bridge-End Outdoor Centre Trust</t>
+  </si>
+  <si>
+    <t>Outdoor Centre, Bridge-End, Burra, Shetland, ZE2 9LE</t>
+  </si>
+  <si>
+    <t>The Delting Boating Club</t>
+  </si>
+  <si>
+    <t>Clubroom, Hillswick Road, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Sports Centre</t>
+  </si>
+  <si>
+    <t>Clickimin Leisure Complex, Lochside, Lerwick, ZE1 0PJ</t>
+  </si>
+  <si>
+    <t>North Staney Hill Community Association</t>
+  </si>
+  <si>
+    <t>Community Centre, North Road, Lerwick, Shetland, ZE1 0PR</t>
+  </si>
+  <si>
+    <t>Trs Of Lk Gospel Mission</t>
+  </si>
+  <si>
+    <t>20 North Road, Lerwick, Shetland, ZE1 0NQ</t>
+  </si>
+  <si>
+    <t>Trs Of Sound Gospel Hall</t>
+  </si>
+  <si>
+    <t>Church, Oversound Road, Lerwick, Shetland, ZE1 0SD</t>
+  </si>
+  <si>
+    <t>Trustees Of Morton Lodge No 89</t>
+  </si>
+  <si>
+    <t>Masonic Hall, Queen's Lane, Lerwick, Shetland, ZE1 0BL</t>
+  </si>
+  <si>
+    <t>Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>Shed, St Sunniva St, Lerwick, Shetland, ZE1 0HL</t>
+  </si>
+  <si>
+    <t>Sound Community Assoc</t>
+  </si>
+  <si>
+    <t>Hall, Sound (Upper), Lerwick, Shetland, ZE1 0RQ</t>
+  </si>
+  <si>
+    <t>Old Anderson High School, Twageos Road, Lerwick, Shetland, ZE1 0BB</t>
+  </si>
+  <si>
+    <t>Whalsay Leisure Centre, Symbister, Whalsay, ZE2 9AA</t>
+  </si>
+  <si>
+    <t>Brae Youth Centre Trust</t>
+  </si>
+  <si>
+    <t>Youth Centre, Brae, Shetland, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Scalloway Fire Festival</t>
+  </si>
+  <si>
+    <t>Store, Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Frank Williamson Ltd.</t>
+  </si>
+  <si>
+    <t>30 North Road, Lerwick, Shetland, ZE1 0NT</t>
+  </si>
+  <si>
+    <t>School, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Yell Radio Yacht Club</t>
+  </si>
+  <si>
+    <t>Lunga Water, Westsandwick, Yell, Shetland, ZE2 9BH</t>
+  </si>
+  <si>
+    <t>Garage, 20340183 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Shetland Janitorial Supplies Ltd</t>
+  </si>
+  <si>
+    <t>Warehouse, 20340273 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Abdn &amp; Orkney Diocese Trs</t>
+  </si>
+  <si>
+    <t>12 Greenfield Place, Lerwick, Shetland, ZE1 0AQ</t>
+  </si>
+  <si>
+    <t>16 Greenfield Place, Lerwick, Shetland, ZE1 0AQ</t>
+  </si>
+  <si>
+    <t>Marina Users Association</t>
+  </si>
+  <si>
+    <t>Shed, Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Museum, Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Dim Riv Longship Committee</t>
+  </si>
+  <si>
+    <t>Boathouse, Gremista, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Yard</t>
+  </si>
+  <si>
+    <t>Factory</t>
+  </si>
+  <si>
+    <t>Lighthouse, Gremista, Lerwick, Shetland, ZE1 0PU</t>
+  </si>
+  <si>
+    <t>Lerwick Marina Users Association</t>
+  </si>
+  <si>
+    <t>Marina</t>
+  </si>
+  <si>
+    <t>Moorings, Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Skerries Marina Users Association</t>
+  </si>
+  <si>
+    <t>Moorings, Housay, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Walls Swimming Pool Association</t>
+  </si>
+  <si>
+    <t>The Shearing Shed</t>
+  </si>
+  <si>
+    <t>Salon</t>
+  </si>
+  <si>
+    <t>Salon, Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Aywick Shop Ltd</t>
+  </si>
+  <si>
+    <t>Shop, Aywick, East Yell, Yell, Shetland, ZE2 9AX</t>
+  </si>
+  <si>
+    <t>Sbbs Multiple Prop Less Than 25% Relief</t>
+  </si>
+  <si>
+    <t>Restaurant</t>
+  </si>
+  <si>
+    <t>Goudie Funeral Directors</t>
+  </si>
+  <si>
+    <t>Sbbs Multiple Prop 25% Relief</t>
+  </si>
+  <si>
+    <t>Workshop Etc, Scalloway Road, Lerwick, Shetland, ZE1 0LD</t>
+  </si>
+  <si>
+    <t>South Mainland Community History Group</t>
+  </si>
+  <si>
+    <t>Museum, ., Quendale, Shetland, ZE3 9JD</t>
+  </si>
+  <si>
+    <t>Aithsvoe Pier Trust</t>
+  </si>
+  <si>
+    <t>Pier</t>
+  </si>
+  <si>
+    <t>Shed, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>L H D Marine Supplies Ltd</t>
+  </si>
+  <si>
+    <t>Ice Factory</t>
+  </si>
+  <si>
+    <t>Factory, Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Boathouse, Bayhall, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Meal, Hamnavoe, Burra, Shetland, ZE2 9LB</t>
+  </si>
+  <si>
+    <t>Public Convenience, Cullivoe Pier, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Shetland Amenity Trust</t>
+  </si>
+  <si>
+    <t>Sodom, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Skerries Airstrip Comm</t>
+  </si>
+  <si>
+    <t>Airfield, Bruary, Skerries, Shetland, ZE2 9AS</t>
+  </si>
+  <si>
+    <t>Public Convenience, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Adamson Bros (Shetland) Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, North Bridge, Cunningsburgh, Shetland, ZE2 9HB</t>
+  </si>
+  <si>
+    <t>South Mainland Pool, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of North Roe &amp; Lochend Public Hall</t>
+  </si>
+  <si>
+    <t>Houlland, North Roe, Shetland, ZE2 9RY</t>
+  </si>
+  <si>
+    <t>Bothy, Hamnavoe, Eshaness, Shetland, ZE2 9RS</t>
+  </si>
+  <si>
+    <t>Bothy, Voe, Shetland, ZE2 9PX</t>
+  </si>
+  <si>
+    <t>Premises, Sellaness Ind Estate, Graven, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Haroldswick, Unst, Shetland, ZE2 9EQ</t>
+  </si>
+  <si>
+    <t>Scalloway Pool, New Road, Scalloway, ZE1 0TN</t>
+  </si>
+  <si>
+    <t>Store Etc., 20363014 Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Shetland Sub Aqua Club</t>
+  </si>
+  <si>
+    <t>Store Etc., 20363017 Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Shetland Womens Aid</t>
+  </si>
+  <si>
+    <t>Office, St Olaf Street, Lerwick, Shetland, ZE1 0ES</t>
+  </si>
+  <si>
+    <t>Shetland Heatwise</t>
+  </si>
+  <si>
+    <t>Offices Etc</t>
+  </si>
+  <si>
+    <t>Office Etc, Staney Hill, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Thule Bar (Lerwick) Ltd</t>
+  </si>
+  <si>
+    <t>Public House, Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Whalsay Golf Club</t>
+  </si>
+  <si>
+    <t>Moorings, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Collafirth Marina Users Associaition</t>
+  </si>
+  <si>
+    <t>Collafirth, Ollaberry, Shetland, ZE2 9RX</t>
+  </si>
+  <si>
+    <t>Delting Marina Users Association</t>
+  </si>
+  <si>
+    <t>Roe Sound, Moorings, Brae, Shetland, ZE2 9QN</t>
+  </si>
+  <si>
+    <t>Walls Marina Users Associaition</t>
+  </si>
+  <si>
+    <t>Vaila Sound, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Aith Marina Users Associaition</t>
+  </si>
+  <si>
+    <t>Moorings, Aith, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Symbister Marina Users Associaition</t>
+  </si>
+  <si>
+    <t>Moorings, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Scalloway Marina Users Association</t>
+  </si>
+  <si>
+    <t>Moorings, Port Arthur, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Bressay Boating Club</t>
+  </si>
+  <si>
+    <t>Moorings, ., Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Mid Yell Marina Users Association</t>
+  </si>
+  <si>
+    <t>Moorings, Ravensgeo, Mid Yell, Yell, Shetland, ZE2 9BN</t>
+  </si>
+  <si>
+    <t>Strom Park Development Trust</t>
+  </si>
+  <si>
+    <t>Clubroom, Strom, Whiteness, Shetland, ZE2 9LJ</t>
+  </si>
+  <si>
+    <t>Pier, Westside, Uyeasound, Unst, Shetland, ZE2 9DW</t>
+  </si>
+  <si>
+    <t>Ferry Terminal</t>
+  </si>
+  <si>
+    <t>Pier, Linkhouse, Mid Yell, Yell, Shetland, ZE2 9BP</t>
+  </si>
+  <si>
+    <t>Oddsta, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Pier, Papa Stour, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, West Burrafirth, Shetland</t>
+  </si>
+  <si>
+    <t>Billister, Brettabister, North Nesting, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, Vidlin, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, Mail, Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Toogs, Bridge-End, Burra, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, Hamnavoe, Burra, Shetland, ZE2 9JY</t>
+  </si>
+  <si>
+    <t>Pier, Bruary, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>Lerwick Autobody Ltd</t>
+  </si>
+  <si>
+    <t>8 Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Shetland Industries Ltd</t>
+  </si>
+  <si>
+    <t>Pier, Brooniestaing, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Burn Beach, ., Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Bressay History Group</t>
+  </si>
+  <si>
+    <t>Museum, Leraness, Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Store Etc</t>
+  </si>
+  <si>
+    <t>Store Etc, Staney Hill Industrial Estate, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>West Isle Shop</t>
+  </si>
+  <si>
+    <t>Shop &amp; Post Office, Housay, Skerries, Shetland, ZE2 9AS</t>
+  </si>
+  <si>
+    <t>Boots Properties Ltd (For Store No.98 )</t>
+  </si>
+  <si>
+    <t>173 Commercial Street, Lerwick, Shetland, ZE1 0HJ</t>
+  </si>
+  <si>
+    <t>Brae Garage Ltd</t>
+  </si>
+  <si>
+    <t>Garage Etc, Brae, Shetland, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Boathouse, Sandsayre, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Unst Inshore Services</t>
+  </si>
+  <si>
+    <t>Workshop, Hagdale Industrial Estate, Baltasound, Unst, Shetland, ZE2 9TW</t>
+  </si>
+  <si>
+    <t>Skerries Co-Op Society</t>
+  </si>
+  <si>
+    <t>Bruary Pier, Bruary, Skerries, Shetland, ZE2 9AS</t>
+  </si>
+  <si>
+    <t>Sandveien Neighbourhood Centre Per Management Committee</t>
+  </si>
+  <si>
+    <t>Youth Centre, Kantersted Road, Lerwick, Shetland, ZE1 0RJ</t>
+  </si>
+  <si>
+    <t>Pier, Symbister, Whalsay, Shetland, ZE2 9AL</t>
+  </si>
+  <si>
+    <t>Residential Care Unit</t>
+  </si>
+  <si>
+    <t>Edward Thomason House, Seafield Road, Lerwick, Shetland, ZE1 0RJ</t>
+  </si>
+  <si>
+    <t>Burra-Trondra Minibus Assoc.</t>
+  </si>
+  <si>
+    <t>3A Easterdale Ind Estate, Hamnavoe, Burra, Shetland, ZE2 9JY</t>
+  </si>
+  <si>
+    <t>Lighthouse, Sumburgh Head, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>South Ness, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Lunna Holm, Vidlin, Shetland</t>
+  </si>
+  <si>
+    <t>Northside, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Christian Bookshop</t>
+  </si>
+  <si>
+    <t>30 Market Street, Lerwick, Shetland, ZE1 0JP</t>
+  </si>
+  <si>
+    <t>Voe House, Walls, Shetland, ZE2 9PB</t>
+  </si>
+  <si>
+    <t>Skerries Start</t>
+  </si>
+  <si>
+    <t>Premises, Housay, Skerries, Shetland, ZE2 0AS</t>
+  </si>
+  <si>
+    <t>Bolts Car Hire Ltd</t>
+  </si>
+  <si>
+    <t>Garage Etc, Sumburgh Airport, Virkie, Shetland, ZE3 9JP</t>
+  </si>
+  <si>
+    <t>Bothy, Scatness, Virkie, Shetland, ZE3 9JW</t>
+  </si>
+  <si>
+    <t>Cullivoe Marina Users Ass.</t>
+  </si>
+  <si>
+    <t>Cullivoe Harbour, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Mires Of Funzie, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>East Voe Marina Users Association</t>
+  </si>
+  <si>
+    <t>Marina, East Voe, Scalloway, Shetland, ZE1 0UR</t>
+  </si>
+  <si>
+    <t>Glover Chalets</t>
+  </si>
+  <si>
+    <t>Blaisdon, Okraquoy, Cunningsburgh, Shetland, ZE2 9HA</t>
+  </si>
+  <si>
+    <t>Scalloway Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Berry Road, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Aald Skule</t>
+  </si>
+  <si>
+    <t>Clubroom, Aith, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Michael Inkster &amp; Co</t>
+  </si>
+  <si>
+    <t>159 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Colvister Quarry, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Wind Farm</t>
+  </si>
+  <si>
+    <t>Shetland Aid Trust</t>
+  </si>
+  <si>
+    <t>., Ladies Drive, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Telecom Sites</t>
+  </si>
+  <si>
+    <t>Historic Environment Scotland</t>
+  </si>
+  <si>
+    <t>., Fort Charlotte, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Vidlin Marina Users Assoc</t>
+  </si>
+  <si>
+    <t>Marina, Vidlin, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Heat Energy &amp; Power Ltd</t>
+  </si>
+  <si>
+    <t>District Heating System</t>
+  </si>
+  <si>
+    <t>90% District Heating Relief Renewable 24</t>
+  </si>
+  <si>
+    <t>Dist Heating System, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>The Camera Centre</t>
+  </si>
+  <si>
+    <t>72 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>North Ice Ltd</t>
+  </si>
+  <si>
+    <t>Factory, Cullivoe Pier, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Public Convenience, Kergord, Weisdale, Shetland</t>
+  </si>
+  <si>
+    <t>Unst Youth Centre Trust</t>
+  </si>
+  <si>
+    <t>Hostel, Uyeasound, Unst, Shetland, ZE2 9DW</t>
+  </si>
+  <si>
+    <t>Cope Ltd</t>
+  </si>
+  <si>
+    <t>Offices</t>
+  </si>
+  <si>
+    <t>Workshop Etc., Port Business Park, Lerwick, ZE1 0TW</t>
+  </si>
+  <si>
+    <t>Vaila Fine Art</t>
+  </si>
+  <si>
+    <t>61 Commercial Street, Lerwick, Shetland, ZE1 0AB</t>
+  </si>
+  <si>
+    <t>Jrj (Shetland)</t>
+  </si>
+  <si>
+    <t>Shetland Link-Up</t>
+  </si>
+  <si>
+    <t>8 Commercial Street, Lerwick, Shetland, ZE1 0AN</t>
+  </si>
+  <si>
+    <t>Mainlands Mini Market Ltd</t>
+  </si>
+  <si>
+    <t>6 Dunrossness Industrial Estate, Dunrossness, Shetland, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>Hotel</t>
+  </si>
+  <si>
+    <t>British Red Cross</t>
+  </si>
+  <si>
+    <t>125/7 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Scalloway Gala Committee</t>
+  </si>
+  <si>
+    <t>Store, Hillside Road, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Christian Youth Camp</t>
+  </si>
+  <si>
+    <t>Hostel, Sumburgh Airport, Virkie, Shetland, ZE3 9JP</t>
+  </si>
+  <si>
+    <t>Holm Of Skaw, Haroldswick, Unst, Shetland</t>
+  </si>
+  <si>
+    <t>Maritime &amp; Coastguard Agency</t>
+  </si>
+  <si>
+    <t>Coastguard Station</t>
+  </si>
+  <si>
+    <t>Look Out Hut, Knab Road, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>MINOR LIGHT ., Nesting, Setland</t>
+  </si>
+  <si>
+    <t>BURN BEACH Main Street, Scalloway, Shetland, ZE2 0TR</t>
+  </si>
+  <si>
+    <t>Ancient Monument</t>
+  </si>
+  <si>
+    <t>Jarlshof, Sumburgh, Virkie, Shetland</t>
+  </si>
+  <si>
+    <t>., Grutness, Virkie, Shetland</t>
+  </si>
+  <si>
+    <t>Anemometer</t>
+  </si>
+  <si>
+    <t>Scottish Court Service</t>
+  </si>
+  <si>
+    <t>Courthouse</t>
+  </si>
+  <si>
+    <t>Office, Hillhead, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>., Bridge-End, Burra, Shetland, ZE2 9LE</t>
+  </si>
+  <si>
+    <t>., Eastshore, Virkie, Shetland, ZE3 9JS</t>
+  </si>
+  <si>
+    <t>Office, 20763050 Stewart Building, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Burravoe Pier Trust</t>
+  </si>
+  <si>
+    <t>Pier Etc</t>
+  </si>
+  <si>
+    <t>., Burravoe, Yell, Shetland, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>Uyeasound Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>Towerhill, Uyeasound, Unst, Shetland, ZE2 9DL</t>
+  </si>
+  <si>
+    <t>Unst Heritage Trust</t>
+  </si>
+  <si>
+    <t>School, Haroldswick, Unst, Shetland, ZE2 9ED</t>
+  </si>
+  <si>
+    <t>Unit 8, Blackhill Mills, Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Shop, Skeld, Wester Skeld, Shetland, ZE2 9NL</t>
+  </si>
+  <si>
+    <t>Wasps</t>
+  </si>
+  <si>
+    <t>Studio</t>
+  </si>
+  <si>
+    <t>Studio, The Booth, New Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Johnson Transport</t>
+  </si>
+  <si>
+    <t>Shop, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Scottish Agricultural College</t>
+  </si>
+  <si>
+    <t>Office, 20764185 Staney Hill, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Transmitting Aerial Cables</t>
+  </si>
+  <si>
+    <t>.,Collafirth Hill,Ollaberry,Shetland,ZE2 9RX</t>
+  </si>
+  <si>
+    <t>.,.,Weisdale,Shetland,ZE2 9LN</t>
+  </si>
+  <si>
+    <t>Sandwick Social &amp; Economic Development (Scio)</t>
+  </si>
+  <si>
+    <t>Visitors Centre, Hoswick, Sandwick, Shetland, ZE2 9HL</t>
+  </si>
+  <si>
+    <t>L E F Ltd</t>
+  </si>
+  <si>
+    <t>Store, Blacksness, Scalloway, Shetland, ZE1 0TQ</t>
+  </si>
+  <si>
+    <t>Jehovas Witnesses</t>
+  </si>
+  <si>
+    <t>Kingdom Hall, Whiteness</t>
+  </si>
+  <si>
+    <t>Depot, Brae, Shetland</t>
+  </si>
+  <si>
+    <t>F L J  (Shetland) Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, Laxfirth, Gott, Shetland, ZE2 9SG</t>
+  </si>
+  <si>
+    <t>Whalsay Sports Development Trust</t>
+  </si>
+  <si>
+    <t>Playing Fields</t>
+  </si>
+  <si>
+    <t>Harbison Park, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Old Scatness, Scatness, Virkie, Shetland, ZE3 9JL</t>
+  </si>
+  <si>
+    <t>West Mainland Leisure Centre, Aith, Bixter, ZE2 9NE</t>
+  </si>
+  <si>
+    <t>Boathouse, 14065039 Sandsayre, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>The Cabin</t>
+  </si>
+  <si>
+    <t>Lower Wirlie, Vidlin, Shetland, ZE2 9QD</t>
+  </si>
+  <si>
+    <t>Residential Home</t>
+  </si>
+  <si>
+    <t>John Jamieson Close, 8 Hillhead, Lerwick, Shetland, ZE1 0HE</t>
+  </si>
+  <si>
+    <t>Scottish Water</t>
+  </si>
+  <si>
+    <t>Keepers Cottage East, LIGHTHOUSE ., Bressay, Shetland, ZE2 9ER</t>
+  </si>
+  <si>
+    <t>Keepers Cottage West, LIGHTHOUSE ., Bressay, Shetland, ZE2 9ER</t>
+  </si>
+  <si>
+    <t>Keepers House, Sumburgh Head, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>Rsm Uk Management Ltd</t>
+  </si>
+  <si>
+    <t>122 Commercial Street, Lerwick, Shetland, ZE1 0HX</t>
+  </si>
+  <si>
+    <t>Shetland Charitable Trust</t>
+  </si>
+  <si>
+    <t>22/24 North Road, Lerwick, Shetland, ZE1 0NQ</t>
+  </si>
+  <si>
+    <t>Chalet 1, Okraquoy, Cunningsburgh, Shetland, ZE2 9HA</t>
+  </si>
+  <si>
+    <t>Easterhoul Chalets</t>
+  </si>
+  <si>
+    <t>Chalets, East Voe, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Fort Cafe &amp; Takeaway Ltd</t>
+  </si>
+  <si>
+    <t>2 Commercial Road, Lerwick, Shetland, ZE1 0HY</t>
+  </si>
+  <si>
+    <t>., Papa Stour, Shetland, ZE2 9PW</t>
+  </si>
+  <si>
+    <t>Rnmdsf</t>
+  </si>
+  <si>
+    <t>., Stewart Building, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Pure Energy Centre</t>
+  </si>
+  <si>
+    <t>Office, Hagdale Industrial Estate, Baltasound, Unst, Shetland, ZE2 9TW</t>
+  </si>
+  <si>
+    <t>Store, 20340270 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Mckimms Ltd</t>
+  </si>
+  <si>
+    <t>Bothy, ., Whiteness, Shetland, ZE2 9LJ</t>
+  </si>
+  <si>
+    <t>Shetland Samaritans Scio</t>
+  </si>
+  <si>
+    <t>13 Charlotte Street, Lerwick, Shetland, ZE1 0JL</t>
+  </si>
+  <si>
+    <t>Pjp Architects Llp</t>
+  </si>
+  <si>
+    <t>4 North Ness Business Park, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Self Catering Shetland</t>
+  </si>
+  <si>
+    <t>63 Burgh Road, Lerwick, Shetland, ZE1 0QR</t>
+  </si>
+  <si>
+    <t>T P Gifford Plant Hire</t>
+  </si>
+  <si>
+    <t>Storage Yard</t>
+  </si>
+  <si>
+    <t>Seaview, Skellister, South Nesting, Shetland, ZE2 9PP</t>
+  </si>
+  <si>
+    <t>Happy Haddock Shetland Ltd</t>
+  </si>
+  <si>
+    <t>59 Commercial Road, Lerwick, Shetland, ZE1 0NL</t>
+  </si>
+  <si>
+    <t>Whalsay History Group</t>
+  </si>
+  <si>
+    <t>Midden Court Complex, Symbister, Whalsay, Shetland, ZE2 9AB</t>
+  </si>
+  <si>
+    <t>Sandisons</t>
+  </si>
+  <si>
+    <t>Clibberwick, Haroldswick, Unst, Shetland, ZE2 9EF</t>
+  </si>
+  <si>
+    <t>New Craigielea, Seafield Road, Lerwick, ZE1 0WZ</t>
+  </si>
+  <si>
+    <t>Shetland Bus Friendship Society Scio</t>
+  </si>
+  <si>
+    <t>Museum, Castle Street, Scalloway, Shetland, ZE1 0TP</t>
+  </si>
+  <si>
+    <t>Toog Properties Ltd</t>
+  </si>
+  <si>
+    <t>3 Vistavird, Brae, ZE2 9SL</t>
+  </si>
+  <si>
+    <t>5 Vistavird, Brae, ZE2 9SL</t>
+  </si>
+  <si>
+    <t>Tingwall Garage</t>
+  </si>
+  <si>
+    <t>Veensgarth, ., Gott, Shetland, ZE2 9SB</t>
+  </si>
+  <si>
+    <t>Burra History Group</t>
+  </si>
+  <si>
+    <t>Duncansclett, Bridge-End, Burra, Shetland</t>
+  </si>
+  <si>
+    <t>Changing Rooms</t>
+  </si>
+  <si>
+    <t>Midway Pitch, Brae, Shetland, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Midway Pitch, Brae, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Squad 31 Vidlin</t>
+  </si>
+  <si>
+    <t>39 North Road, Lerwick, Shetland, ZE1 0NT</t>
+  </si>
+  <si>
+    <t>Shetland Livestock Marketing Group Ltd</t>
+  </si>
+  <si>
+    <t>., Staney Hill, Lerwick, Shetland, ZE1 0QN</t>
+  </si>
+  <si>
+    <t>Museum &amp; Archive, Hay's Dock, Freefield, Lerwick, ZE1 0NJ</t>
+  </si>
+  <si>
+    <t>Aith Community Association</t>
+  </si>
+  <si>
+    <t>Garage, Aith, Bixter, ZE2 9NB</t>
+  </si>
+  <si>
+    <t>Bullia Skerry, Shetland</t>
+  </si>
+  <si>
+    <t>St Magnus Bay Hotel</t>
+  </si>
+  <si>
+    <t>Hotel, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Shed, 20363018 Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>W H B Sutherland Ltd T/A Freefield Pharmacy</t>
+  </si>
+  <si>
+    <t>Brown's Building, Commercial Road, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Pier, Collafirth, Ollaberry, ZE2 9RX</t>
+  </si>
+  <si>
+    <t>., Ve Skerries, ZE2 9PW</t>
+  </si>
+  <si>
+    <t>Residential &amp; Respite Care Centre</t>
+  </si>
+  <si>
+    <t>Nordalea, Baltasound, Unst, Shetland, ZE2 9DX</t>
+  </si>
+  <si>
+    <t>Home, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>North Haven, Brae, Shetland, ZE2 9TY</t>
+  </si>
+  <si>
+    <t>Home, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Marrister, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Home, ., Levenwick, Shetland</t>
+  </si>
+  <si>
+    <t>Lk Branch  R N L I</t>
+  </si>
+  <si>
+    <t>32 Commercial Street, Lerwick, Shetland, ZE1 0AB</t>
+  </si>
+  <si>
+    <t>Voluntary Action Shetland</t>
+  </si>
+  <si>
+    <t>., Market House, 14 Market Street, Lerwick, Shetland, ZE1 0JP</t>
+  </si>
+  <si>
+    <t>Take Away</t>
+  </si>
+  <si>
+    <t>Scottish Sea Farms Ltd</t>
+  </si>
+  <si>
+    <t>., Blacksness, Scalloway, Shetland, ZE1 0TQ</t>
+  </si>
+  <si>
+    <t>Aithbank, Fetlar, Shetland, ZE2 9PJ</t>
+  </si>
+  <si>
+    <t>Visitors Centre, 14001804 Sumburgh Head, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>Ocean Kinetics</t>
+  </si>
+  <si>
+    <t>Voe Pier Trust</t>
+  </si>
+  <si>
+    <t>., Lower Voe, Voe, ZE2 9PT</t>
+  </si>
+  <si>
+    <t>The Hanseatic Booth Trust</t>
+  </si>
+  <si>
+    <t>Pier House, Symbister, Whalsay, ZE2 9AA</t>
+  </si>
+  <si>
+    <t>Braewick Cafe &amp; Caravan Park</t>
+  </si>
+  <si>
+    <t>Caravan Park</t>
+  </si>
+  <si>
+    <t>Shed 2, BRAEWICK Eshaness, Shetland, ZE2 9RS</t>
+  </si>
+  <si>
+    <t>Chalet 2, Okraquoy, Cunningsburgh, Shetland, ZE2 9HA</t>
+  </si>
+  <si>
+    <t>Store, Fair Isle, Shetland, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>., Shetland Islands, ZE1</t>
+  </si>
+  <si>
+    <t>Telecom Network (Part)</t>
+  </si>
+  <si>
+    <t>Skeld Waterfront Trust</t>
+  </si>
+  <si>
+    <t>Boathouse, Skeld, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Northmavine Club</t>
+  </si>
+  <si>
+    <t>COLLAFIRTH Ollaberry, Shetland, ZE2 9RX</t>
+  </si>
+  <si>
+    <t>4 Pirate Lane, Lerwick, Shetland, ZE1 0DY</t>
+  </si>
+  <si>
+    <t>UNIT 5 Hagdale Industrial Estate, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Youth Hostel</t>
+  </si>
+  <si>
+    <t>Youth Hostel, King Harald Street, Lerwick, Shetland, ZE1 0EQ</t>
+  </si>
+  <si>
+    <t>Eid Community Co-Op</t>
+  </si>
+  <si>
+    <t>Store, Aith, Bixter, Shetland, ZE2 9NB</t>
+  </si>
+  <si>
+    <t>Yard Etc</t>
+  </si>
+  <si>
+    <t>Dept For Work And Pensions</t>
+  </si>
+  <si>
+    <t>Ncg Builders</t>
+  </si>
+  <si>
+    <t>Workshop, Twatt, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Page One Communications</t>
+  </si>
+  <si>
+    <t>Gruting &amp; District Community Association</t>
+  </si>
+  <si>
+    <t>Community Centre, Gruting, Bridge Of Walls, Shetland</t>
+  </si>
+  <si>
+    <t>1/2nd Lk Scout Group</t>
+  </si>
+  <si>
+    <t>Clubroom, Gilbertson Road, Lerwick, Shetland, ZE1 0QJ</t>
+  </si>
+  <si>
+    <t>Braeview, Brae, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Shetland Weight Training Club</t>
+  </si>
+  <si>
+    <t>Lockup Garage, Ladysmith Road, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Clairmont Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>9 Clairmont Place, Lerwick, ZE1 0BR</t>
+  </si>
+  <si>
+    <t>Unst Partnership</t>
+  </si>
+  <si>
+    <t>Sandsting &amp; Aithsting Community Council</t>
+  </si>
+  <si>
+    <t>Observation Hide</t>
+  </si>
+  <si>
+    <t>., Skeld Marina, Skeld, ZE2 9NL</t>
+  </si>
+  <si>
+    <t>Cafe</t>
+  </si>
+  <si>
+    <t>Shetland Lodges Limited</t>
+  </si>
+  <si>
+    <t>8 Hjaltland Place, Lerwick, ZE2 9HA</t>
+  </si>
+  <si>
+    <t>5 Brucehall Terrace, Uyeasound, Unst, ZE2 9EH</t>
+  </si>
+  <si>
+    <t>Lerwick Baptist Church, Quoys Road, Lerwick, ZE1 0WH</t>
+  </si>
+  <si>
+    <t>Family Centre</t>
+  </si>
+  <si>
+    <t>Family Centre, 21/22 LEASIDE Firth, Mossbank, Shetland, ZE2 9TF</t>
+  </si>
+  <si>
+    <t>Bigton Community Shop</t>
+  </si>
+  <si>
+    <t>Shop, Bigton, Shetland, ZE2 9JA</t>
+  </si>
+  <si>
+    <t>. South Lighthosue, Fair Isle, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>., Fair Isle, Shetland, ZE2 9HA</t>
+  </si>
+  <si>
+    <t>Nordic Bride</t>
+  </si>
+  <si>
+    <t>7B Alexandra Building, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Office, Fort Charlotte, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Freezer Holdings Ltd</t>
+  </si>
+  <si>
+    <t>7B Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Hamnavoe Marina</t>
+  </si>
+  <si>
+    <t>Marina, Hamnavoe, ZE2 9LA</t>
+  </si>
+  <si>
+    <t>5 Leog Lane, Lerwick, Shetland, ZE1 0AH</t>
+  </si>
+  <si>
+    <t>Family Centre, Twageos Road, Lerwick, Shetland, ZE1 0BA</t>
+  </si>
+  <si>
+    <t>Hillswick Shop Ltd</t>
+  </si>
+  <si>
+    <t>Shop Etc, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>New House, Glover, Okraquoy, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>37 Haldane Burgess Crescent, Lerwick, ZE10HR</t>
+  </si>
+  <si>
+    <t>HEGLABISTER ., Weisdale, Shetland, ZE2 9LQ</t>
+  </si>
+  <si>
+    <t>The Bealance, Fetlar, Shetland, ZE2 9PJ</t>
+  </si>
+  <si>
+    <t>Deleted by Assessor</t>
+  </si>
+  <si>
+    <t>Ollaberry Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Ollaberry, Shetland, ZE2 9RT</t>
+  </si>
+  <si>
+    <t>Harbour, North Haven, Fair Isle, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>10 Arheim, Lerwick, ZE1 0WY</t>
+  </si>
+  <si>
+    <t>Shetland Construction &amp; Developments Ltd</t>
+  </si>
+  <si>
+    <t>., Broonies Taing, Sandwick, ZE2 9HH</t>
+  </si>
+  <si>
+    <t>Fair Isle Bird Observatory Trust</t>
+  </si>
+  <si>
+    <t>Charitable Relief (Man) - Max 80%</t>
+  </si>
+  <si>
+    <t>Charitable Relief (Disc) - Max 100%</t>
+  </si>
+  <si>
+    <t>The Lodge, Fair Isle</t>
+  </si>
+  <si>
+    <t>Shetland Community Bike Project</t>
+  </si>
+  <si>
+    <t>16 Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Cunningsburgh History Group</t>
+  </si>
+  <si>
+    <t>Portacabin</t>
+  </si>
+  <si>
+    <t>., Public Hall, Cunningsburgh</t>
+  </si>
+  <si>
+    <t>159B Commercial Street, Lerwick, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Emn Plant Ltd</t>
+  </si>
+  <si>
+    <t>Stores &amp; Compound</t>
+  </si>
+  <si>
+    <t>Depot, Graven, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Montfield Hospital, Burgh Road, Lerwick, Shetland, ZE1 0LA</t>
+  </si>
+  <si>
+    <t>I T S Shetland Ltd T/A Info Tech Systems</t>
+  </si>
+  <si>
+    <t>8 North Road, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Trs Of Walls Public Hall</t>
+  </si>
+  <si>
+    <t>Hall, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Hall, ., Gott, Shetland</t>
+  </si>
+  <si>
+    <t>Trustees Of Cunningsburgh Public Hall</t>
+  </si>
+  <si>
+    <t>Public Hall, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Unst Working Men'S Society</t>
+  </si>
+  <si>
+    <t>Hall, Baltasound, Unst, Shetland, ZE2 9DP</t>
+  </si>
+  <si>
+    <t>Burravoe Public Hall Trs</t>
+  </si>
+  <si>
+    <t>Hall, Burravoe, Yell, Shetland, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>Trustees Of Bigton Community Hall</t>
+  </si>
+  <si>
+    <t>Hall, Bigton, Shetland, ZE2 9JA</t>
+  </si>
+  <si>
+    <t>South Bay Greenhead, Gremista, Lerwick, Shetland, ZE1 0PY</t>
+  </si>
+  <si>
+    <t>167 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Theatre</t>
+  </si>
+  <si>
+    <t>Theatre, Market Street, Lerwick, Shetland, ZE1 0JN</t>
+  </si>
+  <si>
+    <t>Store, Graven, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>111 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Bressay Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>Workshop, Glebe Park, Bressay, ZE2 9EL</t>
+  </si>
+  <si>
+    <t>Ian Irvine Engineering</t>
+  </si>
+  <si>
+    <t>Factory, Symbister, Whalsay, Shetland, ZE2 9AA</t>
+  </si>
+  <si>
+    <t>Resolute Fishing Company Ltd</t>
+  </si>
+  <si>
+    <t>Store, Symbister, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>., 15 Stocketgaet, Lerwick, ZE1 0NG</t>
+  </si>
+  <si>
+    <t>Scottish Fire &amp; Rescue Service</t>
+  </si>
+  <si>
+    <t>Fire Station</t>
+  </si>
+  <si>
+    <t>Fire Station, Hillend, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>., Stakkafletts Ind Estate, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Fire Station, Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>.,Gonfirth,Voe,Shetland,ZE2 9PX</t>
+  </si>
+  <si>
+    <t>Fire Station, Germatwatt, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>., Virkie, Shetland, ZE3 9LJ</t>
+  </si>
+  <si>
+    <t>Fire Station, Fair Isle, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>Orca Country Inn</t>
+  </si>
+  <si>
+    <t>Orca Country Inn, Hoswick, Sandwick, Shetland, ZE2 9HL</t>
+  </si>
+  <si>
+    <t>Abattoir</t>
+  </si>
+  <si>
+    <t>Slaughterhouse, Staney Hill, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Alzheimers Scotland</t>
+  </si>
+  <si>
+    <t>66 Burgh Road, Lerwick, Shetland, ZE1 0HJ</t>
+  </si>
+  <si>
+    <t>Premises Under Reconstruction</t>
+  </si>
+  <si>
+    <t>Mr &amp; Mrs Ho</t>
+  </si>
+  <si>
+    <t>Teamore Cafe, Viking Bus Station, Commercial Road, Lerwick, Shetland, ZE1 0NX</t>
+  </si>
+  <si>
+    <t>Scalloway Youth Centre Trust</t>
+  </si>
+  <si>
+    <t>. Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Car Park, Market Street, Lerwick, ZE1 0JP</t>
+  </si>
+  <si>
+    <t>Begg Shoes &amp; Bags Ltd</t>
+  </si>
+  <si>
+    <t>147 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>B A Storage Solutions</t>
+  </si>
+  <si>
+    <t>40. Market Street, Lerwick, Shetland, ZE1 0JP</t>
+  </si>
+  <si>
+    <t>Independent Shetland Finance Ltd</t>
+  </si>
+  <si>
+    <t>65 Commercial Road, Lerwick, Shetland, ZE1 0NL</t>
+  </si>
+  <si>
+    <t>Graypen Ltd</t>
+  </si>
+  <si>
+    <t>Unit 5.3 Office 7, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Shetland Guild Of Spinners Weavers &amp; Dyers</t>
+  </si>
+  <si>
+    <t>Unit 5.3 Office 6, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Irvine Enterprises Shetland Limited</t>
+  </si>
+  <si>
+    <t>7 Navy Lane, Lerwick, Shetland, ZE1 0BS</t>
+  </si>
+  <si>
+    <t>Restaurant Etc</t>
+  </si>
+  <si>
+    <t>Entertainment Centre</t>
+  </si>
+  <si>
+    <t>Mareel, Gutters Gaet, Lerwick, ZE1 0NQ</t>
+  </si>
+  <si>
+    <t>Chalets</t>
+  </si>
+  <si>
+    <t>Norsepharm Ltd</t>
+  </si>
+  <si>
+    <t>Scalloway Pharmacy, Main Street, Scalloway, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Blueshell Mussels Ltd</t>
+  </si>
+  <si>
+    <t>Ronas Voe, Heylor, Shetland, ZE2 9RL</t>
+  </si>
+  <si>
+    <t>Therapy Clinic</t>
+  </si>
+  <si>
+    <t>Scatsta Quarry, Scatsta, Brae</t>
+  </si>
+  <si>
+    <t>Showroom Etc</t>
+  </si>
+  <si>
+    <t>Guest House Etc</t>
+  </si>
+  <si>
+    <t>Shop, 20270072 Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Unit 3l, Toll Clock Shopping Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>S Johnston Services Ltd</t>
+  </si>
+  <si>
+    <t>Shop Etc, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Fjara Cafe Bar</t>
+  </si>
+  <si>
+    <t>Fjara, Sea Road, Lerwick, ZE1 0ZJ</t>
+  </si>
+  <si>
+    <t>Peerie Shop Ltd</t>
+  </si>
+  <si>
+    <t>Shop Etc., 20270080 Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>The Royal Bank Of Scotland</t>
+  </si>
+  <si>
+    <t>Shop, North Bridge, Cunningsburgh, Shetland, ZE2 9HB</t>
+  </si>
+  <si>
+    <t>Liquidation</t>
+  </si>
+  <si>
+    <t>Scott Welding &amp; Fabrication</t>
+  </si>
+  <si>
+    <t>. Tingwall, Gott, ZE2 9SH</t>
+  </si>
+  <si>
+    <t>Mossbank Evangelical Church</t>
+  </si>
+  <si>
+    <t>Church, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Leagarth Estates Ltd</t>
+  </si>
+  <si>
+    <t>Da Peerie House, Fetlar, Shetland, ZE2 9PJ</t>
+  </si>
+  <si>
+    <t>Baltasound Hotel Ltd</t>
+  </si>
+  <si>
+    <t>Hotel, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>J R White &amp; Co</t>
+  </si>
+  <si>
+    <t>Flat 2 (Lund), Gardie Court, ZE1 0FE</t>
+  </si>
+  <si>
+    <t>R E Watt Ltd</t>
+  </si>
+  <si>
+    <t>15B Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Venture Chiropractic Ltd</t>
+  </si>
+  <si>
+    <t>Harbour House, Ground Floor, Esplanade, Lerwick, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Septic Tank</t>
+  </si>
+  <si>
+    <t>., Raga Herra, Yell, ZE2 9BL</t>
+  </si>
+  <si>
+    <t>Cemetry, Mid Yell, Yell</t>
+  </si>
+  <si>
+    <t>Aura Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2, Hagdale Industrial Estate, Baltasound, Unst, Shetland, ZE2 9TW</t>
+  </si>
+  <si>
+    <t>Allied Taxis Shetland Limited</t>
+  </si>
+  <si>
+    <t>Workshop, Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>., Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Public Convenience, Westside, Uyeasound, Unst, Shetland, ZE2 9DW</t>
+  </si>
+  <si>
+    <t>Burra Early Years</t>
+  </si>
+  <si>
+    <t>Langsound Community Development Group</t>
+  </si>
+  <si>
+    <t>Public Convenience, Hamnavoe, Burra, Shetland, ZE2 9LA</t>
+  </si>
+  <si>
+    <t>Self Catering Unit, 6 Pitt Lane, Lerwick, Shetland, ZE1 0DP</t>
+  </si>
+  <si>
+    <t>Cliff Common Grazings</t>
+  </si>
+  <si>
+    <t>Shooting Rights</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Haroldswick, Unst, ZE2 9ED</t>
+  </si>
+  <si>
+    <t>Zetland Estate</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Kirkatown, Unst, ZE2 9EF</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Hammar, Unst, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Lunna, Unst, ZE2 9DY</t>
+  </si>
+  <si>
+    <t>Hotel, Brae, Shetland, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Simpson Fish Ltd</t>
+  </si>
+  <si>
+    <t>Premises, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>3 B Sellaness Ind Estate, Graven, Mossbank, Shetland, ZE2 9QR</t>
+  </si>
+  <si>
+    <t>Hillhead Wind Ltd</t>
+  </si>
+  <si>
+    <t>Wind Turbine, Hillhead, Ollaberry, Shetland, ZE2 9RT</t>
+  </si>
+  <si>
+    <t>8 Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>., Stackhoull, Sullom, ZE2 9RN</t>
+  </si>
+  <si>
+    <t>., Stucca, Hillswick, ZE2 9XP</t>
+  </si>
+  <si>
+    <t>., Voe, Shetland, ZE2 9PY</t>
+  </si>
+  <si>
+    <t>., Brae Playing Field, Brae, ZE2 9SU</t>
+  </si>
+  <si>
+    <t>., Hamarsgarth, Mossbank, ZE2 9TH</t>
+  </si>
+  <si>
+    <t>., Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>., Isbister, Whalsay, ZE2 9AJ</t>
+  </si>
+  <si>
+    <t>., Kalliness East, Weisdale, ZE2 9LB</t>
+  </si>
+  <si>
+    <t>., ., Maa Ness, Scalloway, ZE1 0UN</t>
+  </si>
+  <si>
+    <t>The Shetland Distillery Co Ltd</t>
+  </si>
+  <si>
+    <t>Distillery</t>
+  </si>
+  <si>
+    <t>., . Haroldswick, Unst, ZE2 9EF</t>
+  </si>
+  <si>
+    <t>Aurora (Orkney) Ltd</t>
+  </si>
+  <si>
+    <t>82A Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>The Lodge, Fetlar, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Tft Electronics</t>
+  </si>
+  <si>
+    <t>Skeld Industrial Estate,Skeld,Wester Skeld,Shetland</t>
+  </si>
+  <si>
+    <t>., East Gossabrough, Yell, ZE2 9AU</t>
+  </si>
+  <si>
+    <t>., Burravoe, Yell, ZE2 9AY</t>
+  </si>
+  <si>
+    <t>Flat 1, (Minn), Gardie Court, Lerwick, ZE1 0FE</t>
+  </si>
+  <si>
+    <t>12 Mounthooly Street, Lerwick, Shetland, ZE1 0BJ</t>
+  </si>
+  <si>
+    <t>Malcolmson Architects</t>
+  </si>
+  <si>
+    <t>Office, Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Office, Main Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Northmavine Up Helly Aa Committee</t>
+  </si>
+  <si>
+    <t>., Hillswick, Shetland, ZE2 9RW</t>
+  </si>
+  <si>
+    <t>Unite The Union</t>
+  </si>
+  <si>
+    <t>Unit 5.2 Office 5a, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Workshop Unit 2/3, Aith, Bixter, Shetland, ZE2 9NB</t>
+  </si>
+  <si>
+    <t>Envi</t>
+  </si>
+  <si>
+    <t>110 Commercial Street, Lerwick, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Hame Fae Hame Ltd</t>
+  </si>
+  <si>
+    <t>OLD SCHOOL NURSERY New Road, Scalloway, ZE2 9XW</t>
+  </si>
+  <si>
+    <t>The Bookkeepers Journal Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Shop, Harlsdale, Symbister, Whalsay, ZE2 9AA</t>
+  </si>
+  <si>
+    <t>Da Wedding Shed</t>
+  </si>
+  <si>
+    <t>., South Gardie, Aith, ZE2 9NB</t>
+  </si>
+  <si>
+    <t>Bressay Developments Ltd</t>
+  </si>
+  <si>
+    <t>Bressay Primary School, ., Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Papa Stour History &amp; Community</t>
+  </si>
+  <si>
+    <t>Church, Papa Stour, Shetland</t>
+  </si>
+  <si>
+    <t>Maryfield House Hotel Ltd</t>
+  </si>
+  <si>
+    <t>Hotel, ., Bressay, Shetland, ZE2 9EL</t>
+  </si>
+  <si>
+    <t>Unit 3, Marina Business Park, Gremista, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Garth Wind Ltd</t>
+  </si>
+  <si>
+    <t>Renewable Energy Relief</t>
+  </si>
+  <si>
+    <t>Keldahoul, Culliivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Shetland Chiropractic</t>
+  </si>
+  <si>
+    <t>First Floor, 5 North Ness Business Park, Lerwick, Shetland, ZE1 0LZ</t>
+  </si>
+  <si>
+    <t>Hillshop Ltd</t>
+  </si>
+  <si>
+    <t>Public House, Hillend, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>Tasty Hong Kong Takeaway</t>
+  </si>
+  <si>
+    <t>29 Commercial Road, Lerwick, Shetland, ZE1 0NJ</t>
+  </si>
+  <si>
+    <t>Anderson Butchers Ltd</t>
+  </si>
+  <si>
+    <t>Shop, ., Whiteness, Shetland</t>
+  </si>
+  <si>
+    <t>Charlotte House, Commercial Road, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Icare Shetland Ltd</t>
+  </si>
+  <si>
+    <t>58 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Physio Mechanics Ltd</t>
+  </si>
+  <si>
+    <t>Office 4, Gremista House, Gremista Industrial Estate, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Shetland Wool Adventures Ltd</t>
+  </si>
+  <si>
+    <t>Office, 7 Mounthooly Street, Lerwick, Shetland, ZE1 0BJ</t>
+  </si>
+  <si>
+    <t>Shop Etc, Dunrossness Industrial Estate, Dunrossness, Shetland, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>A B Associates Ltd</t>
+  </si>
+  <si>
+    <t>Unit 4, Kirk Business Centre, Castle Street, Scalloway, Shetland, ZE1 0TF</t>
+  </si>
+  <si>
+    <t>C &amp; M Builders</t>
+  </si>
+  <si>
+    <t>Workshop, Port Business Park, Lerwick, ZE1 0TW</t>
+  </si>
+  <si>
+    <t>4 Vistavird, Brae, ZE2 9SL</t>
+  </si>
+  <si>
+    <t>Gaada Projects C.I.C</t>
+  </si>
+  <si>
+    <t>Studio, Toogs Artist Workshop, Bridge-End, Burra, Shetland, ZE2 9LD</t>
+  </si>
+  <si>
+    <t>Windrill, Exnaboe, Virkie, ZE3 9JS</t>
+  </si>
+  <si>
+    <t>Millpund, ., Dunrossness, Shetland, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>Dalsetter Wynd, Dunrossness, ZE2 9JJ</t>
+  </si>
+  <si>
+    <t>S &amp; S Robertson Ltd</t>
+  </si>
+  <si>
+    <t>Shop Etc, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Workshop, Commercial Road, Lerwick, Shetland, ZE1 0NJ</t>
+  </si>
+  <si>
+    <t>Car Park, North Ness, Lerwick, Shetland, ZE1 0NT</t>
+  </si>
+  <si>
+    <t>Ambulance Station</t>
+  </si>
+  <si>
+    <t>., . Montfield, Lerwick, ZE1 0LA</t>
+  </si>
+  <si>
+    <t>B Ridland Ltd</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Setter, Bridge Of Walls, ZE2 9NR</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Kuckron &amp; Quoys, Weisdale, ZE2 9LH</t>
+  </si>
+  <si>
+    <t>Gilfillan Brothers</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Kurkigarth, Weisdale, ZE2 9LN</t>
+  </si>
+  <si>
+    <t>Bellis &amp; Cummimgs</t>
+  </si>
+  <si>
+    <t>Bethany, Fetlar</t>
+  </si>
+  <si>
+    <t>., . Scatsta, Brae</t>
+  </si>
+  <si>
+    <t>Specialist Technical Solutions Ltd</t>
+  </si>
+  <si>
+    <t>Store, Hoswick, Shetland, ZE2 9FR</t>
+  </si>
+  <si>
+    <t>Burns Lane Clothing</t>
+  </si>
+  <si>
+    <t>163 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Charlotte House, Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Shetland Rape Crisis</t>
+  </si>
+  <si>
+    <t>11 Hill Lane, Lerwick, Shetland, ZE1 0HA</t>
+  </si>
+  <si>
+    <t>W H B Sutherland Ltd</t>
+  </si>
+  <si>
+    <t>Pharmacy, Kantersted Road, Lerwick, Shetland, ZE1 0RT</t>
+  </si>
+  <si>
+    <t>Community Development Company Of Nesting</t>
+  </si>
+  <si>
+    <t>School, Skellister, South Nesting, Shetland</t>
+  </si>
+  <si>
+    <t>., 2 Charlotte Place, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Island Vista</t>
+  </si>
+  <si>
+    <t>Gutters Hut, 7 North Ness Business Park, Lerwick, ZE1 0LZ</t>
+  </si>
+  <si>
+    <t>Resource Centre</t>
+  </si>
+  <si>
+    <t>Eric Gray At Seafield, Seafield Road, Lerwick, ZE1 0WZ</t>
+  </si>
+  <si>
+    <t>Fire Station, Foula, Shetland, ZE2 9PN</t>
+  </si>
+  <si>
+    <t>Fire Station, Bruary, Skerries, Shetland, ZE2 9AS</t>
+  </si>
+  <si>
+    <t>Shetland Space Centre Ltd</t>
+  </si>
+  <si>
+    <t>Office, Saxavord, Haroldswick, Unst, Shetland, ZE1 9TJ</t>
+  </si>
+  <si>
+    <t>D H Marine (Mergi) Ltd</t>
+  </si>
+  <si>
+    <t>., Marina Business Park, Gremista, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Bruckland Scran</t>
+  </si>
+  <si>
+    <t>Recycling Centre</t>
+  </si>
+  <si>
+    <t>Recycling Centre, Urafirth, Hillswick, ZE2 9RH</t>
+  </si>
+  <si>
+    <t>Saxa Vord Complex, Haroldswick, Unst, ZE2 9TJ</t>
+  </si>
+  <si>
+    <t>Frank L Johnson (Shetland) Ltd</t>
+  </si>
+  <si>
+    <t>Store, Staney Hill, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>M L Watt  Builders Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, ., Weisdale, Shetland</t>
+  </si>
+  <si>
+    <t>Scalloway Youth &amp; Community Centre</t>
+  </si>
+  <si>
+    <t>Youth Centre, Main Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Dunrossness, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>Beervana</t>
+  </si>
+  <si>
+    <t>98 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Peterson Brothers</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Southerhouse, Voe, ZE2 9PT</t>
+  </si>
+  <si>
+    <t>W Hutchison (Hillend) Ltd</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Upper Hillend, Voe, ZE2 9PT</t>
+  </si>
+  <si>
+    <t>Sumburgh Company Ltd</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Bellister, Nesting, ZE2 9PP</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Flugarth, Vidlin, ZE2 9QD</t>
+  </si>
+  <si>
+    <t>Collafirth Ness Shareholder</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Collafirth Ness, Vidlin, ZE2 9QB</t>
+  </si>
+  <si>
+    <t>West Linga Producer Group</t>
+  </si>
+  <si>
+    <t>Shooting Rights, West Linga, Whalsay, ZE2 9AA</t>
+  </si>
+  <si>
+    <t>Symbister Estate</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Symbister, Whalsay, ZE2 9AQ</t>
+  </si>
+  <si>
+    <t>A Leslie &amp; Sons</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Laxfirth, Tingwall, ZE2 9SG</t>
+  </si>
+  <si>
+    <t>Quendale Farm Ltd</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Quendale Farm, Dunrossness, ZE2 9JD</t>
+  </si>
+  <si>
+    <t>Just Gents Barbers</t>
+  </si>
+  <si>
+    <t>113B Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Garden Centre</t>
+  </si>
+  <si>
+    <t>Garden Centre, Port Business Park, Lerwick, ZE1 0TW</t>
+  </si>
+  <si>
+    <t>Braewick Joinery</t>
+  </si>
+  <si>
+    <t>2 Sellaness Ind Estate, Graven, Mossbank, Shetland</t>
+  </si>
+  <si>
+    <t>Seaspray (Shetland) Limited</t>
+  </si>
+  <si>
+    <t>Ext. At Fish Market, Laurenson Quay, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Deltingpharm Ltd</t>
+  </si>
+  <si>
+    <t>Toll Clock Investments Ltd</t>
+  </si>
+  <si>
+    <t>Unit 5.1  , OFFICE 1 Toll Clock Centre, Lerwick, Shetland, ZE1 0PE</t>
+  </si>
+  <si>
+    <t>Outdoor4kids</t>
+  </si>
+  <si>
+    <t>99 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>R Robertson &amp; Son Ltd</t>
+  </si>
+  <si>
+    <t>Warehouse, Arlanda Yard, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Unit 4, Workshop 4/1, Cunningsburgh Ind Estate, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Unit 4, Workshop 4/2, 14093551 Cunningsburgh Ind Estate, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Caroline Leask Therapies</t>
+  </si>
+  <si>
+    <t>Room 3, 2 Harbour Street, Lerwick, ZE1 0LR</t>
+  </si>
+  <si>
+    <t>Foula Heritage</t>
+  </si>
+  <si>
+    <t>Church, Foula, Shetland</t>
+  </si>
+  <si>
+    <t>Otervik, Wethersta, Brae, Shetland, ZE2 9QL</t>
+  </si>
+  <si>
+    <t>Peterson Decom Ltd</t>
+  </si>
+  <si>
+    <t>Dales Voe, Gremista, Lerwick, ZE1 0PY</t>
+  </si>
+  <si>
+    <t>Trench Bar &amp; Night Club</t>
+  </si>
+  <si>
+    <t>13 Commercial Road, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Shetland Glamping Ltd</t>
+  </si>
+  <si>
+    <t>Glamping Pods, Rerwick, Bigton, ZE2 9JF</t>
+  </si>
+  <si>
+    <t>28 North Road, Lerwick, Shetland, ZE1 0NT</t>
+  </si>
+  <si>
+    <t>Tooth &amp; Nail Barber</t>
+  </si>
+  <si>
+    <t>Betting Shop, Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Final Checkout Ltd</t>
+  </si>
+  <si>
+    <t>UNIT 1 Hagdale Industrial Estate, Baltasound, Unst, Shetland, ZE2 9TW</t>
+  </si>
+  <si>
+    <t>Smuha Committee</t>
+  </si>
+  <si>
+    <t>Store, Sandwick, ZE2 9HX</t>
+  </si>
+  <si>
+    <t>Shetland Accommodation Ltd</t>
+  </si>
+  <si>
+    <t>Self Catering Unit, 141 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Bealagard, Fetlar, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Mv Halcyon Lk 467</t>
+  </si>
+  <si>
+    <t>Store, Linkhouse, Mid Yell, Yell, Shetland, ZE2 9BP</t>
+  </si>
+  <si>
+    <t>Lockup Garages, Westsandwick, Yell, Shetland, ZE2 9BH</t>
+  </si>
+  <si>
+    <t>C R E Store, Hubie, Fetlar, Shetland</t>
+  </si>
+  <si>
+    <t>Gord, Hubie, Fetlar, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Shop, Hubie, Fetlar, Shetland, ZE2 9DJ</t>
+  </si>
+  <si>
+    <t>Filling Station (Petrol)</t>
+  </si>
+  <si>
+    <t>34 North Road, Lerwick, Shetland, ZE1 0NT</t>
+  </si>
+  <si>
+    <t>Conochies Ltd.</t>
+  </si>
+  <si>
+    <t>74/76 Commercial Street, Lerwick, Shetland, ZE1 0PL</t>
+  </si>
+  <si>
+    <t>Mowgli Motors Ltd</t>
+  </si>
+  <si>
+    <t>Lockup Garage, Central, Sandwick, Shetland, ZE2 9HW</t>
+  </si>
+  <si>
+    <t>Civil &amp; Structural Engineering Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Unit E, 4 Market Street, Lerwick, ZE1 0JN</t>
+  </si>
+  <si>
+    <t>Unst Show</t>
+  </si>
+  <si>
+    <t>Store, Haroldswick, Unst, Shetland</t>
+  </si>
+  <si>
+    <t>Unit 6ua, Toll Clock Shopping Centre, Lerwic, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Nordic Joiners Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, 20363732 Gremista, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Staney Hill Quarry Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, Staney Hill, Lerwick, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Edinburgh Fm Group</t>
+  </si>
+  <si>
+    <t>Office, Prince Alfred Street, Lerwick, Shetland, ZE1 0EP</t>
+  </si>
+  <si>
+    <t>Sound Butchers Ltd</t>
+  </si>
+  <si>
+    <t>Shop, Oversound Road, Lerwick, Shetland, ZE1 0SD</t>
+  </si>
+  <si>
+    <t>The Scalloway Hotel (2022) Limited</t>
+  </si>
+  <si>
+    <t>Hotel, Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Hair And Beauty Room</t>
+  </si>
+  <si>
+    <t>., Brae, Shetland, ZE2 9QT</t>
+  </si>
+  <si>
+    <t>Peerie Foxes Ltd</t>
+  </si>
+  <si>
+    <t>45 North Road, Lerwick, Shetland, ZE1 0NX</t>
+  </si>
+  <si>
+    <t>Store Etc, Hillswick Road, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Surv5 Ltd</t>
+  </si>
+  <si>
+    <t>Hudsons Base, Brooniestaing, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>South Mainland Community Association</t>
+  </si>
+  <si>
+    <t>Clubroom, Boddam Sportfield, Dunrossness, ZE2 9JW</t>
+  </si>
+  <si>
+    <t>Gilbertson Park Games Hall, Clubroom, Gilbertson Road, Lerwick, ZE1 0HN</t>
+  </si>
+  <si>
+    <t>Clubroom, Jubilee Flower, St Olaf Street, Lerwick, ZE1 0EN</t>
+  </si>
+  <si>
+    <t>Heima (Shetland) Ltd</t>
+  </si>
+  <si>
+    <t>74 Commercial Road, Lerwick, Shetland, ZE1 0NL</t>
+  </si>
+  <si>
+    <t>Shetland Jewellery Ltd</t>
+  </si>
+  <si>
+    <t>Factory, ., Weisdale, Shetland, ZE2 9LQ</t>
+  </si>
+  <si>
+    <t>Basement Store, King Harald Street, Lerwick, Shetland, ZE1 0EQ</t>
+  </si>
+  <si>
+    <t>Arthur &amp; Simpson</t>
+  </si>
+  <si>
+    <t>A Carmichael &amp; B Wishart</t>
+  </si>
+  <si>
+    <t>171 Commercial Street, Lerwick, Shetland, ZE1 0HX</t>
+  </si>
+  <si>
+    <t>Bop Shop</t>
+  </si>
+  <si>
+    <t>9 Harbour Street, Lerwick, Shetland, ZE1 0LR</t>
+  </si>
+  <si>
+    <t>R A M Knitwear</t>
+  </si>
+  <si>
+    <t>84 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Unst Festival Committee</t>
+  </si>
+  <si>
+    <t>Store Etc, Hagdale, Baltasound, Unst, Shetland, ZE2 9DS</t>
+  </si>
+  <si>
+    <t>Mark Duncan Developments Ltd</t>
+  </si>
+  <si>
+    <t>First Floor Flat, Victoria House, Main Street, Scalloway, Shetland, ZE1 0TR</t>
+  </si>
+  <si>
+    <t>Hjaltland Housing Association</t>
+  </si>
+  <si>
+    <t>6 North Ness Business Park, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Love From Shetland</t>
+  </si>
+  <si>
+    <t>177 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Public Convenience, Skeld, Wester Skeld, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Colonics</t>
+  </si>
+  <si>
+    <t>Da Knowes, Hillside Road, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>The Kirk Session Shetland Church Of Scotland</t>
+  </si>
+  <si>
+    <t>Church Sandwick, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Shetland Uhi</t>
+  </si>
+  <si>
+    <t>College Annexe</t>
+  </si>
+  <si>
+    <t>College, North Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Church, Walls, Shetland</t>
+  </si>
+  <si>
+    <t>Church, Main Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>College</t>
+  </si>
+  <si>
+    <t>College, Port Arthur, Scalloway, Shetland, ZE1 0UN</t>
+  </si>
+  <si>
+    <t>Hatchery</t>
+  </si>
+  <si>
+    <t>Store, Port Arthur, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>Church Of Scotland, Bridge End, Burra, Shetland, ZE2 9LD</t>
+  </si>
+  <si>
+    <t>Koolkutz</t>
+  </si>
+  <si>
+    <t>4B Reform Lane, Lerwick, Shetland, ZE1 0DQ</t>
+  </si>
+  <si>
+    <t>Airfield, Baltasound, Unst, Shetland, ZE2 9DT</t>
+  </si>
+  <si>
+    <t>Shetland Clay Target Club</t>
+  </si>
+  <si>
+    <t>Shooting Range</t>
+  </si>
+  <si>
+    <t>., Black Gaet, Scalloway, ZE1 0UR</t>
+  </si>
+  <si>
+    <t>Gremista House, Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>1 Chapel Lane, Scalloway, Shetland, ZE1 0TU</t>
+  </si>
+  <si>
+    <t>Star Vehicle Fuels Ltd</t>
+  </si>
+  <si>
+    <t>Filling Station, Dunrossness Industrial Estate, Dunrossness, Shetland, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>Island Larder Ltd</t>
+  </si>
+  <si>
+    <t>Shop &amp; Cafe</t>
+  </si>
+  <si>
+    <t>97 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Marina Etc</t>
+  </si>
+  <si>
+    <t>., Skeld, Wester Skeld, Shetland, ZE2 9NL</t>
+  </si>
+  <si>
+    <t>Unst Boat Haven</t>
+  </si>
+  <si>
+    <t>Store, Haroldswick, Unst, Shetland, ZE2 9ED</t>
+  </si>
+  <si>
+    <t>Youth Centre, Fair Isle, Shetland, ZE2 9JU</t>
+  </si>
+  <si>
+    <t>F B Hotel Ltd</t>
+  </si>
+  <si>
+    <t>149 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>G R A Properties Ltd</t>
+  </si>
+  <si>
+    <t>., 1 St Sunniva Street, Lerwick, ZE1 0HL</t>
+  </si>
+  <si>
+    <t>Store, Stromfirth, Weisdale, ZE2 9LH</t>
+  </si>
+  <si>
+    <t>103 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>101 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Lerwick St Columbus, 1 Greenfield Place, Lerwick, Shetland, ZE1 0AQ</t>
+  </si>
+  <si>
+    <t>Church, Baltasound, Unst, Shetland, ZE2 9DY</t>
+  </si>
+  <si>
+    <t>Church, Cullivoe, Yell, Shetland, ZE2 9DD</t>
+  </si>
+  <si>
+    <t>Church, Brae, Shetland, ZE2 9QJ</t>
+  </si>
+  <si>
+    <t>Star Vehicle Rental Limited</t>
+  </si>
+  <si>
+    <t>Septic Tank, Hestingott, Toab, Virkie, ZE2 9JR</t>
+  </si>
+  <si>
+    <t>Adam Clarke Memorial Methodist Church</t>
+  </si>
+  <si>
+    <t>11 Hillhead, Lerwick, Shetland, ZE1 0ED</t>
+  </si>
+  <si>
+    <t>Office 3, UNIT 5.2 Toll Clock Centre, Lerwick, ZE1 0PE</t>
+  </si>
+  <si>
+    <t>Frankies Shetland Isles Ltd</t>
+  </si>
+  <si>
+    <t>Cafe &amp; Takeaway, Brae, ZE2 9OJ</t>
+  </si>
+  <si>
+    <t>Land</t>
+  </si>
+  <si>
+    <t>Land, Kantersted Road, Lerwick, Shetland, ZE1 0RT</t>
+  </si>
+  <si>
+    <t>Unit 5.1 Room 2, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Holmsound Holidays Ltd</t>
+  </si>
+  <si>
+    <t>Church, Mail, Bressay, Shetland</t>
+  </si>
+  <si>
+    <t>Graceful Beauty</t>
+  </si>
+  <si>
+    <t>Room 5, 2 Harbour Street, Lerwick, ZE1 0LR</t>
+  </si>
+  <si>
+    <t>Church Hall, Walls, ZE2  9PF</t>
+  </si>
+  <si>
+    <t>Friends Of Fetlar Kirk</t>
+  </si>
+  <si>
+    <t>Church, Fetlar, Shetland, ZE2 9PJ</t>
+  </si>
+  <si>
+    <t>., ., Haroldswick, Unst, ZE2 9TJ</t>
+  </si>
+  <si>
+    <t>St Magnus South Yell</t>
+  </si>
+  <si>
+    <t>Church, Hamnavoe, Burravoe, Yell, Shetland, ZE2 9BA</t>
+  </si>
+  <si>
+    <t>Car Park, 20270121 Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>22 Commercial Road, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Yell For Cancer Support</t>
+  </si>
+  <si>
+    <t>Cafe, Gutcher, Yell, Shetland, ZE2 9DF</t>
+  </si>
+  <si>
+    <t>Peterson Fuel Ltd</t>
+  </si>
+  <si>
+    <t>Church Of Scotland (Crossreach)</t>
+  </si>
+  <si>
+    <t>Home, Main Street, Scalloway, Shetland, ZE1 0XJ</t>
+  </si>
+  <si>
+    <t>Waas Community Development Group</t>
+  </si>
+  <si>
+    <t>. Walls, Shetland, ZE2 9PF</t>
+  </si>
+  <si>
+    <t>Unit B, South Warehouse, Brooniestaing, Sandwick, Shetland</t>
+  </si>
+  <si>
+    <t>Unit F, 4 Market Street, Lerwick, ZE1 0JN</t>
+  </si>
+  <si>
+    <t>Unison</t>
+  </si>
+  <si>
+    <t>Office, 7 North Ness Business Park, Lewick, ZE1 0LZ</t>
+  </si>
+  <si>
+    <t>Sutherland Real Estates</t>
+  </si>
+  <si>
+    <t>Hotel, Wormadale, Whiteness, Shetland, ZE2 9LJ</t>
+  </si>
+  <si>
+    <t>Kung Fu Cuisine Ltd</t>
+  </si>
+  <si>
+    <t>133 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>North Yell Development Council</t>
+  </si>
+  <si>
+    <t>Unit 3, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Office 5, Gremista House, Gremista Industrial Estate, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Unit 5.3 Office 2, Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Shetland Tourist Association</t>
+  </si>
+  <si>
+    <t>Tourist Information Centre</t>
+  </si>
+  <si>
+    <t>107 Commercial Street, Lerwick, Shetland, ZE1 0BD</t>
+  </si>
+  <si>
+    <t>Mackay Johnson Ltd</t>
+  </si>
+  <si>
+    <t>2 North Ness Business Park, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Church, Aith, Bixter, Shetland</t>
+  </si>
+  <si>
+    <t>Auction Mart</t>
+  </si>
+  <si>
+    <t>Auction Mart, Staney Hill, Lerwick, Shetland, ZE1 0QW</t>
+  </si>
+  <si>
+    <t>Norwood, Firth, Mossbank, Shetland, ZE2 9RB</t>
+  </si>
+  <si>
+    <t>Seaside Chalets, I North Brae, Brae, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Polycrub</t>
+  </si>
+  <si>
+    <t>Workshop, Urafirth, Hillswick, ZE2 9RH</t>
+  </si>
+  <si>
+    <t>1 Taftens, Haroldswick, ZE2 9TN</t>
+  </si>
+  <si>
+    <t>8 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>9 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>10 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>Empty Property Relief 50% 10% Thereafter</t>
+  </si>
+  <si>
+    <t>R.S.P.B</t>
+  </si>
+  <si>
+    <t>Windhouse Lodge, Mid Yell, Yell, Shetland, ZE2 9BJ</t>
+  </si>
+  <si>
+    <t>Store 20483002, Laurenson Quay, Lerwick, Shetland, ZE1 0LX</t>
+  </si>
+  <si>
+    <t>Police Station, Brae, Shetland, ZE2 9QG</t>
+  </si>
+  <si>
+    <t>Caledonia Interiors</t>
+  </si>
+  <si>
+    <t>Unit 1b, Toll Clock Shopping Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>I S Polson Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2c, Lower Blackhill Industrial Estate, Blackhill Mills, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Changeworks Resources For Life</t>
+  </si>
+  <si>
+    <t>Office 1, UNIT 5.2 Toll Clock Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Shop 1e, Toll Clock Centre, Lerwick, Shetland, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Cw Johnson Plant Ltd</t>
+  </si>
+  <si>
+    <t>Cw Johnson Plant Ltd, Cunningsburgh, Shetland</t>
+  </si>
+  <si>
+    <t>Gronidaal Organic Smolts Ltd</t>
+  </si>
+  <si>
+    <t>Shooting Rights, Westerhouse, Yell, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Shetland Harbour Apartments Ltd</t>
+  </si>
+  <si>
+    <t>30 Hangcliff Lane, Lerwick, Shetland, ZE1 0EB</t>
+  </si>
+  <si>
+    <t>1B Harbour Street, Lerwick, Shetland, ZE1 0LS</t>
+  </si>
+  <si>
+    <t>St Olaf's Hall, FIRST FLOOR FLAT Church Road, Lerwick, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Wilcou Properties Ltd</t>
+  </si>
+  <si>
+    <t>Shop, 11 Harbour Street, Lerwick, Shetland, ZE1 0LS</t>
+  </si>
+  <si>
+    <t>Kd Mac Ltd</t>
+  </si>
+  <si>
+    <t>Public House, Main Street, Scalloway, Shetland</t>
+  </si>
+  <si>
+    <t>17 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>18 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>6 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>7 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>2 Taftens, Haroldswick, ZE2 9TN</t>
+  </si>
+  <si>
+    <t>3 Taftens, Haroldswick, ZE2 9TN</t>
+  </si>
+  <si>
+    <t>4 Taftens, Haroldswick, ZE2 9TN</t>
+  </si>
+  <si>
+    <t>11 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>Unit 4, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>Unit 5.1 Room 3, Toll Clock Centre, Lerwick, ZE1 0PE</t>
+  </si>
+  <si>
+    <t>Bk Marine Ltd</t>
+  </si>
+  <si>
+    <t>Office, 20780382 Toll Clock Centre, Lerwick, Shetland, ZE1 0PE</t>
+  </si>
+  <si>
+    <t>Shetland Property Maintenance Ltd</t>
+  </si>
+  <si>
+    <t>Store, Black Gaet, Scalloway, ZE1 0UR</t>
+  </si>
+  <si>
+    <t>Hughes Heating Services Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Yard (10003570), Black Gaet, Scalloway, Shetland, |ZE1 0TZ</t>
+  </si>
+  <si>
+    <t>Sandness Community Development</t>
+  </si>
+  <si>
+    <t>Public Convenience, Sandness, Shetland</t>
+  </si>
+  <si>
+    <t>Lunna Kirk Preservation Group</t>
+  </si>
+  <si>
+    <t>Church, Lunna, Vidlin, ZE2 9QF</t>
+  </si>
+  <si>
+    <t>Shetland Plant Hire Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, 20340245 Garthspool, Lerwick, Shetland, ZE1 0NP</t>
+  </si>
+  <si>
+    <t>Rova Head, Gremista, Lerwick, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Island Yoga Shetland</t>
+  </si>
+  <si>
+    <t>Studio, Bayview Cottage, Housay, Skerries, Shetland, ZE2 9AS</t>
+  </si>
+  <si>
+    <t>13 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>Workshop, Old School Workshop B, Sandwick, Shetland, ZE2 9HH</t>
+  </si>
+  <si>
+    <t>Unit 5r, 20780377, Toll Clock Shopping Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Church, Fair Isle, Shetland</t>
+  </si>
+  <si>
+    <t>Jdc Plant Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Workshop, 20413065 Holmsgarth Road, Lerwick, Shetland, ZE1 0PW</t>
+  </si>
+  <si>
+    <t>Ndm Stores Ltd</t>
+  </si>
+  <si>
+    <t>Skerries Development Group</t>
+  </si>
+  <si>
+    <t>Church, Housay, Skerries, Shetland</t>
+  </si>
+  <si>
+    <t>J A Edwin Moar</t>
+  </si>
+  <si>
+    <t>Upper Floor, 20A St.Magnus Street, Lerwick, ZE1 0JT</t>
+  </si>
+  <si>
+    <t>1 GILLSIDE Vidlin, Shetland, Vidlin, ZE2 9QA</t>
+  </si>
+  <si>
+    <t>10 Pegasus Place, Lerwick, Lerwick, ZE1 0NZ</t>
+  </si>
+  <si>
+    <t>2 Chapel House, Mounthooly Street, Lerwick, ZE1 OBJ</t>
+  </si>
+  <si>
+    <t>1 Brentham Court, Harbour Street, Lerwick, ZE1 0GZ</t>
+  </si>
+  <si>
+    <t>Self Catering Unit</t>
+  </si>
+  <si>
+    <t>5 Nederdale, Lerwick, ZE1 0SA</t>
+  </si>
+  <si>
+    <t>Workshop, Gremista Ind Estate, Lerwick, Shetland, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Bain Electronics</t>
+  </si>
+  <si>
+    <t>5 Dunrossness Industrial Estate, Dunrossness, Shetland, ZE2 9JB</t>
+  </si>
+  <si>
+    <t>Eldamato</t>
+  </si>
+  <si>
+    <t>Shop, 20270083 Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Warehouse, Arlanda Yard, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>2 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>3 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>4 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>5 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>14 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>Storage Area, Gremista, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>Plantiecurb Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>Shop, Ballister, Gott, Shetland, ZE2 9SB</t>
+  </si>
+  <si>
+    <t>Artmachine (Shetland) Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2, Blackhill Mills, Lower Blackhill Ind Est, Lerwick, ZE1 0DG</t>
+  </si>
+  <si>
+    <t>Leask Enterprises Ltd</t>
+  </si>
+  <si>
+    <t>Offices, Unit 6, Blackhill Mills, Lower Blackhill Ind Est, Lerwick, ZE1 0DG</t>
+  </si>
+  <si>
+    <t>Hoswick Visitors Centre, Car Park, Hoswick, Sandwick, ZE2 9HL</t>
+  </si>
+  <si>
+    <t>Iflooring Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Unit 2, Black Gaet, Scalloway, Shetland, ZE1 0TZ</t>
+  </si>
+  <si>
+    <t>39 Commercial Road, Lerwick, Shetland, ZE1 0NJ</t>
+  </si>
+  <si>
+    <t>Store, 20054035 Arlanda Yard, Lerwick, ZE1 0PX</t>
+  </si>
+  <si>
+    <t>A &amp; B One Properties Ltd</t>
+  </si>
+  <si>
+    <t>Botaira, Casho Punds, EASTER QUARFF Quarff, Shetland, ZE2 9EY</t>
+  </si>
+  <si>
+    <t>Clickimin North, PLAYING FIELDS North Lochside, Lerwick, Shetland, ZE1 0PJ</t>
+  </si>
+  <si>
+    <t>Store, Gibblestone Road, Scalloway, Shetland, ZE1 0TX</t>
+  </si>
+  <si>
+    <t>Neist Point Development Llc</t>
+  </si>
+  <si>
+    <t>42 Commercial Street, Lerwick, Shetland, ZE1 0AB</t>
+  </si>
+  <si>
+    <t>Brae Stores Ltd</t>
+  </si>
+  <si>
+    <t>Ellesmere Buildings, Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Beauty By Kirsty</t>
+  </si>
+  <si>
+    <t>109 Commercial Street, Lerwick, Shetland, ZE1 0DL</t>
+  </si>
+  <si>
+    <t>Observation Hide, Sumburgh Head, Virkie, Shetland, ZE3 9JN</t>
+  </si>
+  <si>
+    <t>143 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>60 North Publishing Ltd</t>
+  </si>
+  <si>
+    <t>7 Mounthooly Street, Lerwick, Shetland, ZE1 0BJ</t>
+  </si>
+  <si>
+    <t>New Life Shetland</t>
+  </si>
+  <si>
+    <t>New Life Shetland, Gressy Loan, Lerwick, ZE1 0BY</t>
+  </si>
+  <si>
+    <t>15 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>16 Nordabrake, Haroldswick, ZE2 9TP</t>
+  </si>
+  <si>
+    <t>Energy Isles Shetland Ltd</t>
+  </si>
+  <si>
+    <t>Anemometer, Sellafirth, Yell, Shetland, ZE2 9DG</t>
+  </si>
+  <si>
+    <t>49/53 Commercial Road, Lerwick, Shetland, ZE1 0NJ</t>
+  </si>
+  <si>
+    <t>Offices 18-20, Alexandra Building, Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Halo</t>
+  </si>
+  <si>
+    <t>Shop, UNIT 2D Toll Clock Shopping Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Bisset &amp; White Builders</t>
+  </si>
+  <si>
+    <t>Yard (10003560), Black Gaet, Scalloway, Shetland, ZE1 0TZ</t>
+  </si>
+  <si>
+    <t>14a Meadowfield Crescent, Scalloway, ZE1 0UT</t>
+  </si>
+  <si>
+    <t>Unit 5.2 Office 7, Toll Clock Centre, 26 North Road, Lerwick</t>
+  </si>
+  <si>
+    <t>60n Bond Ltd</t>
+  </si>
+  <si>
+    <t>Unit 4, Marina Business Park, Gremista, Lerwick, Shetland</t>
+  </si>
+  <si>
+    <t>Polsim Properties Ltd</t>
+  </si>
+  <si>
+    <t>2b Lower Blackhill Industrial Estate, Blackhill Mills, Lerwick, ZE1 0DG</t>
+  </si>
+  <si>
+    <t>Reset Wellness Therepies</t>
+  </si>
+  <si>
+    <t>Room 7, 2 Harbour Street, Lerwick, ZE1 0LR</t>
+  </si>
+  <si>
+    <t>Bank, Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Scalloway Comunity Development Company</t>
+  </si>
+  <si>
+    <t>Camping Site</t>
+  </si>
+  <si>
+    <t>Scalloway Caravan Park, Camping Site, Asta, Scalloway, ZE1 0UG</t>
+  </si>
+  <si>
+    <t>Whalsay Kirk Development Company</t>
+  </si>
+  <si>
+    <t>Church, Brough, Whalsay, Shetland</t>
+  </si>
+  <si>
+    <t>Loose Ends Shop Ltd</t>
+  </si>
+  <si>
+    <t>96 Commercial Street, Lerwick, Shetland, ZE1 0EX</t>
+  </si>
+  <si>
+    <t>Gla2s Ltd</t>
+  </si>
+  <si>
+    <t>WORKSHOP, UNIT 6 Lower Blackhill Industrial Estate, Blackhill Mill, Lerwick, ZE1 0DG</t>
+  </si>
+  <si>
+    <t>Unit 5.3 Kitchen, Toll Clock Shopping Centre, Lerwick, ZE1 0DE</t>
+  </si>
+  <si>
+    <t>Church, Ollaberry, Shetland, ZE2 9RX</t>
+  </si>
+  <si>
+    <t>School, Quarff, Shetland</t>
+  </si>
+  <si>
+    <t>Adjacent To Baltasound Airport, Baltasound, Unst, ZE2 9DT</t>
+  </si>
+  <si>
+    <t>., 1a St Sunniva Street, Lerwick, ZE1 0HL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telecom Sites, 23000940 Shetland Islands, Shetland, ZE1 </t>
+  </si>
+  <si>
+    <t>The Mission Creativity &amp; Wellness Centre Ltd</t>
+  </si>
+  <si>
+    <t>Room 8, 2 Harbour Street, Lerwick, ZE1 0LR</t>
+  </si>
+  <si>
+    <t>Herrislea House, Veensgarth, Tingwall</t>
+  </si>
+  <si>
+    <t>The Nomadic Pizzeria Ltd</t>
+  </si>
+  <si>
+    <t>Ground Floor, THE GARRETT Esplanade, Lerwick, Shetland, ZE1 0LL</t>
+  </si>
+  <si>
+    <t>Yell Leisure Centre, Mid Yell, Yell, ZE2 9BN</t>
+  </si>
+  <si>
     <t>Postcode</t>
   </si>
   <si>
-    <t>Description</t>
-[...9419 lines deleted...]
-    <t>The Great Wall</t>
+    <t>01000101</t>
+  </si>
+  <si>
+    <t>01000102</t>
+  </si>
+  <si>
+    <t>01000691</t>
+  </si>
+  <si>
+    <t>01002101</t>
+  </si>
+  <si>
+    <t>01007800</t>
+  </si>
+  <si>
+    <t>01008000</t>
+  </si>
+  <si>
+    <t>01008050</t>
+  </si>
+  <si>
+    <t>01008100</t>
+  </si>
+  <si>
+    <t>01008851</t>
+  </si>
+  <si>
+    <t>01008852</t>
+  </si>
+  <si>
+    <t>01008853</t>
+  </si>
+  <si>
+    <t>01008854</t>
+  </si>
+  <si>
+    <t>01008855</t>
+  </si>
+  <si>
+    <t>01008856</t>
+  </si>
+  <si>
+    <t>01008857</t>
+  </si>
+  <si>
+    <t>01008858</t>
+  </si>
+  <si>
+    <t>01008859</t>
+  </si>
+  <si>
+    <t>01008860</t>
+  </si>
+  <si>
+    <t>01008862</t>
+  </si>
+  <si>
+    <t>01008863</t>
+  </si>
+  <si>
+    <t>01008864</t>
+  </si>
+  <si>
+    <t>01008865</t>
+  </si>
+  <si>
+    <t>01008866</t>
+  </si>
+  <si>
+    <t>01008867</t>
+  </si>
+  <si>
+    <t>01008890</t>
+  </si>
+  <si>
+    <t>01008907</t>
+  </si>
+  <si>
+    <t>01008910</t>
+  </si>
+  <si>
+    <t>01008913</t>
+  </si>
+  <si>
+    <t>01008920</t>
+  </si>
+  <si>
+    <t>01008921</t>
+  </si>
+  <si>
+    <t>01008922</t>
+  </si>
+  <si>
+    <t>01008923</t>
+  </si>
+  <si>
+    <t>01009401</t>
+  </si>
+  <si>
+    <t>01010690</t>
+  </si>
+  <si>
+    <t>01011890</t>
+  </si>
+  <si>
+    <t>01012927</t>
+  </si>
+  <si>
+    <t>01012930</t>
+  </si>
+  <si>
+    <t>01012942</t>
+  </si>
+  <si>
+    <t>01012943</t>
+  </si>
+  <si>
+    <t>01012944</t>
+  </si>
+  <si>
+    <t>01012946</t>
+  </si>
+  <si>
+    <t>01012960</t>
+  </si>
+  <si>
+    <t>01013110</t>
+  </si>
+  <si>
+    <t>01013701</t>
+  </si>
+  <si>
+    <t>01014500</t>
+  </si>
+  <si>
+    <t>01014740</t>
+  </si>
+  <si>
+    <t>01014750</t>
+  </si>
+  <si>
+    <t>01014800</t>
+  </si>
+  <si>
+    <t>01016300</t>
+  </si>
+  <si>
+    <t>01020000</t>
+  </si>
+  <si>
+    <t>01022000</t>
+  </si>
+  <si>
+    <t>01022900</t>
+  </si>
+  <si>
+    <t>01022950</t>
+  </si>
+  <si>
+    <t>01024500</t>
+  </si>
+  <si>
+    <t>01024700</t>
+  </si>
+  <si>
+    <t>01025002</t>
+  </si>
+  <si>
+    <t>01026152</t>
+  </si>
+  <si>
+    <t>01026155</t>
+  </si>
+  <si>
+    <t>01034044</t>
+  </si>
+  <si>
+    <t>01035050</t>
+  </si>
+  <si>
+    <t>01035700</t>
+  </si>
+  <si>
+    <t>01035960</t>
+  </si>
+  <si>
+    <t>01036150</t>
+  </si>
+  <si>
+    <t>01036301</t>
+  </si>
+  <si>
+    <t>01038000</t>
+  </si>
+  <si>
+    <t>02000100</t>
+  </si>
+  <si>
+    <t>02003700</t>
+  </si>
+  <si>
+    <t>02006310</t>
+  </si>
+  <si>
+    <t>02006400</t>
+  </si>
+  <si>
+    <t>02006725</t>
+  </si>
+  <si>
+    <t>02008330</t>
+  </si>
+  <si>
+    <t>02008800</t>
+  </si>
+  <si>
+    <t>02008995</t>
+  </si>
+  <si>
+    <t>02009010</t>
+  </si>
+  <si>
+    <t>02009750</t>
+  </si>
+  <si>
+    <t>02010150</t>
+  </si>
+  <si>
+    <t>02012730</t>
+  </si>
+  <si>
+    <t>02012740</t>
+  </si>
+  <si>
+    <t>02012750</t>
+  </si>
+  <si>
+    <t>02012800</t>
+  </si>
+  <si>
+    <t>02013801</t>
+  </si>
+  <si>
+    <t>02014010</t>
+  </si>
+  <si>
+    <t>02015350</t>
+  </si>
+  <si>
+    <t>02021800</t>
+  </si>
+  <si>
+    <t>02022141</t>
+  </si>
+  <si>
+    <t>02024710</t>
+  </si>
+  <si>
+    <t>02024971</t>
+  </si>
+  <si>
+    <t>02025555</t>
+  </si>
+  <si>
+    <t>02027900</t>
+  </si>
+  <si>
+    <t>02028000</t>
+  </si>
+  <si>
+    <t>02029050</t>
+  </si>
+  <si>
+    <t>02031901</t>
+  </si>
+  <si>
+    <t>02031918</t>
+  </si>
+  <si>
+    <t>02031928</t>
+  </si>
+  <si>
+    <t>02034300</t>
+  </si>
+  <si>
+    <t>02034310</t>
+  </si>
+  <si>
+    <t>02034400</t>
+  </si>
+  <si>
+    <t>02036510</t>
+  </si>
+  <si>
+    <t>02038620</t>
+  </si>
+  <si>
+    <t>02039500</t>
+  </si>
+  <si>
+    <t>02039900</t>
+  </si>
+  <si>
+    <t>02041921</t>
+  </si>
+  <si>
+    <t>02043410</t>
+  </si>
+  <si>
+    <t>02044300</t>
+  </si>
+  <si>
+    <t>02044900</t>
+  </si>
+  <si>
+    <t>02045004</t>
+  </si>
+  <si>
+    <t>02046915</t>
+  </si>
+  <si>
+    <t>02048000</t>
+  </si>
+  <si>
+    <t>02051200</t>
+  </si>
+  <si>
+    <t>02055100</t>
+  </si>
+  <si>
+    <t>02057210</t>
+  </si>
+  <si>
+    <t>02059700</t>
+  </si>
+  <si>
+    <t>02059900</t>
+  </si>
+  <si>
+    <t>02064000</t>
+  </si>
+  <si>
+    <t>03000850</t>
+  </si>
+  <si>
+    <t>03001200</t>
+  </si>
+  <si>
+    <t>03001840</t>
+  </si>
+  <si>
+    <t>03002000</t>
+  </si>
+  <si>
+    <t>03002475</t>
+  </si>
+  <si>
+    <t>03002500</t>
+  </si>
+  <si>
+    <t>03002510</t>
+  </si>
+  <si>
+    <t>03002912</t>
+  </si>
+  <si>
+    <t>03003200</t>
+  </si>
+  <si>
+    <t>03003470</t>
+  </si>
+  <si>
+    <t>03003700</t>
+  </si>
+  <si>
+    <t>03003705</t>
+  </si>
+  <si>
+    <t>03004201</t>
+  </si>
+  <si>
+    <t>03005300</t>
+  </si>
+  <si>
+    <t>03005900</t>
+  </si>
+  <si>
+    <t>03007000</t>
+  </si>
+  <si>
+    <t>04000060</t>
+  </si>
+  <si>
+    <t>04000061</t>
+  </si>
+  <si>
+    <t>04000065</t>
+  </si>
+  <si>
+    <t>04000066</t>
+  </si>
+  <si>
+    <t>04000067</t>
+  </si>
+  <si>
+    <t>04003800</t>
+  </si>
+  <si>
+    <t>04005000</t>
+  </si>
+  <si>
+    <t>04006200</t>
+  </si>
+  <si>
+    <t>04008605</t>
+  </si>
+  <si>
+    <t>04008606</t>
+  </si>
+  <si>
+    <t>04008607</t>
+  </si>
+  <si>
+    <t>04008611</t>
+  </si>
+  <si>
+    <t>04008612</t>
+  </si>
+  <si>
+    <t>04008616</t>
+  </si>
+  <si>
+    <t>04008623</t>
+  </si>
+  <si>
+    <t>04010650</t>
+  </si>
+  <si>
+    <t>04012100</t>
+  </si>
+  <si>
+    <t>04015410</t>
+  </si>
+  <si>
+    <t>04020301</t>
+  </si>
+  <si>
+    <t>04020306</t>
+  </si>
+  <si>
+    <t>04022450</t>
+  </si>
+  <si>
+    <t>04022460</t>
+  </si>
+  <si>
+    <t>04026625</t>
+  </si>
+  <si>
+    <t>04028500</t>
+  </si>
+  <si>
+    <t>04028820</t>
+  </si>
+  <si>
+    <t>04029010</t>
+  </si>
+  <si>
+    <t>04029700</t>
+  </si>
+  <si>
+    <t>04030000</t>
+  </si>
+  <si>
+    <t>04030100</t>
+  </si>
+  <si>
+    <t>04030513</t>
+  </si>
+  <si>
+    <t>04030520</t>
+  </si>
+  <si>
+    <t>04030710</t>
+  </si>
+  <si>
+    <t>04033450</t>
+  </si>
+  <si>
+    <t>04033550</t>
+  </si>
+  <si>
+    <t>04034400</t>
+  </si>
+  <si>
+    <t>04035410</t>
+  </si>
+  <si>
+    <t>04035411</t>
+  </si>
+  <si>
+    <t>04037400</t>
+  </si>
+  <si>
+    <t>04038750</t>
+  </si>
+  <si>
+    <t>05002251</t>
+  </si>
+  <si>
+    <t>05004701</t>
+  </si>
+  <si>
+    <t>05005030</t>
+  </si>
+  <si>
+    <t>05005040</t>
+  </si>
+  <si>
+    <t>05005850</t>
+  </si>
+  <si>
+    <t>05007100</t>
+  </si>
+  <si>
+    <t>05008601</t>
+  </si>
+  <si>
+    <t>05012691</t>
+  </si>
+  <si>
+    <t>05015350</t>
+  </si>
+  <si>
+    <t>05015802</t>
+  </si>
+  <si>
+    <t>05016800</t>
+  </si>
+  <si>
+    <t>05017201</t>
+  </si>
+  <si>
+    <t>05017205</t>
+  </si>
+  <si>
+    <t>05017322</t>
+  </si>
+  <si>
+    <t>05017323</t>
+  </si>
+  <si>
+    <t>05017327</t>
+  </si>
+  <si>
+    <t>05017345</t>
+  </si>
+  <si>
+    <t>05017726</t>
+  </si>
+  <si>
+    <t>05017727</t>
+  </si>
+  <si>
+    <t>05018200</t>
+  </si>
+  <si>
+    <t>05018403</t>
+  </si>
+  <si>
+    <t>05018404</t>
+  </si>
+  <si>
+    <t>05018406</t>
+  </si>
+  <si>
+    <t>05018420</t>
+  </si>
+  <si>
+    <t>05018450</t>
+  </si>
+  <si>
+    <t>05018923</t>
+  </si>
+  <si>
+    <t>05019510</t>
+  </si>
+  <si>
+    <t>05020600</t>
+  </si>
+  <si>
+    <t>05022945</t>
+  </si>
+  <si>
+    <t>05023018</t>
+  </si>
+  <si>
+    <t>05023020</t>
+  </si>
+  <si>
+    <t>05023022</t>
+  </si>
+  <si>
+    <t>05023400</t>
+  </si>
+  <si>
+    <t>05023615</t>
+  </si>
+  <si>
+    <t>05023650</t>
+  </si>
+  <si>
+    <t>05023655</t>
+  </si>
+  <si>
+    <t>05023710</t>
+  </si>
+  <si>
+    <t>05024200</t>
+  </si>
+  <si>
+    <t>05024990</t>
+  </si>
+  <si>
+    <t>05025131</t>
+  </si>
+  <si>
+    <t>05025214</t>
+  </si>
+  <si>
+    <t>05025216</t>
+  </si>
+  <si>
+    <t>05025219</t>
+  </si>
+  <si>
+    <t>05025238</t>
+  </si>
+  <si>
+    <t>05025651</t>
+  </si>
+  <si>
+    <t>05028571</t>
+  </si>
+  <si>
+    <t>05029200</t>
+  </si>
+  <si>
+    <t>05029800</t>
+  </si>
+  <si>
+    <t>05030010</t>
+  </si>
+  <si>
+    <t>05030810</t>
+  </si>
+  <si>
+    <t>05031072</t>
+  </si>
+  <si>
+    <t>05033850</t>
+  </si>
+  <si>
+    <t>06002300</t>
+  </si>
+  <si>
+    <t>06003200</t>
+  </si>
+  <si>
+    <t>06003600</t>
+  </si>
+  <si>
+    <t>06005400</t>
+  </si>
+  <si>
+    <t>06005500</t>
+  </si>
+  <si>
+    <t>06006250</t>
+  </si>
+  <si>
+    <t>06006300</t>
+  </si>
+  <si>
+    <t>06009100</t>
+  </si>
+  <si>
+    <t>06009110</t>
+  </si>
+  <si>
+    <t>06010500</t>
+  </si>
+  <si>
+    <t>06011000</t>
+  </si>
+  <si>
+    <t>06011050</t>
+  </si>
+  <si>
+    <t>06011399</t>
+  </si>
+  <si>
+    <t>06019910</t>
+  </si>
+  <si>
+    <t>06019914</t>
+  </si>
+  <si>
+    <t>06020070</t>
+  </si>
+  <si>
+    <t>06021200</t>
+  </si>
+  <si>
+    <t>06022555</t>
+  </si>
+  <si>
+    <t>06026600</t>
+  </si>
+  <si>
+    <t>06026700</t>
+  </si>
+  <si>
+    <t>06027000</t>
+  </si>
+  <si>
+    <t>06027200</t>
+  </si>
+  <si>
+    <t>06027970</t>
+  </si>
+  <si>
+    <t>06028005</t>
+  </si>
+  <si>
+    <t>06028920</t>
+  </si>
+  <si>
+    <t>06028945</t>
+  </si>
+  <si>
+    <t>06028950</t>
+  </si>
+  <si>
+    <t>06029302</t>
+  </si>
+  <si>
+    <t>06032010</t>
+  </si>
+  <si>
+    <t>06032950</t>
+  </si>
+  <si>
+    <t>06033150</t>
+  </si>
+  <si>
+    <t>06034100</t>
+  </si>
+  <si>
+    <t>06034150</t>
+  </si>
+  <si>
+    <t>06034152</t>
+  </si>
+  <si>
+    <t>06034155</t>
+  </si>
+  <si>
+    <t>06034160</t>
+  </si>
+  <si>
+    <t>07004100</t>
+  </si>
+  <si>
+    <t>07007015</t>
+  </si>
+  <si>
+    <t>07007100</t>
+  </si>
+  <si>
+    <t>07010705</t>
+  </si>
+  <si>
+    <t>07010750</t>
+  </si>
+  <si>
+    <t>07011200</t>
+  </si>
+  <si>
+    <t>07011700</t>
+  </si>
+  <si>
+    <t>07011850</t>
+  </si>
+  <si>
+    <t>07013316</t>
+  </si>
+  <si>
+    <t>07013375</t>
+  </si>
+  <si>
+    <t>07013400</t>
+  </si>
+  <si>
+    <t>07013635</t>
+  </si>
+  <si>
+    <t>07014220</t>
+  </si>
+  <si>
+    <t>07020130</t>
+  </si>
+  <si>
+    <t>07022780</t>
+  </si>
+  <si>
+    <t>07025000</t>
+  </si>
+  <si>
+    <t>07032600</t>
+  </si>
+  <si>
+    <t>07032950</t>
+  </si>
+  <si>
+    <t>07033000</t>
+  </si>
+  <si>
+    <t>07033800</t>
+  </si>
+  <si>
+    <t>07034000</t>
+  </si>
+  <si>
+    <t>07034100</t>
+  </si>
+  <si>
+    <t>07034150</t>
+  </si>
+  <si>
+    <t>07034170</t>
+  </si>
+  <si>
+    <t>07034175</t>
+  </si>
+  <si>
+    <t>07038600</t>
+  </si>
+  <si>
+    <t>07040300</t>
+  </si>
+  <si>
+    <t>07041501</t>
+  </si>
+  <si>
+    <t>07042400</t>
+  </si>
+  <si>
+    <t>07044500</t>
+  </si>
+  <si>
+    <t>08002300</t>
+  </si>
+  <si>
+    <t>08002792</t>
+  </si>
+  <si>
+    <t>08004150</t>
+  </si>
+  <si>
+    <t>08004200</t>
+  </si>
+  <si>
+    <t>08005510</t>
+  </si>
+  <si>
+    <t>08005511</t>
+  </si>
+  <si>
+    <t>08007422</t>
+  </si>
+  <si>
+    <t>08009600</t>
+  </si>
+  <si>
+    <t>08011700</t>
+  </si>
+  <si>
+    <t>08011800</t>
+  </si>
+  <si>
+    <t>08013437</t>
+  </si>
+  <si>
+    <t>08013795</t>
+  </si>
+  <si>
+    <t>08015500</t>
+  </si>
+  <si>
+    <t>08019001</t>
+  </si>
+  <si>
+    <t>08019271</t>
+  </si>
+  <si>
+    <t>08019700</t>
+  </si>
+  <si>
+    <t>08020395</t>
+  </si>
+  <si>
+    <t>08020400</t>
+  </si>
+  <si>
+    <t>08020800</t>
+  </si>
+  <si>
+    <t>08021410</t>
+  </si>
+  <si>
+    <t>08022330</t>
+  </si>
+  <si>
+    <t>09000251</t>
+  </si>
+  <si>
+    <t>09004300</t>
+  </si>
+  <si>
+    <t>09005000</t>
+  </si>
+  <si>
+    <t>09008100</t>
+  </si>
+  <si>
+    <t>09008210</t>
+  </si>
+  <si>
+    <t>09010550</t>
+  </si>
+  <si>
+    <t>09010552</t>
+  </si>
+  <si>
+    <t>09013100</t>
+  </si>
+  <si>
+    <t>09013310</t>
+  </si>
+  <si>
+    <t>09014100</t>
+  </si>
+  <si>
+    <t>09015300</t>
+  </si>
+  <si>
+    <t>09016661</t>
+  </si>
+  <si>
+    <t>09017100</t>
+  </si>
+  <si>
+    <t>09017150</t>
+  </si>
+  <si>
+    <t>09019237</t>
+  </si>
+  <si>
+    <t>09019500</t>
+  </si>
+  <si>
+    <t>09021700</t>
+  </si>
+  <si>
+    <t>09021850</t>
+  </si>
+  <si>
+    <t>09022225</t>
+  </si>
+  <si>
+    <t>09022250</t>
+  </si>
+  <si>
+    <t>09022251</t>
+  </si>
+  <si>
+    <t>09022280</t>
+  </si>
+  <si>
+    <t>09022310</t>
+  </si>
+  <si>
+    <t>09022415</t>
+  </si>
+  <si>
+    <t>09022420</t>
+  </si>
+  <si>
+    <t>09023260</t>
+  </si>
+  <si>
+    <t>09023400</t>
+  </si>
+  <si>
+    <t>09027551</t>
+  </si>
+  <si>
+    <t>09027600</t>
+  </si>
+  <si>
+    <t>09032600</t>
+  </si>
+  <si>
+    <t>09032700</t>
+  </si>
+  <si>
+    <t>09032710</t>
+  </si>
+  <si>
+    <t>09032790</t>
+  </si>
+  <si>
+    <t>09032800</t>
+  </si>
+  <si>
+    <t>09033280</t>
+  </si>
+  <si>
+    <t>09033290</t>
+  </si>
+  <si>
+    <t>09033930</t>
+  </si>
+  <si>
+    <t>09034200</t>
+  </si>
+  <si>
+    <t>09034400</t>
+  </si>
+  <si>
+    <t>09034670</t>
+  </si>
+  <si>
+    <t>09034950</t>
+  </si>
+  <si>
+    <t>09035101</t>
+  </si>
+  <si>
+    <t>09035110</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clocktower Gifts</t>
+  </si>
+  <si>
+    <t>The Brae Hotel</t>
+  </si>
+  <si>
+    <t>Tetley &amp; Anderson</t>
+  </si>
+  <si>
+    <t>Relief Amount</t>
+  </si>
+  <si>
+    <t>Unpublished Aggregate</t>
+  </si>
+  <si>
+    <t>Accounts</t>
+  </si>
+  <si>
+    <t>Bargain Centre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+  </numFmts>
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC0C0C0"/>
-        <bgColor rgb="FFC0C0C0"/>
+        <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-        <color auto="1"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFD0D7E5"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...12 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M1297"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9934B122-8DB1-4389-B424-76A123D837FC}">
+  <dimension ref="G1:L3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1285" sqref="B1285"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="69.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...8575 lines deleted...]
-      <c r="E210" s="2" t="s">
+    <row r="1" spans="7:8" x14ac:dyDescent="0.25">
+      <c r="G1" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="2" spans="7:8" x14ac:dyDescent="0.25">
+      <c r="G2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="3" spans="7:8" x14ac:dyDescent="0.25">
+      <c r="G3">
         <v>376</v>
       </c>
-      <c r="F210" s="3">
-[...44512 lines deleted...]
-        <v>19</v>
+      <c r="H3" s="4">
+        <v>632753.22</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:Q1933">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B431078A-9E99-4C0F-982F-C50D41082DE0}">
-  <dimension ref="A1:B1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D139D7AC-47B1-49E4-A245-F06F3A85F7A4}">
+  <dimension ref="A1:N834"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+    <sheetView tabSelected="1" topLeftCell="A811" workbookViewId="0">
+      <selection activeCell="B278" sqref="B278"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="32.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14" style="18" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="61" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="79.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="30.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="32.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="30.5703125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="17.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>669577.2628069995</v>
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" t="s">
+        <v>6</v>
+      </c>
+      <c r="J1" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" t="s">
+        <v>8</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
+        <v>20345150</v>
+      </c>
+      <c r="B2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C2" t="s">
+        <v>795</v>
+      </c>
+      <c r="E2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>20565018</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E3" t="s">
+        <v>549</v>
+      </c>
+      <c r="F3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>20538028</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E4" t="s">
+        <v>455</v>
+      </c>
+      <c r="F4" t="s">
+        <v>152</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>12003120</v>
+      </c>
+      <c r="B5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E5" t="s">
+        <v>221</v>
+      </c>
+      <c r="N5">
+        <v>-462.49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>10041234</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E6" t="s">
+        <v>302</v>
+      </c>
+      <c r="N6">
+        <v>-914.86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>20185192</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F7" t="s">
+        <v>471</v>
+      </c>
+      <c r="G7" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>10012501</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E8" t="s">
+        <v>962</v>
+      </c>
+      <c r="F8" t="s">
+        <v>152</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B9" t="s">
+        <v>590</v>
+      </c>
+      <c r="C9" t="s">
+        <v>591</v>
+      </c>
+      <c r="E9" t="s">
+        <v>241</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>20353045</v>
+      </c>
+      <c r="B10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C10" t="s">
+        <v>447</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="L10" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>20353051</v>
+      </c>
+      <c r="B11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C11" t="s">
+        <v>448</v>
+      </c>
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1</v>
+      </c>
+      <c r="N11">
+        <v>-300.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="L12" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1</v>
+      </c>
+      <c r="N12">
+        <v>-37.07</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>20400114</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E13" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>14093200</v>
+      </c>
+      <c r="B14" t="s">
+        <v>489</v>
+      </c>
+      <c r="C14" t="s">
+        <v>490</v>
+      </c>
+      <c r="E14" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" t="s">
+        <v>152</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1</v>
+      </c>
+      <c r="N14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B15" t="s">
+        <v>739</v>
+      </c>
+      <c r="C15" t="s">
+        <v>740</v>
+      </c>
+      <c r="E15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" t="s">
+        <v>210</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1</v>
+      </c>
+      <c r="N15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B16" t="s">
+        <v>517</v>
+      </c>
+      <c r="C16" t="s">
+        <v>518</v>
+      </c>
+      <c r="E16" t="s">
+        <v>458</v>
+      </c>
+      <c r="F16" t="s">
+        <v>85</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1</v>
+      </c>
+      <c r="N16">
+        <v>-314.89999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>14080402</v>
+      </c>
+      <c r="B17" t="s">
+        <v>475</v>
+      </c>
+      <c r="C17" t="s">
+        <v>477</v>
+      </c>
+      <c r="E17" t="s">
+        <v>476</v>
+      </c>
+      <c r="F17" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>20340174</v>
+      </c>
+      <c r="B18" t="s">
+        <v>953</v>
+      </c>
+      <c r="C18" t="s">
+        <v>954</v>
+      </c>
+      <c r="E18" t="s">
+        <v>80</v>
+      </c>
+      <c r="F18" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>20340175</v>
+      </c>
+      <c r="B19" t="s">
+        <v>953</v>
+      </c>
+      <c r="C19" t="s">
+        <v>955</v>
+      </c>
+      <c r="E19" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>20115295</v>
+      </c>
+      <c r="B20" t="s">
+        <v>891</v>
+      </c>
+      <c r="C20" t="s">
+        <v>892</v>
+      </c>
+      <c r="E20" t="s">
+        <v>302</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>10022120</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E21" t="s">
+        <v>241</v>
+      </c>
+      <c r="F21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>20584010</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L22" t="s">
+        <v>831</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>20362998</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E23" t="s">
+        <v>302</v>
+      </c>
+      <c r="F23" t="s">
+        <v>152</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <v>10005030</v>
+      </c>
+      <c r="B24" t="s">
+        <v>249</v>
+      </c>
+      <c r="C24" t="s">
+        <v>250</v>
+      </c>
+      <c r="E24" t="s">
+        <v>219</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>13030344</v>
+      </c>
+      <c r="B25" t="s">
+        <v>951</v>
+      </c>
+      <c r="C25" t="s">
+        <v>482</v>
+      </c>
+      <c r="E25" t="s">
+        <v>549</v>
+      </c>
+      <c r="F25" t="s">
+        <v>152</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>20185313</v>
+      </c>
+      <c r="B26" t="s">
+        <v>987</v>
+      </c>
+      <c r="C26" t="s">
+        <v>988</v>
+      </c>
+      <c r="E26" t="s">
+        <v>241</v>
+      </c>
+      <c r="F26" t="s">
+        <v>227</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B27" t="s">
+        <v>466</v>
+      </c>
+      <c r="C27" t="s">
+        <v>467</v>
+      </c>
+      <c r="E27" t="s">
+        <v>205</v>
+      </c>
+      <c r="F27" t="s">
+        <v>227</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>20540159</v>
+      </c>
+      <c r="B28" t="s">
+        <v>901</v>
+      </c>
+      <c r="C28" t="s">
+        <v>902</v>
+      </c>
+      <c r="E28" t="s">
+        <v>549</v>
+      </c>
+      <c r="N28">
+        <v>-2168.83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E29" t="s">
+        <v>962</v>
+      </c>
+      <c r="F29" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>14012972</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E30" t="s">
+        <v>241</v>
+      </c>
+      <c r="F30" t="s">
+        <v>227</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B31" t="s">
+        <v>940</v>
+      </c>
+      <c r="C31" t="s">
+        <v>941</v>
+      </c>
+      <c r="E31" t="s">
+        <v>193</v>
+      </c>
+      <c r="N31">
+        <v>-299.33999999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>20185117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E32" t="s">
+        <v>241</v>
+      </c>
+      <c r="F32" t="s">
+        <v>227</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>20185348</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E33" t="s">
+        <v>469</v>
+      </c>
+      <c r="F33" t="s">
+        <v>227</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>20185150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>899</v>
+      </c>
+      <c r="C34" t="s">
+        <v>900</v>
+      </c>
+      <c r="E34" t="s">
+        <v>241</v>
+      </c>
+      <c r="F34" t="s">
+        <v>227</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1</v>
+      </c>
+      <c r="N34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E35" t="s">
+        <v>221</v>
+      </c>
+      <c r="F35" t="s">
+        <v>227</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1</v>
+      </c>
+      <c r="N35">
+        <v>-108.66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E36" t="s">
+        <v>922</v>
+      </c>
+      <c r="F36" t="s">
+        <v>227</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E37" t="s">
+        <v>241</v>
+      </c>
+      <c r="F37" t="s">
+        <v>227</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E38" t="s">
+        <v>962</v>
+      </c>
+      <c r="L38" t="s">
+        <v>831</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>14027603</v>
+      </c>
+      <c r="B39" t="s">
+        <v>812</v>
+      </c>
+      <c r="C39" t="s">
+        <v>813</v>
+      </c>
+      <c r="E39" t="s">
+        <v>241</v>
+      </c>
+      <c r="F39" t="s">
+        <v>227</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>10003560</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E40" t="s">
+        <v>454</v>
+      </c>
+      <c r="N40">
+        <v>-8.52</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>20780382</v>
+      </c>
+      <c r="B41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E41" t="s">
+        <v>302</v>
+      </c>
+      <c r="F41" t="s">
+        <v>152</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B42" t="s">
+        <v>917</v>
+      </c>
+      <c r="C42" t="s">
+        <v>918</v>
+      </c>
+      <c r="E42" t="s">
+        <v>455</v>
+      </c>
+      <c r="L42" t="s">
+        <v>831</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B43" t="s">
+        <v>917</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E43" t="s">
+        <v>302</v>
+      </c>
+      <c r="L43" t="s">
+        <v>831</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>20593282</v>
+      </c>
+      <c r="B44" t="s">
+        <v>578</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E44" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F44" t="s">
+        <v>227</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>14003004</v>
+      </c>
+      <c r="B45" t="s">
+        <v>578</v>
+      </c>
+      <c r="C45" t="s">
+        <v>579</v>
+      </c>
+      <c r="E45" t="s">
+        <v>317</v>
+      </c>
+      <c r="F45" t="s">
+        <v>152</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>20185195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>553</v>
+      </c>
+      <c r="C46" t="s">
+        <v>554</v>
+      </c>
+      <c r="E46" t="s">
+        <v>241</v>
+      </c>
+      <c r="F46" t="s">
+        <v>227</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>20386024</v>
+      </c>
+      <c r="B47" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E47" t="s">
+        <v>241</v>
+      </c>
+      <c r="F47" t="s">
+        <v>227</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B48" t="s">
+        <v>555</v>
+      </c>
+      <c r="C48" t="s">
+        <v>556</v>
+      </c>
+      <c r="E48" t="s">
+        <v>128</v>
+      </c>
+      <c r="F48" t="s">
+        <v>471</v>
+      </c>
+      <c r="G48" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B49" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H49" t="s">
+        <v>23</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>20270033</v>
+      </c>
+      <c r="B50" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E50" t="s">
+        <v>305</v>
+      </c>
+      <c r="F50" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G50" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>20270030</v>
+      </c>
+      <c r="B51" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E51" t="s">
+        <v>241</v>
+      </c>
+      <c r="F51" t="s">
+        <v>227</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B52" t="s">
+        <v>434</v>
+      </c>
+      <c r="C52" t="s">
+        <v>435</v>
+      </c>
+      <c r="E52" t="s">
+        <v>216</v>
+      </c>
+      <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H52" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B53" t="s">
+        <v>770</v>
+      </c>
+      <c r="C53" t="s">
+        <v>772</v>
+      </c>
+      <c r="E53" t="s">
+        <v>771</v>
+      </c>
+      <c r="N53">
+        <v>-1037.0999999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B54" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C54" t="s">
+        <v>772</v>
+      </c>
+      <c r="E54" t="s">
+        <v>80</v>
+      </c>
+      <c r="F54" t="s">
+        <v>152</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1</v>
+      </c>
+      <c r="N54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>11007650</v>
+      </c>
+      <c r="B55" t="s">
+        <v>523</v>
+      </c>
+      <c r="C55" t="s">
+        <v>524</v>
+      </c>
+      <c r="E55" t="s">
+        <v>458</v>
+      </c>
+      <c r="F55" t="s">
+        <v>85</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1</v>
+      </c>
+      <c r="N55">
+        <v>-146.55000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>11008000</v>
+      </c>
+      <c r="B56" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E56" t="s">
+        <v>141</v>
+      </c>
+      <c r="F56" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1</v>
+      </c>
+      <c r="N56">
+        <v>-5607.29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>11010820</v>
+      </c>
+      <c r="B57" t="s">
+        <v>547</v>
+      </c>
+      <c r="C57" t="s">
+        <v>548</v>
+      </c>
+      <c r="E57" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H57" t="s">
+        <v>23</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>11006399</v>
+      </c>
+      <c r="B58" t="s">
+        <v>871</v>
+      </c>
+      <c r="C58" t="s">
+        <v>872</v>
+      </c>
+      <c r="E58" t="s">
+        <v>80</v>
+      </c>
+      <c r="F58" t="s">
+        <v>92</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>13029700</v>
+      </c>
+      <c r="B59" t="s">
+        <v>414</v>
+      </c>
+      <c r="C59" t="s">
+        <v>415</v>
+      </c>
+      <c r="E59" t="s">
+        <v>98</v>
+      </c>
+      <c r="F59" t="s">
+        <v>85</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1</v>
+      </c>
+      <c r="N59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>13029702</v>
+      </c>
+      <c r="B60" t="s">
+        <v>414</v>
+      </c>
+      <c r="C60" t="s">
+        <v>644</v>
+      </c>
+      <c r="E60" t="s">
+        <v>458</v>
+      </c>
+      <c r="F60" t="s">
+        <v>85</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1</v>
+      </c>
+      <c r="N60">
+        <v>-285.14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>20185132</v>
+      </c>
+      <c r="B61" t="s">
+        <v>625</v>
+      </c>
+      <c r="C61" t="s">
+        <v>626</v>
+      </c>
+      <c r="E61" t="s">
+        <v>241</v>
+      </c>
+      <c r="F61" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E62" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F62" t="s">
+        <v>152</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>20340144</v>
+      </c>
+      <c r="B63" t="s">
+        <v>311</v>
+      </c>
+      <c r="C63" t="s">
+        <v>312</v>
+      </c>
+      <c r="E63" t="s">
+        <v>80</v>
+      </c>
+      <c r="F63" t="s">
+        <v>64</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>20340145</v>
+      </c>
+      <c r="B64" t="s">
+        <v>311</v>
+      </c>
+      <c r="C64" t="s">
+        <v>313</v>
+      </c>
+      <c r="E64" t="s">
+        <v>136</v>
+      </c>
+      <c r="F64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>20340146</v>
+      </c>
+      <c r="B65" t="s">
+        <v>311</v>
+      </c>
+      <c r="C65" t="s">
+        <v>314</v>
+      </c>
+      <c r="E65" t="s">
+        <v>127</v>
+      </c>
+      <c r="F65" t="s">
+        <v>64</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>20185176</v>
+      </c>
+      <c r="B66" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C66" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E66" t="s">
+        <v>241</v>
+      </c>
+      <c r="F66" t="s">
+        <v>227</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>13039900</v>
+      </c>
+      <c r="B67" t="s">
+        <v>957</v>
+      </c>
+      <c r="C67" t="s">
+        <v>190</v>
+      </c>
+      <c r="E67" t="s">
+        <v>35</v>
+      </c>
+      <c r="N67">
+        <v>-15.41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>13025900</v>
+      </c>
+      <c r="B68" t="s">
+        <v>729</v>
+      </c>
+      <c r="C68" t="s">
+        <v>730</v>
+      </c>
+      <c r="E68" t="s">
+        <v>141</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H68" t="s">
+        <v>23</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>13030263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>567</v>
+      </c>
+      <c r="C69" t="s">
+        <v>568</v>
+      </c>
+      <c r="E69" t="s">
+        <v>127</v>
+      </c>
+      <c r="F69" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H69" t="s">
+        <v>23</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B70" t="s">
+        <v>647</v>
+      </c>
+      <c r="C70" t="s">
+        <v>649</v>
+      </c>
+      <c r="E70" t="s">
+        <v>648</v>
+      </c>
+      <c r="F70" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H70" t="s">
+        <v>23</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N70">
+        <v>-127.65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B71" t="s">
+        <v>861</v>
+      </c>
+      <c r="C71" t="s">
+        <v>862</v>
+      </c>
+      <c r="E71" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H71" t="s">
+        <v>23</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>20650015</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C72" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E72" t="s">
+        <v>80</v>
+      </c>
+      <c r="F72" t="s">
+        <v>152</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1</v>
+      </c>
+      <c r="N72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>20780150</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C73" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E73" t="s">
+        <v>241</v>
+      </c>
+      <c r="F73" t="s">
+        <v>227</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1</v>
+      </c>
+      <c r="N73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>20270063</v>
+      </c>
+      <c r="B74" t="s">
+        <v>308</v>
+      </c>
+      <c r="C74" t="s">
+        <v>309</v>
+      </c>
+      <c r="E74" t="s">
+        <v>241</v>
+      </c>
+      <c r="F74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H74" t="s">
+        <v>23</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>14060401</v>
+      </c>
+      <c r="B75" t="s">
+        <v>348</v>
+      </c>
+      <c r="C75" t="s">
+        <v>349</v>
+      </c>
+      <c r="E75" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H75" t="s">
+        <v>23</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>20386046</v>
+      </c>
+      <c r="B76" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C76" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E76" t="s">
+        <v>302</v>
+      </c>
+      <c r="F76" t="s">
+        <v>152</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1</v>
+      </c>
+      <c r="N76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>20180015</v>
+      </c>
+      <c r="B77" t="s">
+        <v>382</v>
+      </c>
+      <c r="C77" t="s">
+        <v>383</v>
+      </c>
+      <c r="E77" t="s">
+        <v>241</v>
+      </c>
+      <c r="F77" t="s">
+        <v>227</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>20185182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>382</v>
+      </c>
+      <c r="C78" t="s">
+        <v>866</v>
+      </c>
+      <c r="E78" t="s">
+        <v>241</v>
+      </c>
+      <c r="F78" t="s">
+        <v>227</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>20780561</v>
+      </c>
+      <c r="B79" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E79" t="s">
+        <v>302</v>
+      </c>
+      <c r="F79" t="s">
+        <v>839</v>
+      </c>
+      <c r="G79" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H79" t="s">
+        <v>840</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>20540117</v>
+      </c>
+      <c r="B80" t="s">
+        <v>573</v>
+      </c>
+      <c r="C80" t="s">
+        <v>574</v>
+      </c>
+      <c r="E80" t="s">
+        <v>241</v>
+      </c>
+      <c r="F80" t="s">
+        <v>24</v>
+      </c>
+      <c r="G80" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H80" t="s">
+        <v>23</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>10056100</v>
+      </c>
+      <c r="B81" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E81" t="s">
+        <v>749</v>
+      </c>
+      <c r="F81" t="s">
+        <v>371</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>20540074</v>
+      </c>
+      <c r="B82" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E82" t="s">
+        <v>302</v>
+      </c>
+      <c r="F82" t="s">
+        <v>64</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>20540075</v>
+      </c>
+      <c r="B83" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E83" t="s">
+        <v>302</v>
+      </c>
+      <c r="F83" t="s">
+        <v>64</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>20165019</v>
+      </c>
+      <c r="B84" t="s">
+        <v>799</v>
+      </c>
+      <c r="C84" t="s">
+        <v>800</v>
+      </c>
+      <c r="E84" t="s">
+        <v>221</v>
+      </c>
+      <c r="F84" t="s">
+        <v>227</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1</v>
+      </c>
+      <c r="N84">
+        <v>-985.97</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>20185173</v>
+      </c>
+      <c r="B85" t="s">
+        <v>799</v>
+      </c>
+      <c r="C85" t="s">
+        <v>847</v>
+      </c>
+      <c r="E85" t="s">
+        <v>221</v>
+      </c>
+      <c r="F85" t="s">
+        <v>227</v>
+      </c>
+      <c r="G85" s="1">
+        <v>1</v>
+      </c>
+      <c r="N85">
+        <v>-985.97</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>20505009</v>
+      </c>
+      <c r="B86" t="s">
+        <v>799</v>
+      </c>
+      <c r="C86" t="s">
+        <v>823</v>
+      </c>
+      <c r="E86" t="s">
+        <v>221</v>
+      </c>
+      <c r="F86" t="s">
+        <v>227</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1</v>
+      </c>
+      <c r="N86">
+        <v>-1343.09</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B87" t="s">
+        <v>961</v>
+      </c>
+      <c r="C87" t="s">
+        <v>963</v>
+      </c>
+      <c r="E87" t="s">
+        <v>962</v>
+      </c>
+      <c r="F87" t="s">
+        <v>152</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1</v>
+      </c>
+      <c r="N87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B88" t="s">
+        <v>511</v>
+      </c>
+      <c r="C88" t="s">
+        <v>512</v>
+      </c>
+      <c r="E88" t="s">
+        <v>458</v>
+      </c>
+      <c r="F88" t="s">
+        <v>85</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1</v>
+      </c>
+      <c r="N88">
+        <v>-3.41</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B89" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C89" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E89" t="s">
+        <v>962</v>
+      </c>
+      <c r="F89" t="s">
+        <v>152</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E90" t="s">
+        <v>302</v>
+      </c>
+      <c r="F90" t="s">
+        <v>24</v>
+      </c>
+      <c r="G90" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H90" t="s">
+        <v>23</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N90">
+        <v>-319.76</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>20185306</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C91" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E91" t="s">
+        <v>241</v>
+      </c>
+      <c r="F91" t="s">
+        <v>227</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
+        <v>10032425</v>
+      </c>
+      <c r="B92" t="s">
+        <v>614</v>
+      </c>
+      <c r="C92" t="s">
+        <v>829</v>
+      </c>
+      <c r="E92" t="s">
+        <v>80</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H92" t="s">
+        <v>23</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>20185120</v>
+      </c>
+      <c r="B93" t="s">
+        <v>614</v>
+      </c>
+      <c r="C93" t="s">
+        <v>870</v>
+      </c>
+      <c r="E93" t="s">
+        <v>241</v>
+      </c>
+      <c r="F93" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H93" t="s">
+        <v>23</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>20640003</v>
+      </c>
+      <c r="B94" t="s">
+        <v>614</v>
+      </c>
+      <c r="C94" t="s">
+        <v>781</v>
+      </c>
+      <c r="E94" t="s">
+        <v>549</v>
+      </c>
+      <c r="F94" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H94" t="s">
+        <v>23</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
+        <v>20650010</v>
+      </c>
+      <c r="B95" t="s">
+        <v>614</v>
+      </c>
+      <c r="C95" t="s">
+        <v>616</v>
+      </c>
+      <c r="E95" t="s">
+        <v>615</v>
+      </c>
+      <c r="F95" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H95" t="s">
+        <v>23</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>20650050</v>
+      </c>
+      <c r="B96" t="s">
+        <v>614</v>
+      </c>
+      <c r="C96" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H96" t="s">
+        <v>23</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N96">
+        <v>-420.02</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B97" t="s">
+        <v>581</v>
+      </c>
+      <c r="C97" t="s">
+        <v>582</v>
+      </c>
+      <c r="E97" t="s">
+        <v>458</v>
+      </c>
+      <c r="F97" t="s">
+        <v>85</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B98" t="s">
+        <v>130</v>
+      </c>
+      <c r="C98" t="s">
+        <v>131</v>
+      </c>
+      <c r="E98" t="s">
+        <v>22</v>
+      </c>
+      <c r="F98" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H98" t="s">
+        <v>23</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B99" t="s">
+        <v>124</v>
+      </c>
+      <c r="C99" t="s">
+        <v>125</v>
+      </c>
+      <c r="E99" t="s">
+        <v>80</v>
+      </c>
+      <c r="F99" t="s">
+        <v>92</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1</v>
+      </c>
+      <c r="N99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>14093620</v>
+      </c>
+      <c r="B100" t="s">
+        <v>362</v>
+      </c>
+      <c r="C100" t="s">
+        <v>363</v>
+      </c>
+      <c r="E100" t="s">
+        <v>136</v>
+      </c>
+      <c r="F100" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H100" t="s">
+        <v>23</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>14093601</v>
+      </c>
+      <c r="B101" t="s">
+        <v>844</v>
+      </c>
+      <c r="C101" t="s">
+        <v>846</v>
+      </c>
+      <c r="E101" t="s">
+        <v>845</v>
+      </c>
+      <c r="F101" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H101" t="s">
+        <v>23</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>14090370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>357</v>
+      </c>
+      <c r="C102" t="s">
+        <v>358</v>
+      </c>
+      <c r="E102" t="s">
+        <v>22</v>
+      </c>
+      <c r="F102" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H102" t="s">
+        <v>23</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>14087100</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E103" t="s">
+        <v>241</v>
+      </c>
+      <c r="F103" t="s">
+        <v>227</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>20363605</v>
+      </c>
+      <c r="B104" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C104" t="s">
+        <v>865</v>
+      </c>
+      <c r="E104" t="s">
+        <v>136</v>
+      </c>
+      <c r="F104" t="s">
+        <v>468</v>
+      </c>
+      <c r="G104" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A105" s="2">
+        <v>20538050</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E105" t="s">
+        <v>136</v>
+      </c>
+      <c r="F105" t="s">
+        <v>468</v>
+      </c>
+      <c r="G105" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C106" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E106" t="s">
+        <v>241</v>
+      </c>
+      <c r="F106" t="s">
+        <v>227</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1</v>
+      </c>
+      <c r="N106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B107" t="s">
+        <v>513</v>
+      </c>
+      <c r="C107" t="s">
+        <v>514</v>
+      </c>
+      <c r="E107" t="s">
+        <v>458</v>
+      </c>
+      <c r="F107" t="s">
+        <v>85</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1</v>
+      </c>
+      <c r="N107">
+        <v>-435.17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>14093550</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E108" t="s">
+        <v>80</v>
+      </c>
+      <c r="F108" t="s">
+        <v>259</v>
+      </c>
+      <c r="G108" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>14093551</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E109" t="s">
+        <v>80</v>
+      </c>
+      <c r="F109" t="s">
+        <v>259</v>
+      </c>
+      <c r="G109" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>20180031</v>
+      </c>
+      <c r="B110" t="s">
+        <v>788</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E110" t="s">
+        <v>302</v>
+      </c>
+      <c r="L110" t="s">
+        <v>831</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1</v>
+      </c>
+      <c r="N110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>20180032</v>
+      </c>
+      <c r="B111" t="s">
+        <v>788</v>
+      </c>
+      <c r="C111" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E111" t="s">
+        <v>302</v>
+      </c>
+      <c r="L111" t="s">
+        <v>831</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1</v>
+      </c>
+      <c r="N111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>20363013</v>
+      </c>
+      <c r="B112" t="s">
+        <v>452</v>
+      </c>
+      <c r="C112" t="s">
+        <v>453</v>
+      </c>
+      <c r="E112" t="s">
+        <v>219</v>
+      </c>
+      <c r="F112" t="s">
+        <v>152</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1</v>
+      </c>
+      <c r="N112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>10002900</v>
+      </c>
+      <c r="B113" t="s">
+        <v>584</v>
+      </c>
+      <c r="C113" t="s">
+        <v>585</v>
+      </c>
+      <c r="E113" t="s">
+        <v>458</v>
+      </c>
+      <c r="F113" t="s">
+        <v>85</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1</v>
+      </c>
+      <c r="N113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B114" t="s">
+        <v>21</v>
+      </c>
+      <c r="C114" t="s">
+        <v>25</v>
+      </c>
+      <c r="E114" t="s">
+        <v>22</v>
+      </c>
+      <c r="F114" t="s">
+        <v>23</v>
+      </c>
+      <c r="G114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
+        <v>10003217</v>
+      </c>
+      <c r="B115" t="s">
+        <v>694</v>
+      </c>
+      <c r="C115" t="s">
+        <v>695</v>
+      </c>
+      <c r="E115" t="s">
+        <v>413</v>
+      </c>
+      <c r="F115" t="s">
+        <v>227</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1</v>
+      </c>
+      <c r="N115">
+        <v>-3757.39</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>20655003</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E116" t="s">
+        <v>27</v>
+      </c>
+      <c r="L116" t="s">
+        <v>29</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1</v>
+      </c>
+      <c r="N116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B117" t="s">
+        <v>785</v>
+      </c>
+      <c r="C117" t="s">
+        <v>786</v>
+      </c>
+      <c r="E117" t="s">
+        <v>241</v>
+      </c>
+      <c r="F117" t="s">
+        <v>227</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1</v>
+      </c>
+      <c r="N117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A118" s="2">
+        <v>20270083</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E118" t="s">
+        <v>241</v>
+      </c>
+      <c r="F118" t="s">
+        <v>227</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1</v>
+      </c>
+      <c r="N118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B119" t="s">
+        <v>848</v>
+      </c>
+      <c r="C119" t="s">
+        <v>971</v>
+      </c>
+      <c r="E119" t="s">
+        <v>80</v>
+      </c>
+      <c r="F119" t="s">
+        <v>259</v>
+      </c>
+      <c r="G119" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B120" t="s">
+        <v>848</v>
+      </c>
+      <c r="C120" t="s">
+        <v>850</v>
+      </c>
+      <c r="E120" t="s">
+        <v>849</v>
+      </c>
+      <c r="N120">
+        <v>-3701.49</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B121" t="s">
+        <v>848</v>
+      </c>
+      <c r="C121" t="s">
+        <v>920</v>
+      </c>
+      <c r="E121" t="s">
+        <v>247</v>
+      </c>
+      <c r="N121">
+        <v>-2048.94</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B122" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E122" t="s">
+        <v>640</v>
+      </c>
+      <c r="F122" t="s">
+        <v>152</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1</v>
+      </c>
+      <c r="N122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
+        <v>20185362</v>
+      </c>
+      <c r="B123" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E123" t="s">
+        <v>464</v>
+      </c>
+      <c r="F123" t="s">
+        <v>227</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1</v>
+      </c>
+      <c r="N123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B124" t="s">
+        <v>73</v>
+      </c>
+      <c r="C124" t="s">
+        <v>75</v>
+      </c>
+      <c r="E124" t="s">
+        <v>74</v>
+      </c>
+      <c r="F124" t="s">
+        <v>24</v>
+      </c>
+      <c r="G124" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H124" t="s">
+        <v>23</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
+        <v>20185147</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E125" t="s">
+        <v>241</v>
+      </c>
+      <c r="F125" t="s">
+        <v>259</v>
+      </c>
+      <c r="G125" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
+        <v>20185153</v>
+      </c>
+      <c r="B126" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C126" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E126" t="s">
+        <v>193</v>
+      </c>
+      <c r="N126">
+        <v>-243.4</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
+        <v>10012642</v>
+      </c>
+      <c r="B127" t="s">
+        <v>673</v>
+      </c>
+      <c r="C127" t="s">
+        <v>674</v>
+      </c>
+      <c r="E127" t="s">
+        <v>80</v>
+      </c>
+      <c r="F127" t="s">
+        <v>152</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1</v>
+      </c>
+      <c r="N127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
+        <v>14035101</v>
+      </c>
+      <c r="B128" t="s">
+        <v>838</v>
+      </c>
+      <c r="C128" t="s">
+        <v>841</v>
+      </c>
+      <c r="E128" t="s">
+        <v>193</v>
+      </c>
+      <c r="F128" t="s">
+        <v>839</v>
+      </c>
+      <c r="G128" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H128" t="s">
+        <v>840</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
+        <v>14032250</v>
+      </c>
+      <c r="B129" t="s">
+        <v>838</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E129" t="s">
+        <v>216</v>
+      </c>
+      <c r="F129" t="s">
+        <v>24</v>
+      </c>
+      <c r="G129" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H129" t="s">
+        <v>23</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B130" t="s">
+        <v>43</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="E130" t="s">
+        <v>22</v>
+      </c>
+      <c r="F130" t="s">
+        <v>24</v>
+      </c>
+      <c r="G130" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H130" t="s">
+        <v>23</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B131" t="s">
+        <v>45</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+      <c r="E131" t="s">
+        <v>46</v>
+      </c>
+      <c r="F131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G131" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H131" t="s">
+        <v>23</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E132" t="s">
+        <v>205</v>
+      </c>
+      <c r="F132" t="s">
+        <v>227</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1</v>
+      </c>
+      <c r="N132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A133" s="2">
+        <v>20737050</v>
+      </c>
+      <c r="B133" t="s">
+        <v>927</v>
+      </c>
+      <c r="C133" t="s">
+        <v>928</v>
+      </c>
+      <c r="E133" t="s">
+        <v>805</v>
+      </c>
+      <c r="N133">
+        <v>-3526.9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A134" s="2">
+        <v>20180159</v>
+      </c>
+      <c r="B134" t="s">
+        <v>696</v>
+      </c>
+      <c r="C134" t="s">
+        <v>697</v>
+      </c>
+      <c r="E134" t="s">
+        <v>241</v>
+      </c>
+      <c r="F134" t="s">
+        <v>227</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1</v>
+      </c>
+      <c r="N134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B135" t="s">
+        <v>409</v>
+      </c>
+      <c r="C135" t="s">
+        <v>410</v>
+      </c>
+      <c r="E135" t="s">
+        <v>206</v>
+      </c>
+      <c r="F135" t="s">
+        <v>24</v>
+      </c>
+      <c r="G135" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H135" t="s">
+        <v>23</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B136" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C136" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E136" t="s">
+        <v>27</v>
+      </c>
+      <c r="F136" t="s">
+        <v>152</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1</v>
+      </c>
+      <c r="N136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A137" s="2">
+        <v>20764026</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C137" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E137" t="s">
+        <v>136</v>
+      </c>
+      <c r="F137" t="s">
+        <v>152</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1</v>
+      </c>
+      <c r="N137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>20593265</v>
+      </c>
+      <c r="B138" t="s">
+        <v>438</v>
+      </c>
+      <c r="C138" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E138" t="s">
+        <v>50</v>
+      </c>
+      <c r="F138" t="s">
+        <v>259</v>
+      </c>
+      <c r="G138" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A139" s="2">
+        <v>20593267</v>
+      </c>
+      <c r="B139" t="s">
+        <v>438</v>
+      </c>
+      <c r="C139" t="s">
+        <v>439</v>
+      </c>
+      <c r="E139" t="s">
+        <v>241</v>
+      </c>
+      <c r="F139" t="s">
+        <v>227</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B140" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C140" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E140" t="s">
+        <v>805</v>
+      </c>
+      <c r="F140" t="s">
+        <v>227</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C141" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E141" t="s">
+        <v>27</v>
+      </c>
+      <c r="N141">
+        <v>-31.36</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A142" s="2">
+        <v>20730003</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C142" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E142" t="s">
+        <v>221</v>
+      </c>
+      <c r="F142" t="s">
+        <v>227</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1</v>
+      </c>
+      <c r="N142">
+        <v>-771.77</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A143" s="2">
+        <v>20730006</v>
+      </c>
+      <c r="B143" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C143" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E143" t="s">
+        <v>221</v>
+      </c>
+      <c r="F143" t="s">
+        <v>227</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1</v>
+      </c>
+      <c r="N143">
+        <v>-771.77</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A144" s="2">
+        <v>13020700</v>
+      </c>
+      <c r="B144" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C144" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E144" t="s">
+        <v>657</v>
+      </c>
+      <c r="F144" t="s">
+        <v>227</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B145" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E145" t="s">
+        <v>595</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146" s="2">
+        <v>20130009</v>
+      </c>
+      <c r="B146" t="s">
+        <v>376</v>
+      </c>
+      <c r="C146" t="s">
+        <v>377</v>
+      </c>
+      <c r="E146" t="s">
+        <v>241</v>
+      </c>
+      <c r="F146" t="s">
+        <v>227</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147" s="2">
+        <v>14031905</v>
+      </c>
+      <c r="B147" t="s">
+        <v>333</v>
+      </c>
+      <c r="C147" t="s">
+        <v>814</v>
+      </c>
+      <c r="E147" t="s">
+        <v>136</v>
+      </c>
+      <c r="F147" t="s">
+        <v>24</v>
+      </c>
+      <c r="G147" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H147" t="s">
+        <v>23</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148" s="2">
+        <v>14033000</v>
+      </c>
+      <c r="B148" t="s">
+        <v>333</v>
+      </c>
+      <c r="C148" t="s">
+        <v>334</v>
+      </c>
+      <c r="E148" t="s">
+        <v>33</v>
+      </c>
+      <c r="F148" t="s">
+        <v>24</v>
+      </c>
+      <c r="G148" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H148" t="s">
+        <v>23</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149" s="2">
+        <v>10031601</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E149" t="s">
+        <v>962</v>
+      </c>
+      <c r="L149" t="s">
+        <v>831</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A150" s="2">
+        <v>20362996</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E150" t="s">
+        <v>80</v>
+      </c>
+      <c r="F150" t="s">
+        <v>64</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1</v>
+      </c>
+      <c r="N150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151" s="2">
+        <v>14094040</v>
+      </c>
+      <c r="B151" t="s">
+        <v>586</v>
+      </c>
+      <c r="C151" t="s">
+        <v>827</v>
+      </c>
+      <c r="E151" t="s">
+        <v>221</v>
+      </c>
+      <c r="F151" t="s">
+        <v>227</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1</v>
+      </c>
+      <c r="N151">
+        <v>-462.49</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A152" s="2">
+        <v>14094051</v>
+      </c>
+      <c r="B152" t="s">
+        <v>586</v>
+      </c>
+      <c r="C152" t="s">
+        <v>587</v>
+      </c>
+      <c r="E152" t="s">
+        <v>221</v>
+      </c>
+      <c r="F152" t="s">
+        <v>227</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1</v>
+      </c>
+      <c r="N152">
+        <v>-399.6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
+        <v>14094055</v>
+      </c>
+      <c r="B153" t="s">
+        <v>586</v>
+      </c>
+      <c r="C153" t="s">
+        <v>693</v>
+      </c>
+      <c r="E153" t="s">
+        <v>221</v>
+      </c>
+      <c r="F153" t="s">
+        <v>227</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1</v>
+      </c>
+      <c r="N153">
+        <v>-462.49</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>14094056</v>
+      </c>
+      <c r="B154" t="s">
+        <v>586</v>
+      </c>
+      <c r="C154" t="s">
+        <v>773</v>
+      </c>
+      <c r="E154" t="s">
+        <v>221</v>
+      </c>
+      <c r="F154" t="s">
+        <v>227</v>
+      </c>
+      <c r="G154" s="1">
+        <v>1</v>
+      </c>
+      <c r="N154">
+        <v>-462.49</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>20733009</v>
+      </c>
+      <c r="B155" t="s">
+        <v>470</v>
+      </c>
+      <c r="C155" t="s">
+        <v>472</v>
+      </c>
+      <c r="E155" t="s">
+        <v>277</v>
+      </c>
+      <c r="F155" t="s">
+        <v>471</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>20386049</v>
+      </c>
+      <c r="B156" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E156" t="s">
+        <v>302</v>
+      </c>
+      <c r="F156" t="s">
+        <v>152</v>
+      </c>
+      <c r="G156" s="1">
+        <v>1</v>
+      </c>
+      <c r="N156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>20780587</v>
+      </c>
+      <c r="B157" t="s">
+        <v>905</v>
+      </c>
+      <c r="C157" t="s">
+        <v>906</v>
+      </c>
+      <c r="E157" t="s">
+        <v>302</v>
+      </c>
+      <c r="N157">
+        <v>-5.63</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B158" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E158" t="s">
+        <v>962</v>
+      </c>
+      <c r="L158" t="s">
+        <v>831</v>
+      </c>
+      <c r="M158" s="1">
+        <v>1</v>
+      </c>
+      <c r="N158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B159" t="s">
+        <v>792</v>
+      </c>
+      <c r="C159" t="s">
+        <v>793</v>
+      </c>
+      <c r="E159" t="s">
+        <v>74</v>
+      </c>
+      <c r="F159" t="s">
+        <v>92</v>
+      </c>
+      <c r="G159" s="1">
+        <v>1</v>
+      </c>
+      <c r="N159">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E160" t="s">
+        <v>464</v>
+      </c>
+      <c r="F160" t="s">
+        <v>227</v>
+      </c>
+      <c r="G160" s="1">
+        <v>1</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
+        <v>20780250</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E161" t="s">
+        <v>241</v>
+      </c>
+      <c r="F161" t="s">
+        <v>227</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1</v>
+      </c>
+      <c r="N161">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
+        <v>10068720</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E162" t="s">
+        <v>402</v>
+      </c>
+      <c r="F162" t="s">
+        <v>403</v>
+      </c>
+      <c r="G162" s="1">
+        <v>1</v>
+      </c>
+      <c r="N162">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
+        <v>13041500</v>
+      </c>
+      <c r="B163" t="s">
+        <v>821</v>
+      </c>
+      <c r="C163" t="s">
+        <v>822</v>
+      </c>
+      <c r="E163" t="s">
+        <v>458</v>
+      </c>
+      <c r="F163" t="s">
+        <v>85</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1</v>
+      </c>
+      <c r="N163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
+        <v>20180096</v>
+      </c>
+      <c r="B164" t="s">
+        <v>715</v>
+      </c>
+      <c r="C164" t="s">
+        <v>716</v>
+      </c>
+      <c r="E164" t="s">
+        <v>241</v>
+      </c>
+      <c r="F164" t="s">
+        <v>227</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1</v>
+      </c>
+      <c r="N164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
+        <v>20180171</v>
+      </c>
+      <c r="B165" t="s">
+        <v>388</v>
+      </c>
+      <c r="C165" t="s">
+        <v>389</v>
+      </c>
+      <c r="E165" t="s">
+        <v>241</v>
+      </c>
+      <c r="F165" t="s">
+        <v>227</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1</v>
+      </c>
+      <c r="N165">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A166" s="2">
+        <v>20180168</v>
+      </c>
+      <c r="B166" t="s">
+        <v>388</v>
+      </c>
+      <c r="C166" t="s">
+        <v>974</v>
+      </c>
+      <c r="E166" t="s">
+        <v>136</v>
+      </c>
+      <c r="F166" t="s">
+        <v>64</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1</v>
+      </c>
+      <c r="N166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>20180271</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E167" t="s">
+        <v>241</v>
+      </c>
+      <c r="F167" t="s">
+        <v>227</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1</v>
+      </c>
+      <c r="N167">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>20364098</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E168" t="s">
+        <v>80</v>
+      </c>
+      <c r="F168" t="s">
+        <v>152</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1</v>
+      </c>
+      <c r="N168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B169" t="s">
+        <v>972</v>
+      </c>
+      <c r="C169" t="s">
+        <v>973</v>
+      </c>
+      <c r="E169" t="s">
+        <v>595</v>
+      </c>
+      <c r="F169" t="s">
+        <v>152</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1</v>
+      </c>
+      <c r="N169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E170" t="s">
+        <v>241</v>
+      </c>
+      <c r="F170" t="s">
+        <v>227</v>
+      </c>
+      <c r="G170" s="1">
+        <v>1</v>
+      </c>
+      <c r="N170">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B171" t="s">
+        <v>61</v>
+      </c>
+      <c r="C171" t="s">
+        <v>62</v>
+      </c>
+      <c r="E171" t="s">
+        <v>22</v>
+      </c>
+      <c r="F171" t="s">
+        <v>24</v>
+      </c>
+      <c r="G171" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H171" t="s">
+        <v>23</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N171">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B172" t="s">
+        <v>825</v>
+      </c>
+      <c r="C172" t="s">
+        <v>826</v>
+      </c>
+      <c r="E172" t="s">
+        <v>205</v>
+      </c>
+      <c r="F172" t="s">
+        <v>227</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1</v>
+      </c>
+      <c r="N172">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B173" t="s">
+        <v>65</v>
+      </c>
+      <c r="C173" t="s">
+        <v>67</v>
+      </c>
+      <c r="E173" t="s">
+        <v>66</v>
+      </c>
+      <c r="F173" t="s">
+        <v>24</v>
+      </c>
+      <c r="G173" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H173" t="s">
+        <v>23</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A174" s="2">
+        <v>14001850</v>
+      </c>
+      <c r="B174" t="s">
+        <v>599</v>
+      </c>
+      <c r="C174" t="s">
+        <v>638</v>
+      </c>
+      <c r="E174" t="s">
+        <v>637</v>
+      </c>
+      <c r="F174" t="s">
+        <v>24</v>
+      </c>
+      <c r="G174" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H174" t="s">
+        <v>23</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N174">
+        <v>-1557.03</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A175" s="2">
+        <v>20295019</v>
+      </c>
+      <c r="B175" t="s">
+        <v>599</v>
+      </c>
+      <c r="C175" t="s">
+        <v>818</v>
+      </c>
+      <c r="E175" t="s">
+        <v>302</v>
+      </c>
+      <c r="F175" t="s">
+        <v>24</v>
+      </c>
+      <c r="G175" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H175" t="s">
+        <v>23</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A176" s="2">
+        <v>20295050</v>
+      </c>
+      <c r="B176" t="s">
+        <v>599</v>
+      </c>
+      <c r="C176" t="s">
+        <v>600</v>
+      </c>
+      <c r="E176" t="s">
+        <v>136</v>
+      </c>
+      <c r="F176" t="s">
+        <v>24</v>
+      </c>
+      <c r="G176" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H176" t="s">
+        <v>23</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A177" s="2">
+        <v>20591060</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E177" t="s">
+        <v>302</v>
+      </c>
+      <c r="F177" t="s">
+        <v>24</v>
+      </c>
+      <c r="G177" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H177" t="s">
+        <v>23</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N177">
+        <v>-5948</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A178" s="2">
+        <v>11007300</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E178" t="s">
+        <v>27</v>
+      </c>
+      <c r="F178" t="s">
+        <v>152</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1</v>
+      </c>
+      <c r="N178">
+        <v>-28.47</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A179" s="2">
+        <v>10003570</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E179" t="s">
+        <v>454</v>
+      </c>
+      <c r="N179">
+        <v>-48.06</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A180" s="2">
+        <v>10019412</v>
+      </c>
+      <c r="B180" t="s">
+        <v>258</v>
+      </c>
+      <c r="C180" t="s">
+        <v>260</v>
+      </c>
+      <c r="E180" t="s">
+        <v>80</v>
+      </c>
+      <c r="F180" t="s">
+        <v>259</v>
+      </c>
+      <c r="G180" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N180">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A181" s="2">
+        <v>20362994</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E181" t="s">
+        <v>136</v>
+      </c>
+      <c r="F181" t="s">
+        <v>152</v>
+      </c>
+      <c r="G181" s="1">
+        <v>1</v>
+      </c>
+      <c r="N181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A182" s="2">
+        <v>20593219</v>
+      </c>
+      <c r="B182" t="s">
+        <v>852</v>
+      </c>
+      <c r="C182" t="s">
+        <v>853</v>
+      </c>
+      <c r="E182" t="s">
+        <v>241</v>
+      </c>
+      <c r="F182" t="s">
+        <v>227</v>
+      </c>
+      <c r="G182" s="1">
+        <v>1</v>
+      </c>
+      <c r="N182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B183" t="s">
+        <v>873</v>
+      </c>
+      <c r="C183" t="s">
+        <v>874</v>
+      </c>
+      <c r="E183" t="s">
+        <v>141</v>
+      </c>
+      <c r="F183" t="s">
+        <v>152</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1</v>
+      </c>
+      <c r="N183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A184" s="2">
+        <v>20185285</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E184" t="s">
+        <v>241</v>
+      </c>
+      <c r="F184" t="s">
+        <v>227</v>
+      </c>
+      <c r="G184" s="1">
+        <v>1</v>
+      </c>
+      <c r="N184">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A185" s="2">
+        <v>20180069</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E185" t="s">
+        <v>241</v>
+      </c>
+      <c r="F185" t="s">
+        <v>227</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1</v>
+      </c>
+      <c r="N185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A186" s="2">
+        <v>10003510</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E186" t="s">
+        <v>136</v>
+      </c>
+      <c r="F186" t="s">
+        <v>64</v>
+      </c>
+      <c r="G186" s="1">
+        <v>1</v>
+      </c>
+      <c r="N186">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A187" s="2">
+        <v>20180120</v>
+      </c>
+      <c r="B187" t="s">
+        <v>903</v>
+      </c>
+      <c r="C187" t="s">
+        <v>904</v>
+      </c>
+      <c r="E187" t="s">
+        <v>302</v>
+      </c>
+      <c r="F187" t="s">
+        <v>152</v>
+      </c>
+      <c r="G187" s="1">
+        <v>1</v>
+      </c>
+      <c r="N187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A188" s="2">
+        <v>20565063</v>
+      </c>
+      <c r="B188" t="s">
+        <v>909</v>
+      </c>
+      <c r="C188" t="s">
+        <v>995</v>
+      </c>
+      <c r="E188" t="s">
+        <v>221</v>
+      </c>
+      <c r="F188" t="s">
+        <v>227</v>
+      </c>
+      <c r="G188" s="1">
+        <v>1</v>
+      </c>
+      <c r="N188">
+        <v>-1213.58</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A189" s="2">
+        <v>20583017</v>
+      </c>
+      <c r="B189" t="s">
+        <v>909</v>
+      </c>
+      <c r="C189" t="s">
+        <v>910</v>
+      </c>
+      <c r="E189" t="s">
+        <v>221</v>
+      </c>
+      <c r="F189" t="s">
+        <v>227</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1</v>
+      </c>
+      <c r="N189">
+        <v>-1009.93</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A190" s="2">
+        <v>20364099</v>
+      </c>
+      <c r="B190" t="s">
+        <v>909</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E190" t="s">
+        <v>80</v>
+      </c>
+      <c r="F190" t="s">
+        <v>471</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A191" s="2">
+        <v>20364101</v>
+      </c>
+      <c r="B191" t="s">
+        <v>909</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E191" t="s">
+        <v>302</v>
+      </c>
+      <c r="F191" t="s">
+        <v>471</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N191">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A192" s="2">
+        <v>20185097</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F192" t="s">
+        <v>227</v>
+      </c>
+      <c r="G192" s="1">
+        <v>1</v>
+      </c>
+      <c r="N192">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A193" s="2">
+        <v>20591003</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E193" t="s">
+        <v>302</v>
+      </c>
+      <c r="F193" t="s">
+        <v>152</v>
+      </c>
+      <c r="G193" s="1">
+        <v>1</v>
+      </c>
+      <c r="N193">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E194" t="s">
+        <v>657</v>
+      </c>
+      <c r="F194" t="s">
+        <v>64</v>
+      </c>
+      <c r="G194" s="1">
+        <v>1</v>
+      </c>
+      <c r="N194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>20723150</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E195" t="s">
+        <v>136</v>
+      </c>
+      <c r="F195" t="s">
+        <v>259</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>20185100</v>
+      </c>
+      <c r="B196" t="s">
+        <v>942</v>
+      </c>
+      <c r="C196" t="s">
+        <v>943</v>
+      </c>
+      <c r="E196" t="s">
+        <v>221</v>
+      </c>
+      <c r="F196" t="s">
+        <v>227</v>
+      </c>
+      <c r="G196" s="1">
+        <v>1</v>
+      </c>
+      <c r="N196">
+        <v>-895.39</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A197" s="2">
+        <v>20185103</v>
+      </c>
+      <c r="B197" t="s">
+        <v>942</v>
+      </c>
+      <c r="C197" t="s">
+        <v>994</v>
+      </c>
+      <c r="E197" t="s">
+        <v>221</v>
+      </c>
+      <c r="F197" t="s">
+        <v>227</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1</v>
+      </c>
+      <c r="N197">
+        <v>-895.39</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B198" t="s">
+        <v>226</v>
+      </c>
+      <c r="C198" t="s">
+        <v>228</v>
+      </c>
+      <c r="E198" t="s">
+        <v>205</v>
+      </c>
+      <c r="F198" t="s">
+        <v>227</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1</v>
+      </c>
+      <c r="N198">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A199" s="2">
+        <v>14029800</v>
+      </c>
+      <c r="B199" t="s">
+        <v>328</v>
+      </c>
+      <c r="C199" t="s">
+        <v>330</v>
+      </c>
+      <c r="E199" t="s">
+        <v>80</v>
+      </c>
+      <c r="F199" t="s">
+        <v>64</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1</v>
+      </c>
+      <c r="N199">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A200" s="2">
+        <v>14029501</v>
+      </c>
+      <c r="B200" t="s">
+        <v>328</v>
+      </c>
+      <c r="C200" t="s">
+        <v>329</v>
+      </c>
+      <c r="E200" t="s">
+        <v>127</v>
+      </c>
+      <c r="F200" t="s">
+        <v>64</v>
+      </c>
+      <c r="G200" s="1">
+        <v>1</v>
+      </c>
+      <c r="N200">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A201" s="2">
+        <v>20185093</v>
+      </c>
+      <c r="B201" t="s">
+        <v>392</v>
+      </c>
+      <c r="C201" t="s">
+        <v>393</v>
+      </c>
+      <c r="E201" t="s">
+        <v>241</v>
+      </c>
+      <c r="F201" t="s">
+        <v>227</v>
+      </c>
+      <c r="G201" s="1">
+        <v>1</v>
+      </c>
+      <c r="N201">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A202" s="2">
+        <v>20185096</v>
+      </c>
+      <c r="B202" t="s">
+        <v>392</v>
+      </c>
+      <c r="C202" t="s">
+        <v>412</v>
+      </c>
+      <c r="E202" t="s">
+        <v>302</v>
+      </c>
+      <c r="F202" t="s">
+        <v>64</v>
+      </c>
+      <c r="G202" s="1">
+        <v>1</v>
+      </c>
+      <c r="N202">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A203" s="2">
+        <v>20413065</v>
+      </c>
+      <c r="B203" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E203" t="s">
+        <v>136</v>
+      </c>
+      <c r="F203" t="s">
+        <v>152</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1</v>
+      </c>
+      <c r="N203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A204" s="2">
+        <v>10007460</v>
+      </c>
+      <c r="B204" t="s">
+        <v>670</v>
+      </c>
+      <c r="C204" t="s">
+        <v>671</v>
+      </c>
+      <c r="E204" t="s">
+        <v>27</v>
+      </c>
+      <c r="L204" t="s">
+        <v>29</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1</v>
+      </c>
+      <c r="N204">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B205" t="s">
+        <v>659</v>
+      </c>
+      <c r="C205" t="s">
+        <v>660</v>
+      </c>
+      <c r="E205" t="s">
+        <v>127</v>
+      </c>
+      <c r="F205" t="s">
+        <v>471</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B206" t="s">
+        <v>659</v>
+      </c>
+      <c r="C206" t="s">
+        <v>672</v>
+      </c>
+      <c r="E206" t="s">
+        <v>79</v>
+      </c>
+      <c r="F206" t="s">
+        <v>471</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N206">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A207" s="2">
+        <v>20645057</v>
+      </c>
+      <c r="B207" t="s">
+        <v>619</v>
+      </c>
+      <c r="C207" t="s">
+        <v>960</v>
+      </c>
+      <c r="E207" t="s">
+        <v>221</v>
+      </c>
+      <c r="F207" t="s">
+        <v>227</v>
+      </c>
+      <c r="G207" s="1">
+        <v>1</v>
+      </c>
+      <c r="N207">
+        <v>-685.86</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A208" s="2">
+        <v>20185125</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E208" t="s">
+        <v>464</v>
+      </c>
+      <c r="F208" t="s">
+        <v>227</v>
+      </c>
+      <c r="G208" s="1">
+        <v>1</v>
+      </c>
+      <c r="N208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A209" s="2">
+        <v>10059800</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E209" t="s">
+        <v>384</v>
+      </c>
+      <c r="F209" t="s">
+        <v>227</v>
+      </c>
+      <c r="G209" s="1">
+        <v>1</v>
+      </c>
+      <c r="N209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A210" s="2">
+        <v>20695010</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E210" t="s">
+        <v>241</v>
+      </c>
+      <c r="F210" t="s">
+        <v>227</v>
+      </c>
+      <c r="G210" s="1">
+        <v>1</v>
+      </c>
+      <c r="N210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A211" s="2">
+        <v>20185138</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E211" t="s">
+        <v>241</v>
+      </c>
+      <c r="F211" t="s">
+        <v>227</v>
+      </c>
+      <c r="G211" s="1">
+        <v>1</v>
+      </c>
+      <c r="N211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A212" s="2">
+        <v>10006105</v>
+      </c>
+      <c r="B212" t="s">
+        <v>668</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E212" t="s">
+        <v>624</v>
+      </c>
+      <c r="N212">
+        <v>-2321.0100000000002</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A213" s="2">
+        <v>20270072</v>
+      </c>
+      <c r="B213" t="s">
+        <v>478</v>
+      </c>
+      <c r="C213" t="s">
+        <v>923</v>
+      </c>
+      <c r="E213" t="s">
+        <v>241</v>
+      </c>
+      <c r="F213" t="s">
+        <v>227</v>
+      </c>
+      <c r="G213" s="1">
+        <v>1</v>
+      </c>
+      <c r="N213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A214" s="2">
+        <v>20270093</v>
+      </c>
+      <c r="B214" t="s">
+        <v>478</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E214" t="s">
+        <v>241</v>
+      </c>
+      <c r="F214" t="s">
+        <v>227</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1</v>
+      </c>
+      <c r="N214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A215" s="2">
+        <v>10038502</v>
+      </c>
+      <c r="B215" t="s">
+        <v>478</v>
+      </c>
+      <c r="C215" t="s">
+        <v>669</v>
+      </c>
+      <c r="E215" t="s">
+        <v>136</v>
+      </c>
+      <c r="N215">
+        <v>-76.7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A216" s="2">
+        <v>13041410</v>
+      </c>
+      <c r="B216" t="s">
+        <v>958</v>
+      </c>
+      <c r="C216" t="s">
+        <v>959</v>
+      </c>
+      <c r="E216" t="s">
+        <v>14</v>
+      </c>
+      <c r="F216" t="s">
+        <v>152</v>
+      </c>
+      <c r="G216" s="1">
+        <v>1</v>
+      </c>
+      <c r="N216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B217" t="s">
+        <v>938</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E217" t="s">
+        <v>136</v>
+      </c>
+      <c r="F217" t="s">
+        <v>64</v>
+      </c>
+      <c r="G217" s="1">
+        <v>1</v>
+      </c>
+      <c r="N217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B218" t="s">
+        <v>938</v>
+      </c>
+      <c r="C218" t="s">
+        <v>989</v>
+      </c>
+      <c r="E218" t="s">
+        <v>221</v>
+      </c>
+      <c r="N218">
+        <v>-360.5</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B219" t="s">
+        <v>938</v>
+      </c>
+      <c r="C219" t="s">
+        <v>939</v>
+      </c>
+      <c r="E219" t="s">
+        <v>221</v>
+      </c>
+      <c r="N219">
+        <v>-207.2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A220" s="2">
+        <v>20362997</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E220" t="s">
+        <v>615</v>
+      </c>
+      <c r="F220" t="s">
+        <v>152</v>
+      </c>
+      <c r="G220" s="1">
+        <v>1</v>
+      </c>
+      <c r="N220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B221" t="s">
+        <v>26</v>
+      </c>
+      <c r="C221" t="s">
+        <v>497</v>
+      </c>
+      <c r="E221" t="s">
+        <v>27</v>
+      </c>
+      <c r="L221" t="s">
+        <v>29</v>
+      </c>
+      <c r="M221" s="1">
+        <v>1</v>
+      </c>
+      <c r="N221">
+        <v>-120</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B222" t="s">
+        <v>26</v>
+      </c>
+      <c r="C222" t="s">
+        <v>28</v>
+      </c>
+      <c r="E222" t="s">
+        <v>27</v>
+      </c>
+      <c r="L222" t="s">
+        <v>29</v>
+      </c>
+      <c r="M222" s="1">
+        <v>1</v>
+      </c>
+      <c r="N222">
+        <v>-29.11</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B223" t="s">
+        <v>26</v>
+      </c>
+      <c r="C223" t="s">
+        <v>57</v>
+      </c>
+      <c r="E223" t="s">
+        <v>27</v>
+      </c>
+      <c r="L223" t="s">
+        <v>29</v>
+      </c>
+      <c r="M223" s="1">
+        <v>1</v>
+      </c>
+      <c r="N223">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B224" t="s">
+        <v>26</v>
+      </c>
+      <c r="C224" t="s">
+        <v>295</v>
+      </c>
+      <c r="E224" t="s">
+        <v>27</v>
+      </c>
+      <c r="L224" t="s">
+        <v>29</v>
+      </c>
+      <c r="M224" s="1">
+        <v>1</v>
+      </c>
+      <c r="N224">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B225" t="s">
+        <v>26</v>
+      </c>
+      <c r="C225" t="s">
+        <v>151</v>
+      </c>
+      <c r="E225" t="s">
+        <v>27</v>
+      </c>
+      <c r="L225" t="s">
+        <v>29</v>
+      </c>
+      <c r="M225" s="1">
+        <v>1</v>
+      </c>
+      <c r="N225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B226" t="s">
+        <v>26</v>
+      </c>
+      <c r="C226" t="s">
+        <v>156</v>
+      </c>
+      <c r="E226" t="s">
+        <v>27</v>
+      </c>
+      <c r="L226" t="s">
+        <v>29</v>
+      </c>
+      <c r="M226" s="1">
+        <v>1</v>
+      </c>
+      <c r="N226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B227" t="s">
+        <v>26</v>
+      </c>
+      <c r="C227" t="s">
+        <v>171</v>
+      </c>
+      <c r="E227" t="s">
+        <v>27</v>
+      </c>
+      <c r="L227" t="s">
+        <v>29</v>
+      </c>
+      <c r="M227" s="1">
+        <v>1</v>
+      </c>
+      <c r="N227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B228" t="s">
+        <v>26</v>
+      </c>
+      <c r="C228" t="s">
+        <v>172</v>
+      </c>
+      <c r="E228" t="s">
+        <v>27</v>
+      </c>
+      <c r="L228" t="s">
+        <v>29</v>
+      </c>
+      <c r="M228" s="1">
+        <v>1</v>
+      </c>
+      <c r="N228">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B229" t="s">
+        <v>26</v>
+      </c>
+      <c r="C229" t="s">
+        <v>202</v>
+      </c>
+      <c r="E229" t="s">
+        <v>27</v>
+      </c>
+      <c r="L229" t="s">
+        <v>29</v>
+      </c>
+      <c r="M229" s="1">
+        <v>1</v>
+      </c>
+      <c r="N229">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A230" s="2">
+        <v>10021000</v>
+      </c>
+      <c r="B230" t="s">
+        <v>26</v>
+      </c>
+      <c r="C230" t="s">
+        <v>261</v>
+      </c>
+      <c r="E230" t="s">
+        <v>27</v>
+      </c>
+      <c r="L230" t="s">
+        <v>29</v>
+      </c>
+      <c r="M230" s="1">
+        <v>1</v>
+      </c>
+      <c r="N230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A231" s="2">
+        <v>10041309</v>
+      </c>
+      <c r="B231" t="s">
+        <v>26</v>
+      </c>
+      <c r="C231" t="s">
+        <v>273</v>
+      </c>
+      <c r="E231" t="s">
+        <v>22</v>
+      </c>
+      <c r="L231" t="s">
+        <v>29</v>
+      </c>
+      <c r="M231" s="1">
+        <v>1</v>
+      </c>
+      <c r="N231">
+        <v>-116.14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A232" s="2">
+        <v>10041500</v>
+      </c>
+      <c r="B232" t="s">
+        <v>26</v>
+      </c>
+      <c r="C232" t="s">
+        <v>274</v>
+      </c>
+      <c r="E232" t="s">
+        <v>27</v>
+      </c>
+      <c r="L232" t="s">
+        <v>29</v>
+      </c>
+      <c r="M232" s="1">
+        <v>1</v>
+      </c>
+      <c r="N232">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A233" s="2">
+        <v>14032900</v>
+      </c>
+      <c r="B233" t="s">
+        <v>26</v>
+      </c>
+      <c r="C233" t="s">
+        <v>332</v>
+      </c>
+      <c r="E233" t="s">
+        <v>27</v>
+      </c>
+      <c r="L233" t="s">
+        <v>29</v>
+      </c>
+      <c r="M233" s="1">
+        <v>1</v>
+      </c>
+      <c r="N233">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A234" s="2">
+        <v>14042400</v>
+      </c>
+      <c r="B234" t="s">
+        <v>26</v>
+      </c>
+      <c r="C234" t="s">
+        <v>341</v>
+      </c>
+      <c r="E234" t="s">
+        <v>27</v>
+      </c>
+      <c r="L234" t="s">
+        <v>29</v>
+      </c>
+      <c r="M234" s="1">
+        <v>1</v>
+      </c>
+      <c r="N234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A235" s="2">
+        <v>20364021</v>
+      </c>
+      <c r="B235" t="s">
+        <v>542</v>
+      </c>
+      <c r="C235" t="s">
+        <v>543</v>
+      </c>
+      <c r="E235" t="s">
+        <v>127</v>
+      </c>
+      <c r="F235" t="s">
+        <v>471</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A236" s="2">
+        <v>20185235</v>
+      </c>
+      <c r="B236" t="s">
+        <v>300</v>
+      </c>
+      <c r="C236" t="s">
+        <v>301</v>
+      </c>
+      <c r="E236" t="s">
+        <v>108</v>
+      </c>
+      <c r="F236" t="s">
+        <v>85</v>
+      </c>
+      <c r="G236" s="1">
+        <v>1</v>
+      </c>
+      <c r="N236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A237" s="2">
+        <v>20363014</v>
+      </c>
+      <c r="B237" t="s">
+        <v>300</v>
+      </c>
+      <c r="C237" t="s">
+        <v>499</v>
+      </c>
+      <c r="E237" t="s">
+        <v>136</v>
+      </c>
+      <c r="F237" t="s">
+        <v>85</v>
+      </c>
+      <c r="G237" s="1">
+        <v>1</v>
+      </c>
+      <c r="N237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A238" s="2">
+        <v>20363019</v>
+      </c>
+      <c r="B238" t="s">
+        <v>457</v>
+      </c>
+      <c r="C238" t="s">
+        <v>459</v>
+      </c>
+      <c r="E238" t="s">
+        <v>458</v>
+      </c>
+      <c r="F238" t="s">
+        <v>85</v>
+      </c>
+      <c r="G238" s="1">
+        <v>1</v>
+      </c>
+      <c r="N238">
+        <v>-1276.6500000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A239" s="2">
+        <v>20054035</v>
+      </c>
+      <c r="B239" t="s">
+        <v>306</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E239" t="s">
+        <v>136</v>
+      </c>
+      <c r="F239" t="s">
+        <v>259</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N239">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B240" t="s">
+        <v>215</v>
+      </c>
+      <c r="C240" t="s">
+        <v>217</v>
+      </c>
+      <c r="E240" t="s">
+        <v>216</v>
+      </c>
+      <c r="F240" t="s">
+        <v>24</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H240" t="s">
+        <v>23</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A241" s="2">
+        <v>20185259</v>
+      </c>
+      <c r="B241" t="s">
+        <v>756</v>
+      </c>
+      <c r="C241" t="s">
+        <v>757</v>
+      </c>
+      <c r="E241" t="s">
+        <v>159</v>
+      </c>
+      <c r="F241" t="s">
+        <v>24</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H241" t="s">
+        <v>23</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N241">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B242" t="s">
+        <v>91</v>
+      </c>
+      <c r="C242" t="s">
+        <v>93</v>
+      </c>
+      <c r="E242" t="s">
+        <v>22</v>
+      </c>
+      <c r="F242" t="s">
+        <v>92</v>
+      </c>
+      <c r="G242" s="1">
+        <v>1</v>
+      </c>
+      <c r="N242">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A243" s="2">
+        <v>20185345</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E243" t="s">
+        <v>241</v>
+      </c>
+      <c r="F243" t="s">
+        <v>227</v>
+      </c>
+      <c r="G243" s="1">
+        <v>1</v>
+      </c>
+      <c r="N243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A244" s="2">
+        <v>20185204</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E244" t="s">
+        <v>241</v>
+      </c>
+      <c r="F244" t="s">
+        <v>227</v>
+      </c>
+      <c r="G244" s="1">
+        <v>1</v>
+      </c>
+      <c r="N244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E245" t="s">
+        <v>27</v>
+      </c>
+      <c r="F245" t="s">
+        <v>152</v>
+      </c>
+      <c r="G245" s="1">
+        <v>1</v>
+      </c>
+      <c r="N245">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A246" s="2">
+        <v>14002110</v>
+      </c>
+      <c r="B246" t="s">
+        <v>192</v>
+      </c>
+      <c r="C246" t="s">
+        <v>194</v>
+      </c>
+      <c r="E246" t="s">
+        <v>914</v>
+      </c>
+      <c r="L246" t="s">
+        <v>831</v>
+      </c>
+      <c r="M246" s="1">
+        <v>1</v>
+      </c>
+      <c r="N246">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A247" s="2">
+        <v>14015294</v>
+      </c>
+      <c r="B247" t="s">
+        <v>192</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E247" t="s">
+        <v>221</v>
+      </c>
+      <c r="N247">
+        <v>-1675.57</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A248" s="2">
+        <v>14017914</v>
+      </c>
+      <c r="B248" t="s">
+        <v>192</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E248" t="s">
+        <v>221</v>
+      </c>
+      <c r="N248">
+        <v>-924.98</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A249" s="2">
+        <v>14004450</v>
+      </c>
+      <c r="B249" t="s">
+        <v>192</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E249" t="s">
+        <v>221</v>
+      </c>
+      <c r="N249">
+        <v>-669.69</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A250" s="2">
+        <v>10032950</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E250" t="s">
+        <v>80</v>
+      </c>
+      <c r="F250" t="s">
+        <v>152</v>
+      </c>
+      <c r="G250" s="1">
+        <v>1</v>
+      </c>
+      <c r="N250">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A251" s="2">
+        <v>20591100</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E251" t="s">
+        <v>302</v>
+      </c>
+      <c r="F251" t="s">
+        <v>471</v>
+      </c>
+      <c r="G251" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A252" s="2">
+        <v>20591120</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E252" t="s">
+        <v>302</v>
+      </c>
+      <c r="F252" t="s">
+        <v>471</v>
+      </c>
+      <c r="G252" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N252">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A253" s="2">
+        <v>14012970</v>
+      </c>
+      <c r="B253" t="s">
+        <v>622</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E253" t="s">
+        <v>209</v>
+      </c>
+      <c r="F253" t="s">
+        <v>227</v>
+      </c>
+      <c r="G253" s="1">
+        <v>1</v>
+      </c>
+      <c r="N253">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A254" s="2">
+        <v>14012973</v>
+      </c>
+      <c r="B254" t="s">
+        <v>622</v>
+      </c>
+      <c r="C254" t="s">
+        <v>623</v>
+      </c>
+      <c r="E254" t="s">
+        <v>241</v>
+      </c>
+      <c r="F254" t="s">
+        <v>227</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1</v>
+      </c>
+      <c r="N254">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A255" s="2">
+        <v>10053804</v>
+      </c>
+      <c r="B255" t="s">
+        <v>996</v>
+      </c>
+      <c r="C255" t="s">
+        <v>997</v>
+      </c>
+      <c r="E255" t="s">
+        <v>302</v>
+      </c>
+      <c r="F255" t="s">
+        <v>64</v>
+      </c>
+      <c r="G255" s="1">
+        <v>1</v>
+      </c>
+      <c r="N255">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A256" s="2">
+        <v>10053900</v>
+      </c>
+      <c r="B256" t="s">
+        <v>996</v>
+      </c>
+      <c r="C256" t="s">
+        <v>998</v>
+      </c>
+      <c r="E256" t="s">
+        <v>302</v>
+      </c>
+      <c r="F256" t="s">
+        <v>64</v>
+      </c>
+      <c r="G256" s="1">
+        <v>1</v>
+      </c>
+      <c r="N256">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A257" s="2">
+        <v>20363008</v>
+      </c>
+      <c r="B257" t="s">
+        <v>449</v>
+      </c>
+      <c r="C257" t="s">
+        <v>450</v>
+      </c>
+      <c r="E257" t="s">
+        <v>63</v>
+      </c>
+      <c r="F257" t="s">
+        <v>85</v>
+      </c>
+      <c r="G257" s="1">
+        <v>1</v>
+      </c>
+      <c r="N257">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A258" s="2">
+        <v>20470258</v>
+      </c>
+      <c r="B258" t="s">
+        <v>632</v>
+      </c>
+      <c r="C258" t="s">
+        <v>634</v>
+      </c>
+      <c r="E258" t="s">
+        <v>633</v>
+      </c>
+      <c r="N258">
+        <v>-2405</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B259" t="s">
+        <v>632</v>
+      </c>
+      <c r="C259" t="s">
+        <v>664</v>
+      </c>
+      <c r="E259" t="s">
+        <v>663</v>
+      </c>
+      <c r="N259">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A260" s="2">
+        <v>10041305</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E260" t="s">
+        <v>221</v>
+      </c>
+      <c r="F260" t="s">
+        <v>227</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1</v>
+      </c>
+      <c r="N260">
+        <v>-443.98</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A261" s="2">
+        <v>10055000</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E261" t="s">
+        <v>221</v>
+      </c>
+      <c r="F261" t="s">
+        <v>227</v>
+      </c>
+      <c r="G261" s="1">
+        <v>1</v>
+      </c>
+      <c r="N261">
+        <v>-723.58</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A262" s="2">
+        <v>10062300</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E262" t="s">
+        <v>221</v>
+      </c>
+      <c r="F262" t="s">
+        <v>227</v>
+      </c>
+      <c r="G262" s="1">
+        <v>1</v>
+      </c>
+      <c r="N262">
+        <v>-349.16</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A263" s="2">
+        <v>11010800</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E263" t="s">
+        <v>193</v>
+      </c>
+      <c r="F263" t="s">
+        <v>227</v>
+      </c>
+      <c r="G263" s="1">
+        <v>1</v>
+      </c>
+      <c r="N263">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B264" t="s">
+        <v>704</v>
+      </c>
+      <c r="C264" t="s">
+        <v>869</v>
+      </c>
+      <c r="E264" t="s">
+        <v>849</v>
+      </c>
+      <c r="N264">
+        <v>-20442.759999999998</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A265" s="2">
+        <v>20340183</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C265" t="s">
+        <v>443</v>
+      </c>
+      <c r="E265" t="s">
+        <v>127</v>
+      </c>
+      <c r="F265" t="s">
+        <v>259</v>
+      </c>
+      <c r="G265" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N265">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A266" s="2">
+        <v>20185171</v>
+      </c>
+      <c r="B266" t="s">
+        <v>592</v>
+      </c>
+      <c r="C266" t="s">
+        <v>593</v>
+      </c>
+      <c r="E266" t="s">
+        <v>302</v>
+      </c>
+      <c r="F266" t="s">
+        <v>152</v>
+      </c>
+      <c r="G266" s="1">
+        <v>1</v>
+      </c>
+      <c r="N266">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B267" t="s">
+        <v>134</v>
+      </c>
+      <c r="C267" t="s">
+        <v>135</v>
+      </c>
+      <c r="E267" t="s">
+        <v>108</v>
+      </c>
+      <c r="F267" t="s">
+        <v>85</v>
+      </c>
+      <c r="G267" s="1">
+        <v>1</v>
+      </c>
+      <c r="N267">
+        <v>-7.88</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B268" t="s">
+        <v>134</v>
+      </c>
+      <c r="C268" t="s">
+        <v>137</v>
+      </c>
+      <c r="E268" t="s">
+        <v>136</v>
+      </c>
+      <c r="F268" t="s">
+        <v>85</v>
+      </c>
+      <c r="G268" s="1">
+        <v>1</v>
+      </c>
+      <c r="N268">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B269" t="s">
+        <v>525</v>
+      </c>
+      <c r="C269" t="s">
+        <v>526</v>
+      </c>
+      <c r="E269" t="s">
+        <v>458</v>
+      </c>
+      <c r="F269" t="s">
+        <v>85</v>
+      </c>
+      <c r="G269" s="1">
+        <v>1</v>
+      </c>
+      <c r="N269">
+        <v>-44.64</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B270" t="s">
+        <v>138</v>
+      </c>
+      <c r="C270" t="s">
+        <v>139</v>
+      </c>
+      <c r="E270" t="s">
+        <v>22</v>
+      </c>
+      <c r="F270" t="s">
+        <v>24</v>
+      </c>
+      <c r="G270" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H270" t="s">
+        <v>23</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N270">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B271" t="s">
+        <v>936</v>
+      </c>
+      <c r="C271" t="s">
+        <v>937</v>
+      </c>
+      <c r="E271" t="s">
+        <v>27</v>
+      </c>
+      <c r="L271" t="s">
+        <v>29</v>
+      </c>
+      <c r="M271" s="1">
+        <v>1</v>
+      </c>
+      <c r="N271">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B272" t="s">
+        <v>292</v>
+      </c>
+      <c r="C272" t="s">
+        <v>293</v>
+      </c>
+      <c r="E272" t="s">
+        <v>22</v>
+      </c>
+      <c r="F272" t="s">
+        <v>92</v>
+      </c>
+      <c r="G272" s="1">
+        <v>1</v>
+      </c>
+      <c r="N272">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A273" s="2">
+        <v>14060587</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E273" t="s">
+        <v>80</v>
+      </c>
+      <c r="F273" t="s">
+        <v>64</v>
+      </c>
+      <c r="G273" s="1">
+        <v>1</v>
+      </c>
+      <c r="N273">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A274" s="2">
+        <v>14063010</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E274" t="s">
+        <v>127</v>
+      </c>
+      <c r="F274" t="s">
+        <v>64</v>
+      </c>
+      <c r="G274" s="1">
+        <v>1</v>
+      </c>
+      <c r="N274">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A275" s="2">
+        <v>20180040</v>
+      </c>
+      <c r="B275" t="s">
+        <v>894</v>
+      </c>
+      <c r="C275" t="s">
+        <v>895</v>
+      </c>
+      <c r="E275" t="s">
+        <v>805</v>
+      </c>
+      <c r="F275" t="s">
+        <v>227</v>
+      </c>
+      <c r="G275" s="1">
+        <v>1</v>
+      </c>
+      <c r="N275">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A276" s="2">
+        <v>20780377</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E276" t="s">
+        <v>241</v>
+      </c>
+      <c r="F276" t="s">
+        <v>227</v>
+      </c>
+      <c r="G276" s="1">
+        <v>1</v>
+      </c>
+      <c r="N276">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C277" t="s">
+        <v>968</v>
+      </c>
+      <c r="E277" t="s">
+        <v>624</v>
+      </c>
+      <c r="F277" t="s">
+        <v>227</v>
+      </c>
+      <c r="G277" s="1">
+        <v>1</v>
+      </c>
+      <c r="N277">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E278" t="s">
+        <v>241</v>
+      </c>
+      <c r="F278" t="s">
+        <v>227</v>
+      </c>
+      <c r="G278" s="1">
+        <v>1</v>
+      </c>
+      <c r="N278">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B279" t="s">
+        <v>89</v>
+      </c>
+      <c r="C279" t="s">
+        <v>90</v>
+      </c>
+      <c r="E279" t="s">
+        <v>22</v>
+      </c>
+      <c r="F279" t="s">
+        <v>24</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H279" t="s">
+        <v>23</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N279">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E280" t="s">
+        <v>136</v>
+      </c>
+      <c r="N280">
+        <v>-0.9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B281" t="s">
+        <v>198</v>
+      </c>
+      <c r="C281" t="s">
+        <v>199</v>
+      </c>
+      <c r="E281" t="s">
+        <v>22</v>
+      </c>
+      <c r="F281" t="s">
+        <v>24</v>
+      </c>
+      <c r="G281" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H281" t="s">
+        <v>23</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N281">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B282" t="s">
+        <v>789</v>
+      </c>
+      <c r="C282" t="s">
+        <v>790</v>
+      </c>
+      <c r="E282" t="s">
+        <v>80</v>
+      </c>
+      <c r="F282" t="s">
+        <v>152</v>
+      </c>
+      <c r="G282" s="1">
+        <v>1</v>
+      </c>
+      <c r="N282">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A283" s="2">
+        <v>10054900</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C283" t="s">
+        <v>278</v>
+      </c>
+      <c r="E283" t="s">
+        <v>241</v>
+      </c>
+      <c r="F283" t="s">
+        <v>227</v>
+      </c>
+      <c r="G283" s="1">
+        <v>1</v>
+      </c>
+      <c r="N283">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A284" s="2">
+        <v>20185304</v>
+      </c>
+      <c r="B284" t="s">
+        <v>303</v>
+      </c>
+      <c r="C284" t="s">
+        <v>304</v>
+      </c>
+      <c r="E284" t="s">
+        <v>302</v>
+      </c>
+      <c r="F284" t="s">
+        <v>152</v>
+      </c>
+      <c r="G284" s="1">
+        <v>1</v>
+      </c>
+      <c r="N284">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A285" s="2">
+        <v>20185261</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E285" t="s">
+        <v>241</v>
+      </c>
+      <c r="F285" t="s">
+        <v>227</v>
+      </c>
+      <c r="G285" s="1">
+        <v>1</v>
+      </c>
+      <c r="N285">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A286" s="2">
+        <v>14003750</v>
+      </c>
+      <c r="B286" t="s">
+        <v>315</v>
+      </c>
+      <c r="C286" t="s">
+        <v>316</v>
+      </c>
+      <c r="E286" t="s">
+        <v>108</v>
+      </c>
+      <c r="F286" t="s">
+        <v>85</v>
+      </c>
+      <c r="G286" s="1">
+        <v>1</v>
+      </c>
+      <c r="N286">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A287" s="2">
+        <v>14003755</v>
+      </c>
+      <c r="B287" t="s">
+        <v>315</v>
+      </c>
+      <c r="C287" t="s">
+        <v>645</v>
+      </c>
+      <c r="E287" t="s">
+        <v>458</v>
+      </c>
+      <c r="F287" t="s">
+        <v>85</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1</v>
+      </c>
+      <c r="N287">
+        <v>-377.88</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B288" t="s">
+        <v>175</v>
+      </c>
+      <c r="C288" t="s">
+        <v>176</v>
+      </c>
+      <c r="E288" t="s">
+        <v>63</v>
+      </c>
+      <c r="F288" t="s">
+        <v>92</v>
+      </c>
+      <c r="G288" s="1">
+        <v>1</v>
+      </c>
+      <c r="N288">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A289" s="2">
+        <v>20785089</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E289" t="s">
+        <v>27</v>
+      </c>
+      <c r="L289" t="s">
+        <v>29</v>
+      </c>
+      <c r="M289" s="1">
+        <v>1</v>
+      </c>
+      <c r="N289">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A290" s="2">
+        <v>20115237</v>
+      </c>
+      <c r="B290" t="s">
+        <v>49</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N290">
+        <v>-67.23</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A291" s="2">
+        <v>20013054</v>
+      </c>
+      <c r="B291" t="s">
+        <v>816</v>
+      </c>
+      <c r="C291" t="s">
+        <v>817</v>
+      </c>
+      <c r="E291" t="s">
+        <v>136</v>
+      </c>
+      <c r="F291" t="s">
+        <v>152</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1</v>
+      </c>
+      <c r="N291">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A292" s="2">
+        <v>20054025</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E292" t="s">
+        <v>320</v>
+      </c>
+      <c r="F292" t="s">
+        <v>471</v>
+      </c>
+      <c r="G292" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N292">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A293" s="2">
+        <v>20363732</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E293" t="s">
+        <v>80</v>
+      </c>
+      <c r="F293" t="s">
+        <v>471</v>
+      </c>
+      <c r="G293" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N293">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A294" s="2">
+        <v>10059760</v>
+      </c>
+      <c r="B294" t="s">
+        <v>915</v>
+      </c>
+      <c r="C294" t="s">
+        <v>916</v>
+      </c>
+      <c r="E294" t="s">
+        <v>241</v>
+      </c>
+      <c r="F294" t="s">
+        <v>227</v>
+      </c>
+      <c r="G294" s="1">
+        <v>1</v>
+      </c>
+      <c r="N294">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B295" t="s">
+        <v>609</v>
+      </c>
+      <c r="C295" t="s">
+        <v>610</v>
+      </c>
+      <c r="E295" t="s">
+        <v>479</v>
+      </c>
+      <c r="N295">
+        <v>-180.81</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B296" t="s">
+        <v>38</v>
+      </c>
+      <c r="C296" t="s">
+        <v>39</v>
+      </c>
+      <c r="E296" t="s">
+        <v>22</v>
+      </c>
+      <c r="F296" t="s">
+        <v>24</v>
+      </c>
+      <c r="G296" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H296" t="s">
+        <v>23</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N296">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A297" s="2">
+        <v>20593206</v>
+      </c>
+      <c r="B297" t="s">
+        <v>420</v>
+      </c>
+      <c r="C297" t="s">
+        <v>421</v>
+      </c>
+      <c r="E297" t="s">
+        <v>351</v>
+      </c>
+      <c r="F297" t="s">
+        <v>24</v>
+      </c>
+      <c r="G297" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H297" t="s">
+        <v>23</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N297">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B298" t="s">
+        <v>101</v>
+      </c>
+      <c r="C298" t="s">
+        <v>103</v>
+      </c>
+      <c r="E298" t="s">
+        <v>102</v>
+      </c>
+      <c r="F298" t="s">
+        <v>85</v>
+      </c>
+      <c r="G298" s="1">
+        <v>1</v>
+      </c>
+      <c r="N298">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E299" t="s">
+        <v>141</v>
+      </c>
+      <c r="F299" t="s">
+        <v>839</v>
+      </c>
+      <c r="G299" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H299" t="s">
+        <v>840</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N299">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E300" t="s">
+        <v>141</v>
+      </c>
+      <c r="F300" t="s">
+        <v>839</v>
+      </c>
+      <c r="G300" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H300" t="s">
+        <v>840</v>
+      </c>
+      <c r="I300" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N300">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B301" t="s">
+        <v>17</v>
+      </c>
+      <c r="C301" t="s">
+        <v>100</v>
+      </c>
+      <c r="E301" t="s">
+        <v>18</v>
+      </c>
+      <c r="L301" t="s">
+        <v>20</v>
+      </c>
+      <c r="M301" s="1">
+        <v>1</v>
+      </c>
+      <c r="N301">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B302" t="s">
+        <v>17</v>
+      </c>
+      <c r="C302" t="s">
+        <v>631</v>
+      </c>
+      <c r="E302" t="s">
+        <v>18</v>
+      </c>
+      <c r="L302" t="s">
+        <v>20</v>
+      </c>
+      <c r="M302" s="1">
+        <v>1</v>
+      </c>
+      <c r="N302">
+        <v>-1279.8499999999999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B303" t="s">
+        <v>17</v>
+      </c>
+      <c r="C303" t="s">
+        <v>106</v>
+      </c>
+      <c r="E303" t="s">
+        <v>18</v>
+      </c>
+      <c r="L303" t="s">
+        <v>20</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1</v>
+      </c>
+      <c r="N303">
+        <v>-484.99</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B304" t="s">
+        <v>17</v>
+      </c>
+      <c r="C304" t="s">
+        <v>122</v>
+      </c>
+      <c r="E304" t="s">
+        <v>18</v>
+      </c>
+      <c r="L304" t="s">
+        <v>20</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1</v>
+      </c>
+      <c r="N304">
+        <v>-588.11</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B305" t="s">
+        <v>17</v>
+      </c>
+      <c r="C305" t="s">
+        <v>19</v>
+      </c>
+      <c r="E305" t="s">
+        <v>18</v>
+      </c>
+      <c r="L305" t="s">
+        <v>20</v>
+      </c>
+      <c r="M305" s="1">
+        <v>1</v>
+      </c>
+      <c r="N305">
+        <v>-890.21</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B306" t="s">
+        <v>17</v>
+      </c>
+      <c r="C306" t="s">
+        <v>40</v>
+      </c>
+      <c r="E306" t="s">
+        <v>18</v>
+      </c>
+      <c r="L306" t="s">
+        <v>20</v>
+      </c>
+      <c r="M306" s="1">
+        <v>1</v>
+      </c>
+      <c r="N306">
+        <v>-878.79</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B307" t="s">
+        <v>17</v>
+      </c>
+      <c r="C307" t="s">
+        <v>51</v>
+      </c>
+      <c r="E307" t="s">
+        <v>18</v>
+      </c>
+      <c r="L307" t="s">
+        <v>20</v>
+      </c>
+      <c r="M307" s="1">
+        <v>1</v>
+      </c>
+      <c r="N307">
+        <v>-560.6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B308" t="s">
+        <v>17</v>
+      </c>
+      <c r="C308" t="s">
+        <v>52</v>
+      </c>
+      <c r="E308" t="s">
+        <v>18</v>
+      </c>
+      <c r="L308" t="s">
+        <v>20</v>
+      </c>
+      <c r="M308" s="1">
+        <v>1</v>
+      </c>
+      <c r="N308">
+        <v>-560.6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B309" t="s">
+        <v>17</v>
+      </c>
+      <c r="C309" t="s">
+        <v>53</v>
+      </c>
+      <c r="E309" t="s">
+        <v>18</v>
+      </c>
+      <c r="L309" t="s">
+        <v>20</v>
+      </c>
+      <c r="M309" s="1">
+        <v>1</v>
+      </c>
+      <c r="N309">
+        <v>-588.11</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B310" t="s">
+        <v>17</v>
+      </c>
+      <c r="C310" t="s">
+        <v>54</v>
+      </c>
+      <c r="E310" t="s">
+        <v>18</v>
+      </c>
+      <c r="L310" t="s">
+        <v>20</v>
+      </c>
+      <c r="M310" s="1">
+        <v>1</v>
+      </c>
+      <c r="N310">
+        <v>-588.11</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B311" t="s">
+        <v>17</v>
+      </c>
+      <c r="C311" t="s">
+        <v>55</v>
+      </c>
+      <c r="E311" t="s">
+        <v>18</v>
+      </c>
+      <c r="L311" t="s">
+        <v>20</v>
+      </c>
+      <c r="M311" s="1">
+        <v>1</v>
+      </c>
+      <c r="N311">
+        <v>-560.6</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B312" t="s">
+        <v>17</v>
+      </c>
+      <c r="C312" t="s">
+        <v>69</v>
+      </c>
+      <c r="E312" t="s">
+        <v>18</v>
+      </c>
+      <c r="L312" t="s">
+        <v>20</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1</v>
+      </c>
+      <c r="N312">
+        <v>-448.31</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B313" t="s">
+        <v>17</v>
+      </c>
+      <c r="C313" t="s">
+        <v>72</v>
+      </c>
+      <c r="E313" t="s">
+        <v>18</v>
+      </c>
+      <c r="L313" t="s">
+        <v>20</v>
+      </c>
+      <c r="M313" s="1">
+        <v>1</v>
+      </c>
+      <c r="N313">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B314" t="s">
+        <v>17</v>
+      </c>
+      <c r="C314" t="s">
+        <v>88</v>
+      </c>
+      <c r="E314" t="s">
+        <v>18</v>
+      </c>
+      <c r="L314" t="s">
+        <v>20</v>
+      </c>
+      <c r="M314" s="1">
+        <v>1</v>
+      </c>
+      <c r="N314">
+        <v>-890.21</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B315" t="s">
+        <v>17</v>
+      </c>
+      <c r="C315" t="s">
+        <v>291</v>
+      </c>
+      <c r="E315" t="s">
+        <v>18</v>
+      </c>
+      <c r="L315" t="s">
+        <v>20</v>
+      </c>
+      <c r="M315" s="1">
+        <v>1</v>
+      </c>
+      <c r="N315">
+        <v>-470.37</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B316" t="s">
+        <v>17</v>
+      </c>
+      <c r="C316" t="s">
+        <v>748</v>
+      </c>
+      <c r="E316" t="s">
+        <v>18</v>
+      </c>
+      <c r="L316" t="s">
+        <v>20</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1</v>
+      </c>
+      <c r="N316">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B317" t="s">
+        <v>17</v>
+      </c>
+      <c r="C317" t="s">
+        <v>155</v>
+      </c>
+      <c r="E317" t="s">
+        <v>18</v>
+      </c>
+      <c r="L317" t="s">
+        <v>20</v>
+      </c>
+      <c r="M317" s="1">
+        <v>1</v>
+      </c>
+      <c r="N317">
+        <v>-1552.7</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B318" t="s">
+        <v>17</v>
+      </c>
+      <c r="C318" t="s">
+        <v>570</v>
+      </c>
+      <c r="E318" t="s">
+        <v>18</v>
+      </c>
+      <c r="L318" t="s">
+        <v>20</v>
+      </c>
+      <c r="M318" s="1">
+        <v>1</v>
+      </c>
+      <c r="N318">
+        <v>-718.57</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B319" t="s">
+        <v>17</v>
+      </c>
+      <c r="C319" t="s">
+        <v>179</v>
+      </c>
+      <c r="E319" t="s">
+        <v>18</v>
+      </c>
+      <c r="L319" t="s">
+        <v>20</v>
+      </c>
+      <c r="M319" s="1">
+        <v>1</v>
+      </c>
+      <c r="N319">
+        <v>-810.1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B320" t="s">
+        <v>17</v>
+      </c>
+      <c r="C320" t="s">
+        <v>635</v>
+      </c>
+      <c r="E320" t="s">
+        <v>18</v>
+      </c>
+      <c r="L320" t="s">
+        <v>20</v>
+      </c>
+      <c r="M320" s="1">
+        <v>1</v>
+      </c>
+      <c r="N320">
+        <v>-718.57</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B321" t="s">
+        <v>17</v>
+      </c>
+      <c r="C321" t="s">
+        <v>571</v>
+      </c>
+      <c r="E321" t="s">
+        <v>18</v>
+      </c>
+      <c r="L321" t="s">
+        <v>20</v>
+      </c>
+      <c r="M321" s="1">
+        <v>1</v>
+      </c>
+      <c r="N321">
+        <v>-679.64</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B322" t="s">
+        <v>17</v>
+      </c>
+      <c r="C322" t="s">
+        <v>214</v>
+      </c>
+      <c r="E322" t="s">
+        <v>18</v>
+      </c>
+      <c r="L322" t="s">
+        <v>20</v>
+      </c>
+      <c r="M322" s="1">
+        <v>1</v>
+      </c>
+      <c r="N322">
+        <v>-917.72</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B323" t="s">
+        <v>17</v>
+      </c>
+      <c r="C323" t="s">
+        <v>232</v>
+      </c>
+      <c r="E323" t="s">
+        <v>18</v>
+      </c>
+      <c r="L323" t="s">
+        <v>20</v>
+      </c>
+      <c r="M323" s="1">
+        <v>1</v>
+      </c>
+      <c r="N323">
+        <v>-887.96</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B324" t="s">
+        <v>17</v>
+      </c>
+      <c r="C324" t="s">
+        <v>238</v>
+      </c>
+      <c r="E324" t="s">
+        <v>18</v>
+      </c>
+      <c r="L324" t="s">
+        <v>20</v>
+      </c>
+      <c r="M324" s="1">
+        <v>1</v>
+      </c>
+      <c r="N324">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A325" s="2">
+        <v>10089500</v>
+      </c>
+      <c r="B325" t="s">
+        <v>17</v>
+      </c>
+      <c r="C325" t="s">
+        <v>741</v>
+      </c>
+      <c r="E325" t="s">
+        <v>18</v>
+      </c>
+      <c r="L325" t="s">
+        <v>20</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1</v>
+      </c>
+      <c r="N325">
+        <v>-470.37</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A326" s="2">
+        <v>11000350</v>
+      </c>
+      <c r="B326" t="s">
+        <v>17</v>
+      </c>
+      <c r="C326" t="s">
+        <v>283</v>
+      </c>
+      <c r="E326" t="s">
+        <v>18</v>
+      </c>
+      <c r="L326" t="s">
+        <v>20</v>
+      </c>
+      <c r="M326" s="1">
+        <v>1</v>
+      </c>
+      <c r="N326">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A327" s="2">
+        <v>13020600</v>
+      </c>
+      <c r="B327" t="s">
+        <v>17</v>
+      </c>
+      <c r="C327" t="s">
+        <v>182</v>
+      </c>
+      <c r="E327" t="s">
+        <v>18</v>
+      </c>
+      <c r="L327" t="s">
+        <v>20</v>
+      </c>
+      <c r="M327" s="1">
+        <v>1</v>
+      </c>
+      <c r="N327">
+        <v>-1071.7</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A328" s="2">
+        <v>14001803</v>
+      </c>
+      <c r="B328" t="s">
+        <v>17</v>
+      </c>
+      <c r="C328" t="s">
+        <v>191</v>
+      </c>
+      <c r="E328" t="s">
+        <v>18</v>
+      </c>
+      <c r="L328" t="s">
+        <v>20</v>
+      </c>
+      <c r="M328" s="1">
+        <v>1</v>
+      </c>
+      <c r="N328">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A329" s="2">
+        <v>14031900</v>
+      </c>
+      <c r="B329" t="s">
+        <v>17</v>
+      </c>
+      <c r="C329" t="s">
+        <v>331</v>
+      </c>
+      <c r="E329" t="s">
+        <v>18</v>
+      </c>
+      <c r="L329" t="s">
+        <v>20</v>
+      </c>
+      <c r="M329" s="1">
+        <v>1</v>
+      </c>
+      <c r="N329">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A330" s="2">
+        <v>14035700</v>
+      </c>
+      <c r="B330" t="s">
+        <v>17</v>
+      </c>
+      <c r="C330" t="s">
+        <v>340</v>
+      </c>
+      <c r="E330" t="s">
+        <v>18</v>
+      </c>
+      <c r="L330" t="s">
+        <v>20</v>
+      </c>
+      <c r="M330" s="1">
+        <v>1</v>
+      </c>
+      <c r="N330">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A331" s="2">
+        <v>14070800</v>
+      </c>
+      <c r="B331" t="s">
+        <v>17</v>
+      </c>
+      <c r="C331" t="s">
+        <v>356</v>
+      </c>
+      <c r="E331" t="s">
+        <v>18</v>
+      </c>
+      <c r="L331" t="s">
+        <v>20</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1</v>
+      </c>
+      <c r="N331">
+        <v>-416.3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A332" s="2">
+        <v>20363120</v>
+      </c>
+      <c r="B332" t="s">
+        <v>17</v>
+      </c>
+      <c r="C332" t="s">
+        <v>456</v>
+      </c>
+      <c r="E332" t="s">
+        <v>18</v>
+      </c>
+      <c r="L332" t="s">
+        <v>20</v>
+      </c>
+      <c r="M332" s="1">
+        <v>1</v>
+      </c>
+      <c r="N332">
+        <v>-2033.19</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A333" s="2">
+        <v>20538027</v>
+      </c>
+      <c r="B333" t="s">
+        <v>17</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E333" t="s">
+        <v>455</v>
+      </c>
+      <c r="L333" t="s">
+        <v>20</v>
+      </c>
+      <c r="M333" s="1">
+        <v>1</v>
+      </c>
+      <c r="N333">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B334" t="s">
+        <v>779</v>
+      </c>
+      <c r="C334" t="s">
+        <v>780</v>
+      </c>
+      <c r="E334" t="s">
+        <v>80</v>
+      </c>
+      <c r="F334" t="s">
+        <v>92</v>
+      </c>
+      <c r="G334" s="1">
+        <v>1</v>
+      </c>
+      <c r="N334">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B335" t="s">
+        <v>999</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E335" t="s">
+        <v>136</v>
+      </c>
+      <c r="F335" t="s">
+        <v>92</v>
+      </c>
+      <c r="G335" s="1">
+        <v>1</v>
+      </c>
+      <c r="N335">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A336" s="2">
+        <v>20180081</v>
+      </c>
+      <c r="B336" t="s">
+        <v>765</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E336" t="s">
+        <v>241</v>
+      </c>
+      <c r="F336" t="s">
+        <v>259</v>
+      </c>
+      <c r="G336" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N336">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B337" t="s">
+        <v>32</v>
+      </c>
+      <c r="C337" t="s">
+        <v>34</v>
+      </c>
+      <c r="E337" t="s">
+        <v>33</v>
+      </c>
+      <c r="F337" t="s">
+        <v>24</v>
+      </c>
+      <c r="G337" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H337" t="s">
+        <v>23</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N337">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B338" t="s">
+        <v>832</v>
+      </c>
+      <c r="C338" t="s">
+        <v>833</v>
+      </c>
+      <c r="E338" t="s">
+        <v>22</v>
+      </c>
+      <c r="F338" t="s">
+        <v>24</v>
+      </c>
+      <c r="G338" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H338" t="s">
+        <v>23</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N338">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A339" s="2">
+        <v>14055620</v>
+      </c>
+      <c r="B339" t="s">
+        <v>887</v>
+      </c>
+      <c r="C339" t="s">
+        <v>888</v>
+      </c>
+      <c r="E339" t="s">
+        <v>193</v>
+      </c>
+      <c r="N339">
+        <v>-136.41999999999999</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A340" s="2">
+        <v>20185099</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E340" t="s">
+        <v>241</v>
+      </c>
+      <c r="F340" t="s">
+        <v>227</v>
+      </c>
+      <c r="G340" s="1">
+        <v>1</v>
+      </c>
+      <c r="N340">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B341" t="s">
+        <v>791</v>
+      </c>
+      <c r="C341" t="s">
+        <v>664</v>
+      </c>
+      <c r="E341" t="s">
+        <v>663</v>
+      </c>
+      <c r="N341">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E342" t="s">
+        <v>27</v>
+      </c>
+      <c r="F342" t="s">
+        <v>24</v>
+      </c>
+      <c r="G342" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H342" t="s">
+        <v>23</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N342">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A343" s="2">
+        <v>20593069</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E343" t="s">
+        <v>402</v>
+      </c>
+      <c r="F343" t="s">
+        <v>403</v>
+      </c>
+      <c r="G343" s="1">
+        <v>1</v>
+      </c>
+      <c r="N343">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A344" s="2">
+        <v>20270080</v>
+      </c>
+      <c r="B344" t="s">
+        <v>929</v>
+      </c>
+      <c r="C344" t="s">
+        <v>930</v>
+      </c>
+      <c r="E344" t="s">
+        <v>241</v>
+      </c>
+      <c r="F344" t="s">
+        <v>227</v>
+      </c>
+      <c r="G344" s="1">
+        <v>1</v>
+      </c>
+      <c r="N344">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E345" t="s">
+        <v>962</v>
+      </c>
+      <c r="F345" t="s">
+        <v>152</v>
+      </c>
+      <c r="G345" s="1">
+        <v>1</v>
+      </c>
+      <c r="N345">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A346" s="2">
+        <v>20363516</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E346" t="s">
+        <v>60</v>
+      </c>
+      <c r="N346">
+        <v>-6336.5</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A347" s="2">
+        <v>10038350</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C347" t="s">
+        <v>762</v>
+      </c>
+      <c r="E347" t="s">
+        <v>310</v>
+      </c>
+      <c r="F347" t="s">
+        <v>471</v>
+      </c>
+      <c r="G347" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N347">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A348" s="2">
+        <v>20364100</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E348" t="s">
+        <v>302</v>
+      </c>
+      <c r="F348" t="s">
+        <v>152</v>
+      </c>
+      <c r="G348" s="1">
+        <v>1</v>
+      </c>
+      <c r="N348">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A349" s="2">
+        <v>20591040</v>
+      </c>
+      <c r="B349" t="s">
+        <v>708</v>
+      </c>
+      <c r="C349" t="s">
+        <v>709</v>
+      </c>
+      <c r="E349" t="s">
+        <v>302</v>
+      </c>
+      <c r="F349" t="s">
+        <v>471</v>
+      </c>
+      <c r="G349" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N349">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A350" s="2">
+        <v>10007770</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E350" t="s">
+        <v>241</v>
+      </c>
+      <c r="F350" t="s">
+        <v>227</v>
+      </c>
+      <c r="G350" s="1">
+        <v>1</v>
+      </c>
+      <c r="N350">
+        <v>-4289.7299999999996</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A351" s="2">
+        <v>20362993</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E351" t="s">
+        <v>302</v>
+      </c>
+      <c r="F351" t="s">
+        <v>471</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N351">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E352" t="s">
+        <v>80</v>
+      </c>
+      <c r="F352" t="s">
+        <v>152</v>
+      </c>
+      <c r="G352" s="1">
+        <v>1</v>
+      </c>
+      <c r="N352">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B353" t="s">
+        <v>701</v>
+      </c>
+      <c r="C353" t="s">
+        <v>952</v>
+      </c>
+      <c r="E353" t="s">
+        <v>302</v>
+      </c>
+      <c r="F353" t="s">
+        <v>64</v>
+      </c>
+      <c r="G353" s="1">
+        <v>1</v>
+      </c>
+      <c r="N353">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B354" t="s">
+        <v>701</v>
+      </c>
+      <c r="C354" t="s">
+        <v>702</v>
+      </c>
+      <c r="E354" t="s">
+        <v>302</v>
+      </c>
+      <c r="F354" t="s">
+        <v>64</v>
+      </c>
+      <c r="G354" s="1">
+        <v>1</v>
+      </c>
+      <c r="N354">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B355" t="s">
+        <v>701</v>
+      </c>
+      <c r="C355" t="s">
+        <v>782</v>
+      </c>
+      <c r="E355" t="s">
+        <v>302</v>
+      </c>
+      <c r="F355" t="s">
+        <v>64</v>
+      </c>
+      <c r="G355" s="1">
+        <v>1</v>
+      </c>
+      <c r="N355">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A356" s="2">
+        <v>14007001</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E356" t="s">
+        <v>962</v>
+      </c>
+      <c r="F356" t="s">
+        <v>152</v>
+      </c>
+      <c r="G356" s="1">
+        <v>1</v>
+      </c>
+      <c r="N356">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A357" s="2">
+        <v>20140021</v>
+      </c>
+      <c r="B357" t="s">
+        <v>378</v>
+      </c>
+      <c r="C357" t="s">
+        <v>379</v>
+      </c>
+      <c r="E357" t="s">
+        <v>234</v>
+      </c>
+      <c r="F357" t="s">
+        <v>24</v>
+      </c>
+      <c r="G357" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H357" t="s">
+        <v>23</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N357">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A358" s="2">
+        <v>20185324</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E358" t="s">
+        <v>241</v>
+      </c>
+      <c r="F358" t="s">
+        <v>227</v>
+      </c>
+      <c r="G358" s="1">
+        <v>1</v>
+      </c>
+      <c r="N358">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A359" s="2">
+        <v>20386105</v>
+      </c>
+      <c r="B359" t="s">
+        <v>396</v>
+      </c>
+      <c r="C359" t="s">
+        <v>397</v>
+      </c>
+      <c r="E359" t="s">
+        <v>27</v>
+      </c>
+      <c r="L359" t="s">
+        <v>29</v>
+      </c>
+      <c r="M359" s="1">
+        <v>1</v>
+      </c>
+      <c r="N359">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A360" s="2">
+        <v>20364060</v>
+      </c>
+      <c r="B360" t="s">
+        <v>944</v>
+      </c>
+      <c r="C360" t="s">
+        <v>945</v>
+      </c>
+      <c r="E360" t="s">
+        <v>127</v>
+      </c>
+      <c r="F360" t="s">
+        <v>471</v>
+      </c>
+      <c r="G360" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N360">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B361" t="s">
+        <v>126</v>
+      </c>
+      <c r="C361" t="s">
+        <v>129</v>
+      </c>
+      <c r="E361" t="s">
+        <v>128</v>
+      </c>
+      <c r="N361">
+        <v>-1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B362" t="s">
+        <v>200</v>
+      </c>
+      <c r="C362" t="s">
+        <v>201</v>
+      </c>
+      <c r="E362" t="s">
+        <v>80</v>
+      </c>
+      <c r="F362" t="s">
+        <v>152</v>
+      </c>
+      <c r="G362" s="1">
+        <v>1</v>
+      </c>
+      <c r="N362">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B363" t="s">
+        <v>158</v>
+      </c>
+      <c r="C363" t="s">
+        <v>664</v>
+      </c>
+      <c r="E363" t="s">
+        <v>663</v>
+      </c>
+      <c r="F363" t="s">
+        <v>24</v>
+      </c>
+      <c r="G363" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H363" t="s">
+        <v>23</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N363">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B364" t="s">
+        <v>158</v>
+      </c>
+      <c r="C364" t="s">
+        <v>160</v>
+      </c>
+      <c r="E364" t="s">
+        <v>159</v>
+      </c>
+      <c r="F364" t="s">
+        <v>24</v>
+      </c>
+      <c r="G364" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H364" t="s">
+        <v>23</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N364">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A365" s="2">
+        <v>10030553</v>
+      </c>
+      <c r="B365" t="s">
+        <v>158</v>
+      </c>
+      <c r="C365" t="s">
+        <v>665</v>
+      </c>
+      <c r="E365" t="s">
+        <v>663</v>
+      </c>
+      <c r="F365" t="s">
+        <v>24</v>
+      </c>
+      <c r="G365" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H365" t="s">
+        <v>23</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N365">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E366" t="s">
+        <v>127</v>
+      </c>
+      <c r="F366" t="s">
+        <v>468</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N366">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A367" s="2">
+        <v>20013023</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E367" t="s">
+        <v>302</v>
+      </c>
+      <c r="F367" t="s">
+        <v>468</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N367">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A368" s="2">
+        <v>20054026</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E368" t="s">
+        <v>320</v>
+      </c>
+      <c r="F368" t="s">
+        <v>468</v>
+      </c>
+      <c r="G368" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N368">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A369" s="2">
+        <v>20363741</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E369" t="s">
+        <v>60</v>
+      </c>
+      <c r="F369" t="s">
+        <v>468</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N369">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A370" s="2">
+        <v>14011301</v>
+      </c>
+      <c r="B370" t="s">
+        <v>325</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E370" t="s">
+        <v>962</v>
+      </c>
+      <c r="F370" t="s">
+        <v>840</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H370" t="s">
+        <v>839</v>
+      </c>
+      <c r="I370" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="J370" t="s">
+        <v>259</v>
+      </c>
+      <c r="K370" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N370">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A371" s="2">
+        <v>14001801</v>
+      </c>
+      <c r="B371" t="s">
+        <v>325</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E371" t="s">
+        <v>803</v>
+      </c>
+      <c r="F371" t="s">
+        <v>839</v>
+      </c>
+      <c r="G371" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H371" t="s">
+        <v>840</v>
+      </c>
+      <c r="I371" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N371">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A372" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B372" t="s">
+        <v>325</v>
+      </c>
+      <c r="C372" t="s">
+        <v>583</v>
+      </c>
+      <c r="E372" t="s">
+        <v>111</v>
+      </c>
+      <c r="F372" t="s">
+        <v>24</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H372" t="s">
+        <v>23</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N372">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A373" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B373" t="s">
+        <v>325</v>
+      </c>
+      <c r="C373" t="s">
+        <v>830</v>
+      </c>
+      <c r="E373" t="s">
+        <v>302</v>
+      </c>
+      <c r="F373" t="s">
+        <v>24</v>
+      </c>
+      <c r="G373" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H373" t="s">
+        <v>23</v>
+      </c>
+      <c r="I373" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N373">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A374" s="2">
+        <v>14001806</v>
+      </c>
+      <c r="B374" t="s">
+        <v>325</v>
+      </c>
+      <c r="C374" t="s">
+        <v>569</v>
+      </c>
+      <c r="E374" t="s">
+        <v>302</v>
+      </c>
+      <c r="F374" t="s">
+        <v>24</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H374" t="s">
+        <v>23</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N374">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A375" s="2">
+        <v>14022060</v>
+      </c>
+      <c r="B375" t="s">
+        <v>325</v>
+      </c>
+      <c r="C375" t="s">
+        <v>326</v>
+      </c>
+      <c r="E375" t="s">
+        <v>219</v>
+      </c>
+      <c r="F375" t="s">
+        <v>24</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H375" t="s">
+        <v>23</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N375">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A376" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E376" t="s">
+        <v>302</v>
+      </c>
+      <c r="F376" t="s">
+        <v>839</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H376" t="s">
+        <v>840</v>
+      </c>
+      <c r="I376" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N376">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A377" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B377" t="s">
+        <v>169</v>
+      </c>
+      <c r="C377" t="s">
+        <v>170</v>
+      </c>
+      <c r="E377" t="s">
+        <v>108</v>
+      </c>
+      <c r="F377" t="s">
+        <v>85</v>
+      </c>
+      <c r="G377" s="1">
+        <v>1</v>
+      </c>
+      <c r="N377">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A378" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B378" t="s">
+        <v>169</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E378" t="s">
+        <v>14</v>
+      </c>
+      <c r="F378" t="s">
+        <v>85</v>
+      </c>
+      <c r="G378" s="1">
+        <v>1</v>
+      </c>
+      <c r="N378">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A379" s="2">
+        <v>20386052</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E379" t="s">
+        <v>302</v>
+      </c>
+      <c r="F379" t="s">
+        <v>152</v>
+      </c>
+      <c r="G379" s="1">
+        <v>1</v>
+      </c>
+      <c r="N379">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A380" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B380" t="s">
+        <v>875</v>
+      </c>
+      <c r="C380" t="s">
+        <v>876</v>
+      </c>
+      <c r="E380" t="s">
+        <v>136</v>
+      </c>
+      <c r="F380" t="s">
+        <v>152</v>
+      </c>
+      <c r="G380" s="1">
+        <v>1</v>
+      </c>
+      <c r="N380">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A381" s="2">
+        <v>20763031</v>
+      </c>
+      <c r="B381" t="s">
+        <v>699</v>
+      </c>
+      <c r="C381" t="s">
+        <v>700</v>
+      </c>
+      <c r="E381" t="s">
+        <v>302</v>
+      </c>
+      <c r="F381" t="s">
+        <v>24</v>
+      </c>
+      <c r="G381" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H381" t="s">
+        <v>23</v>
+      </c>
+      <c r="I381" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N381">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A382" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B382" t="s">
+        <v>143</v>
+      </c>
+      <c r="C382" t="s">
+        <v>144</v>
+      </c>
+      <c r="E382" t="s">
+        <v>127</v>
+      </c>
+      <c r="F382" t="s">
+        <v>64</v>
+      </c>
+      <c r="G382" s="1">
+        <v>1</v>
+      </c>
+      <c r="N382">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A383" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B383" t="s">
+        <v>143</v>
+      </c>
+      <c r="C383" t="s">
+        <v>145</v>
+      </c>
+      <c r="E383" t="s">
+        <v>136</v>
+      </c>
+      <c r="F383" t="s">
+        <v>64</v>
+      </c>
+      <c r="G383" s="1">
+        <v>1</v>
+      </c>
+      <c r="N383">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A384" s="2">
+        <v>10025600</v>
+      </c>
+      <c r="B384" t="s">
+        <v>266</v>
+      </c>
+      <c r="C384" t="s">
+        <v>267</v>
+      </c>
+      <c r="E384" t="s">
+        <v>205</v>
+      </c>
+      <c r="F384" t="s">
+        <v>15</v>
+      </c>
+      <c r="G384" s="1">
+        <v>1</v>
+      </c>
+      <c r="N384">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A385" s="2">
+        <v>20180282</v>
+      </c>
+      <c r="B385" t="s">
+        <v>390</v>
+      </c>
+      <c r="C385" t="s">
+        <v>391</v>
+      </c>
+      <c r="E385" t="s">
+        <v>234</v>
+      </c>
+      <c r="F385" t="s">
+        <v>24</v>
+      </c>
+      <c r="G385" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H385" t="s">
+        <v>23</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N385">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A386" s="2">
+        <v>20185375</v>
+      </c>
+      <c r="B386" t="s">
+        <v>689</v>
+      </c>
+      <c r="C386" t="s">
+        <v>690</v>
+      </c>
+      <c r="E386" t="s">
+        <v>302</v>
+      </c>
+      <c r="F386" t="s">
+        <v>259</v>
+      </c>
+      <c r="G386" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N386">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A387" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E387" t="s">
+        <v>209</v>
+      </c>
+      <c r="F387" t="s">
+        <v>227</v>
+      </c>
+      <c r="G387" s="1">
+        <v>1</v>
+      </c>
+      <c r="N387">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A388" s="2" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B388" t="s">
+        <v>925</v>
+      </c>
+      <c r="C388" t="s">
+        <v>926</v>
+      </c>
+      <c r="E388" t="s">
+        <v>205</v>
+      </c>
+      <c r="F388" t="s">
+        <v>227</v>
+      </c>
+      <c r="G388" s="1">
+        <v>1</v>
+      </c>
+      <c r="N388">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A389" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B389" t="s">
+        <v>719</v>
+      </c>
+      <c r="C389" t="s">
+        <v>720</v>
+      </c>
+      <c r="E389" t="s">
+        <v>247</v>
+      </c>
+      <c r="N389">
+        <v>-58.31</v>
+      </c>
+    </row>
+    <row r="390" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A390" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E390" t="s">
+        <v>14</v>
+      </c>
+      <c r="F390" t="s">
+        <v>64</v>
+      </c>
+      <c r="G390" s="1">
+        <v>1</v>
+      </c>
+      <c r="N390">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A391" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B391" t="s">
+        <v>296</v>
+      </c>
+      <c r="C391" t="s">
+        <v>297</v>
+      </c>
+      <c r="E391" t="s">
+        <v>22</v>
+      </c>
+      <c r="F391" t="s">
+        <v>92</v>
+      </c>
+      <c r="G391" s="1">
+        <v>1</v>
+      </c>
+      <c r="N391">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A392" s="2" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B392" t="s">
+        <v>802</v>
+      </c>
+      <c r="C392" t="s">
+        <v>804</v>
+      </c>
+      <c r="E392" t="s">
+        <v>803</v>
+      </c>
+      <c r="F392" t="s">
+        <v>85</v>
+      </c>
+      <c r="G392" s="1">
+        <v>1</v>
+      </c>
+      <c r="N392">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A393" s="2">
+        <v>20445125</v>
+      </c>
+      <c r="B393" t="s">
+        <v>562</v>
+      </c>
+      <c r="C393" t="s">
+        <v>563</v>
+      </c>
+      <c r="E393" t="s">
+        <v>22</v>
+      </c>
+      <c r="F393" t="s">
+        <v>24</v>
+      </c>
+      <c r="G393" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H393" t="s">
+        <v>23</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N393">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A394" s="2">
+        <v>14065021</v>
+      </c>
+      <c r="B394" t="s">
+        <v>353</v>
+      </c>
+      <c r="C394" t="s">
+        <v>557</v>
+      </c>
+      <c r="E394" t="s">
+        <v>219</v>
+      </c>
+      <c r="F394" t="s">
+        <v>85</v>
+      </c>
+      <c r="G394" s="1">
+        <v>1</v>
+      </c>
+      <c r="N394">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A395" s="2">
+        <v>14065033</v>
+      </c>
+      <c r="B395" t="s">
+        <v>353</v>
+      </c>
+      <c r="C395" t="s">
+        <v>354</v>
+      </c>
+      <c r="E395" t="s">
+        <v>63</v>
+      </c>
+      <c r="F395" t="s">
+        <v>85</v>
+      </c>
+      <c r="G395" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H395" t="s">
+        <v>86</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N395">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A396" s="2">
+        <v>14055305</v>
+      </c>
+      <c r="B396" t="s">
+        <v>666</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E396" t="s">
+        <v>307</v>
+      </c>
+      <c r="F396" t="s">
+        <v>839</v>
+      </c>
+      <c r="G396" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H396" t="s">
+        <v>840</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N396">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A397" s="2">
+        <v>14055320</v>
+      </c>
+      <c r="B397" t="s">
+        <v>666</v>
+      </c>
+      <c r="C397" t="s">
+        <v>667</v>
+      </c>
+      <c r="E397" t="s">
+        <v>287</v>
+      </c>
+      <c r="F397" t="s">
+        <v>24</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H397" t="s">
+        <v>23</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N397">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A398" s="2">
+        <v>14065039</v>
+      </c>
+      <c r="B398" t="s">
+        <v>666</v>
+      </c>
+      <c r="C398" t="s">
+        <v>680</v>
+      </c>
+      <c r="E398" t="s">
+        <v>287</v>
+      </c>
+      <c r="F398" t="s">
+        <v>24</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H398" t="s">
+        <v>23</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N398">
+        <v>-57.19</v>
+      </c>
+    </row>
+    <row r="399" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A399" s="2">
+        <v>14060100</v>
+      </c>
+      <c r="B399" t="s">
+        <v>346</v>
+      </c>
+      <c r="C399" t="s">
+        <v>347</v>
+      </c>
+      <c r="E399" t="s">
+        <v>271</v>
+      </c>
+      <c r="F399" t="s">
+        <v>92</v>
+      </c>
+      <c r="G399" s="1">
+        <v>1</v>
+      </c>
+      <c r="N399">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A400" s="2">
+        <v>14060810</v>
+      </c>
+      <c r="B400" t="s">
+        <v>350</v>
+      </c>
+      <c r="C400" t="s">
+        <v>352</v>
+      </c>
+      <c r="E400" t="s">
+        <v>351</v>
+      </c>
+      <c r="F400" t="s">
+        <v>24</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H400" t="s">
+        <v>23</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N400">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A401" s="2">
+        <v>10072220</v>
+      </c>
+      <c r="B401" t="s">
+        <v>281</v>
+      </c>
+      <c r="C401" t="s">
+        <v>282</v>
+      </c>
+      <c r="E401" t="s">
+        <v>271</v>
+      </c>
+      <c r="F401" t="s">
+        <v>85</v>
+      </c>
+      <c r="G401" s="1">
+        <v>1</v>
+      </c>
+      <c r="N401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A402" s="2">
+        <v>10004930</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F402" t="s">
+        <v>227</v>
+      </c>
+      <c r="G402" s="1">
+        <v>1</v>
+      </c>
+      <c r="N402">
+        <v>-908.89</v>
+      </c>
+    </row>
+    <row r="403" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A403" s="2">
+        <v>10055200</v>
+      </c>
+      <c r="B403" t="s">
+        <v>436</v>
+      </c>
+      <c r="C403" t="s">
+        <v>437</v>
+      </c>
+      <c r="E403" t="s">
+        <v>136</v>
+      </c>
+      <c r="F403" t="s">
+        <v>92</v>
+      </c>
+      <c r="G403" s="1">
+        <v>1</v>
+      </c>
+      <c r="N403">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A404" s="2">
+        <v>10046700</v>
+      </c>
+      <c r="B404" t="s">
+        <v>627</v>
+      </c>
+      <c r="C404" t="s">
+        <v>628</v>
+      </c>
+      <c r="E404" t="s">
+        <v>136</v>
+      </c>
+      <c r="F404" t="s">
+        <v>92</v>
+      </c>
+      <c r="G404" s="1">
+        <v>1</v>
+      </c>
+      <c r="N404">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A405" s="2">
+        <v>10044600</v>
+      </c>
+      <c r="B405" t="s">
+        <v>275</v>
+      </c>
+      <c r="C405" t="s">
+        <v>276</v>
+      </c>
+      <c r="E405" t="s">
+        <v>22</v>
+      </c>
+      <c r="L405" t="s">
+        <v>29</v>
+      </c>
+      <c r="M405" s="1">
+        <v>1</v>
+      </c>
+      <c r="N405">
+        <v>-111.56</v>
+      </c>
+    </row>
+    <row r="406" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A406" s="2">
+        <v>10072210</v>
+      </c>
+      <c r="B406" t="s">
+        <v>521</v>
+      </c>
+      <c r="C406" t="s">
+        <v>522</v>
+      </c>
+      <c r="E406" t="s">
+        <v>458</v>
+      </c>
+      <c r="F406" t="s">
+        <v>85</v>
+      </c>
+      <c r="G406" s="1">
+        <v>1</v>
+      </c>
+      <c r="N406">
+        <v>-49.14</v>
+      </c>
+    </row>
+    <row r="407" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A407" s="2">
+        <v>10058900</v>
+      </c>
+      <c r="B407" t="s">
+        <v>279</v>
+      </c>
+      <c r="C407" t="s">
+        <v>280</v>
+      </c>
+      <c r="E407" t="s">
+        <v>241</v>
+      </c>
+      <c r="F407" t="s">
+        <v>227</v>
+      </c>
+      <c r="G407" s="1">
+        <v>1</v>
+      </c>
+      <c r="N407">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A408" s="2">
+        <v>20780375</v>
+      </c>
+      <c r="B408" t="s">
+        <v>279</v>
+      </c>
+      <c r="C408" t="s">
+        <v>924</v>
+      </c>
+      <c r="E408" t="s">
+        <v>241</v>
+      </c>
+      <c r="F408" t="s">
+        <v>227</v>
+      </c>
+      <c r="G408" s="1">
+        <v>1</v>
+      </c>
+      <c r="N408">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A409" s="2">
+        <v>10035990</v>
+      </c>
+      <c r="B409" t="s">
+        <v>588</v>
+      </c>
+      <c r="C409" t="s">
+        <v>589</v>
+      </c>
+      <c r="E409" t="s">
+        <v>22</v>
+      </c>
+      <c r="F409" t="s">
+        <v>24</v>
+      </c>
+      <c r="G409" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H409" t="s">
+        <v>23</v>
+      </c>
+      <c r="I409" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N409">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A410" s="2">
+        <v>10058950</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E410" t="s">
+        <v>216</v>
+      </c>
+      <c r="F410" t="s">
+        <v>24</v>
+      </c>
+      <c r="G410" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H410" t="s">
+        <v>23</v>
+      </c>
+      <c r="I410" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N410">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A411" s="2">
+        <v>10058960</v>
+      </c>
+      <c r="B411" t="s">
+        <v>896</v>
+      </c>
+      <c r="C411" t="s">
+        <v>897</v>
+      </c>
+      <c r="E411" t="s">
+        <v>307</v>
+      </c>
+      <c r="F411" t="s">
+        <v>24</v>
+      </c>
+      <c r="G411" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H411" t="s">
+        <v>23</v>
+      </c>
+      <c r="I411" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N411">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A412" s="2">
+        <v>10007675</v>
+      </c>
+      <c r="B412" t="s">
+        <v>934</v>
+      </c>
+      <c r="C412" t="s">
+        <v>935</v>
+      </c>
+      <c r="E412" t="s">
+        <v>277</v>
+      </c>
+      <c r="F412" t="s">
+        <v>152</v>
+      </c>
+      <c r="G412" s="1">
+        <v>1</v>
+      </c>
+      <c r="N412">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A413" s="2">
+        <v>20764185</v>
+      </c>
+      <c r="B413" t="s">
+        <v>661</v>
+      </c>
+      <c r="C413" t="s">
+        <v>662</v>
+      </c>
+      <c r="E413" t="s">
+        <v>302</v>
+      </c>
+      <c r="F413" t="s">
+        <v>24</v>
+      </c>
+      <c r="G413" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H413" t="s">
+        <v>23</v>
+      </c>
+      <c r="I413" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N413">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A414" s="2">
+        <v>20400078</v>
+      </c>
+      <c r="B414" t="s">
+        <v>641</v>
+      </c>
+      <c r="C414" t="s">
+        <v>643</v>
+      </c>
+      <c r="E414" t="s">
+        <v>642</v>
+      </c>
+      <c r="N414">
+        <v>-696.02</v>
+      </c>
+    </row>
+    <row r="415" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A415" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B415" t="s">
+        <v>878</v>
+      </c>
+      <c r="C415" t="s">
+        <v>881</v>
+      </c>
+      <c r="E415" t="s">
+        <v>879</v>
+      </c>
+      <c r="N415">
+        <v>-221.31</v>
+      </c>
+    </row>
+    <row r="416" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A416" s="2">
+        <v>14005400</v>
+      </c>
+      <c r="B416" t="s">
+        <v>878</v>
+      </c>
+      <c r="C416" t="s">
+        <v>885</v>
+      </c>
+      <c r="E416" t="s">
+        <v>879</v>
+      </c>
+      <c r="N416">
+        <v>-193.46</v>
+      </c>
+    </row>
+    <row r="417" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A417" s="2">
+        <v>14034715</v>
+      </c>
+      <c r="B417" t="s">
+        <v>878</v>
+      </c>
+      <c r="C417" t="s">
+        <v>886</v>
+      </c>
+      <c r="E417" t="s">
+        <v>879</v>
+      </c>
+      <c r="N417">
+        <v>-188.96</v>
+      </c>
+    </row>
+    <row r="418" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A418" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B418" t="s">
+        <v>878</v>
+      </c>
+      <c r="C418" t="s">
+        <v>880</v>
+      </c>
+      <c r="E418" t="s">
+        <v>879</v>
+      </c>
+      <c r="N418">
+        <v>-129.27000000000001</v>
+      </c>
+    </row>
+    <row r="419" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A419" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B419" t="s">
+        <v>878</v>
+      </c>
+      <c r="C419" t="s">
+        <v>882</v>
+      </c>
+      <c r="E419" t="s">
+        <v>879</v>
+      </c>
+      <c r="N419">
+        <v>-97.07</v>
+      </c>
+    </row>
+    <row r="420" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A420" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B420" t="s">
+        <v>878</v>
+      </c>
+      <c r="C420" t="s">
+        <v>883</v>
+      </c>
+      <c r="E420" t="s">
+        <v>663</v>
+      </c>
+      <c r="N420">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="421" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A421" s="2" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B421" t="s">
+        <v>878</v>
+      </c>
+      <c r="C421" t="s">
+        <v>884</v>
+      </c>
+      <c r="E421" t="s">
+        <v>879</v>
+      </c>
+      <c r="N421">
+        <v>-23.97</v>
+      </c>
+    </row>
+    <row r="422" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A422" s="2">
+        <v>11016000</v>
+      </c>
+      <c r="B422" t="s">
+        <v>286</v>
+      </c>
+      <c r="C422" t="s">
+        <v>288</v>
+      </c>
+      <c r="E422" t="s">
+        <v>287</v>
+      </c>
+      <c r="F422" t="s">
+        <v>24</v>
+      </c>
+      <c r="G422" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H422" t="s">
+        <v>23</v>
+      </c>
+      <c r="I422" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N422">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A423" s="2">
+        <v>20763050</v>
+      </c>
+      <c r="B423" t="s">
+        <v>286</v>
+      </c>
+      <c r="C423" t="s">
+        <v>646</v>
+      </c>
+      <c r="E423" t="s">
+        <v>302</v>
+      </c>
+      <c r="F423" t="s">
+        <v>24</v>
+      </c>
+      <c r="G423" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H423" t="s">
+        <v>23</v>
+      </c>
+      <c r="I423" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N423">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="424" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A424" s="2">
+        <v>10038320</v>
+      </c>
+      <c r="B424" t="s">
+        <v>761</v>
+      </c>
+      <c r="C424" t="s">
+        <v>762</v>
+      </c>
+      <c r="E424" t="s">
+        <v>136</v>
+      </c>
+      <c r="F424" t="s">
+        <v>259</v>
+      </c>
+      <c r="G424" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N424">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A425" s="2">
+        <v>10038330</v>
+      </c>
+      <c r="B425" t="s">
+        <v>761</v>
+      </c>
+      <c r="C425" t="s">
+        <v>762</v>
+      </c>
+      <c r="E425" t="s">
+        <v>136</v>
+      </c>
+      <c r="F425" t="s">
+        <v>259</v>
+      </c>
+      <c r="G425" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N425">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A426" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B426" t="s">
+        <v>685</v>
+      </c>
+      <c r="C426" t="s">
+        <v>992</v>
+      </c>
+      <c r="E426" t="s">
+        <v>948</v>
+      </c>
+      <c r="L426" t="s">
+        <v>831</v>
+      </c>
+      <c r="M426" s="1">
+        <v>1</v>
+      </c>
+      <c r="N426">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A427" s="2">
+        <v>10073001</v>
+      </c>
+      <c r="B427" t="s">
+        <v>685</v>
+      </c>
+      <c r="C427" t="s">
+        <v>983</v>
+      </c>
+      <c r="E427" t="s">
+        <v>948</v>
+      </c>
+      <c r="N427">
+        <v>-1050.4000000000001</v>
+      </c>
+    </row>
+    <row r="428" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A428" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B428" t="s">
+        <v>685</v>
+      </c>
+      <c r="C428" t="s">
+        <v>978</v>
+      </c>
+      <c r="E428" t="s">
+        <v>948</v>
+      </c>
+      <c r="N428">
+        <v>-937.97</v>
+      </c>
+    </row>
+    <row r="429" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A429" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B429" t="s">
+        <v>685</v>
+      </c>
+      <c r="C429" t="s">
+        <v>950</v>
+      </c>
+      <c r="E429" t="s">
+        <v>948</v>
+      </c>
+      <c r="N429">
+        <v>-703.95</v>
+      </c>
+    </row>
+    <row r="430" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A430" s="2" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B430" t="s">
+        <v>685</v>
+      </c>
+      <c r="C430" t="s">
+        <v>975</v>
+      </c>
+      <c r="E430" t="s">
+        <v>948</v>
+      </c>
+      <c r="N430">
+        <v>-468.29</v>
+      </c>
+    </row>
+    <row r="431" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A431" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B431" t="s">
+        <v>685</v>
+      </c>
+      <c r="C431" t="s">
+        <v>977</v>
+      </c>
+      <c r="E431" t="s">
+        <v>948</v>
+      </c>
+      <c r="N431">
+        <v>-431.27</v>
+      </c>
+    </row>
+    <row r="432" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A432" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B432" t="s">
+        <v>685</v>
+      </c>
+      <c r="C432" t="s">
+        <v>976</v>
+      </c>
+      <c r="E432" t="s">
+        <v>948</v>
+      </c>
+      <c r="N432">
+        <v>-312.23</v>
+      </c>
+    </row>
+    <row r="433" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A433" s="2">
+        <v>14006619</v>
+      </c>
+      <c r="B433" t="s">
+        <v>685</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E433" t="s">
+        <v>948</v>
+      </c>
+      <c r="N433">
+        <v>-205.73</v>
+      </c>
+    </row>
+    <row r="434" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A434" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B434" t="s">
+        <v>685</v>
+      </c>
+      <c r="C434" t="s">
+        <v>980</v>
+      </c>
+      <c r="E434" t="s">
+        <v>948</v>
+      </c>
+      <c r="N434">
+        <v>-123.37</v>
+      </c>
+    </row>
+    <row r="435" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A435" s="2">
+        <v>10026127</v>
+      </c>
+      <c r="B435" t="s">
+        <v>685</v>
+      </c>
+      <c r="C435" t="s">
+        <v>982</v>
+      </c>
+      <c r="E435" t="s">
+        <v>948</v>
+      </c>
+      <c r="N435">
+        <v>-72.849999999999994</v>
+      </c>
+    </row>
+    <row r="436" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A436" s="2" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B436" t="s">
+        <v>685</v>
+      </c>
+      <c r="C436" t="s">
+        <v>981</v>
+      </c>
+      <c r="E436" t="s">
+        <v>948</v>
+      </c>
+      <c r="N436">
+        <v>-48.41</v>
+      </c>
+    </row>
+    <row r="437" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A437" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B437" t="s">
+        <v>685</v>
+      </c>
+      <c r="C437" t="s">
+        <v>979</v>
+      </c>
+      <c r="E437" t="s">
+        <v>948</v>
+      </c>
+      <c r="N437">
+        <v>-44.22</v>
+      </c>
+    </row>
+    <row r="438" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A438" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B438" t="s">
+        <v>685</v>
+      </c>
+      <c r="C438" t="s">
+        <v>993</v>
+      </c>
+      <c r="E438" t="s">
+        <v>948</v>
+      </c>
+      <c r="N438">
+        <v>-40.840000000000003</v>
+      </c>
+    </row>
+    <row r="439" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A439" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B439" t="s">
+        <v>685</v>
+      </c>
+      <c r="C439" t="s">
+        <v>949</v>
+      </c>
+      <c r="E439" t="s">
+        <v>948</v>
+      </c>
+      <c r="N439">
+        <v>-34.31</v>
+      </c>
+    </row>
+    <row r="440" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A440" s="2">
+        <v>20483010</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E440" t="s">
+        <v>136</v>
+      </c>
+      <c r="F440" t="s">
+        <v>152</v>
+      </c>
+      <c r="G440" s="1">
+        <v>1</v>
+      </c>
+      <c r="N440">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A441" s="2">
+        <v>20115180</v>
+      </c>
+      <c r="B441" t="s">
+        <v>710</v>
+      </c>
+      <c r="C441" t="s">
+        <v>711</v>
+      </c>
+      <c r="E441" t="s">
+        <v>221</v>
+      </c>
+      <c r="F441" t="s">
+        <v>227</v>
+      </c>
+      <c r="G441" s="1">
+        <v>1</v>
+      </c>
+      <c r="N441">
+        <v>-1009.93</v>
+      </c>
+    </row>
+    <row r="442" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A442" s="2">
+        <v>20364051</v>
+      </c>
+      <c r="B442" t="s">
+        <v>394</v>
+      </c>
+      <c r="C442" t="s">
+        <v>395</v>
+      </c>
+      <c r="E442" t="s">
+        <v>136</v>
+      </c>
+      <c r="F442" t="s">
+        <v>152</v>
+      </c>
+      <c r="G442" s="1">
+        <v>1</v>
+      </c>
+      <c r="N442">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A443" s="2">
+        <v>12001700</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E443" t="s">
+        <v>35</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G443" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N443">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A444" s="2">
+        <v>20639012</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E444" t="s">
+        <v>221</v>
+      </c>
+      <c r="N444">
+        <v>-1343.09</v>
+      </c>
+    </row>
+    <row r="445" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A445" s="2">
+        <v>20386023</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E445" t="s">
+        <v>221</v>
+      </c>
+      <c r="N445">
+        <v>-985.97</v>
+      </c>
+    </row>
+    <row r="446" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A446" s="2">
+        <v>20565025</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E446" t="s">
+        <v>221</v>
+      </c>
+      <c r="N446">
+        <v>-985.97</v>
+      </c>
+    </row>
+    <row r="447" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A447" s="2">
+        <v>20185145</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E447" t="s">
+        <v>221</v>
+      </c>
+      <c r="N447">
+        <v>-895.39</v>
+      </c>
+    </row>
+    <row r="448" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A448" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E448" t="s">
+        <v>221</v>
+      </c>
+      <c r="N448">
+        <v>-841.5</v>
+      </c>
+    </row>
+    <row r="449" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A449" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E449" t="s">
+        <v>221</v>
+      </c>
+      <c r="N449">
+        <v>-669.69</v>
+      </c>
+    </row>
+    <row r="450" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A450" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E450" t="s">
+        <v>221</v>
+      </c>
+      <c r="N450">
+        <v>-669.69</v>
+      </c>
+    </row>
+    <row r="451" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A451" s="2">
+        <v>20764015</v>
+      </c>
+      <c r="B451" t="s">
+        <v>596</v>
+      </c>
+      <c r="C451" t="s">
+        <v>597</v>
+      </c>
+      <c r="E451" t="s">
+        <v>136</v>
+      </c>
+      <c r="F451" t="s">
+        <v>24</v>
+      </c>
+      <c r="G451" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H451" t="s">
+        <v>23</v>
+      </c>
+      <c r="I451" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N451">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A452" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B452" t="s">
+        <v>484</v>
+      </c>
+      <c r="C452" t="s">
+        <v>594</v>
+      </c>
+      <c r="E452" t="s">
+        <v>60</v>
+      </c>
+      <c r="F452" t="s">
+        <v>24</v>
+      </c>
+      <c r="G452" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H452" t="s">
+        <v>23</v>
+      </c>
+      <c r="I452" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N452">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A453" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B453" t="s">
+        <v>484</v>
+      </c>
+      <c r="C453" t="s">
+        <v>763</v>
+      </c>
+      <c r="E453" t="s">
+        <v>221</v>
+      </c>
+      <c r="F453" t="s">
+        <v>24</v>
+      </c>
+      <c r="G453" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H453" t="s">
+        <v>23</v>
+      </c>
+      <c r="I453" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N453">
+        <v>-242.5</v>
+      </c>
+    </row>
+    <row r="454" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A454" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B454" t="s">
+        <v>484</v>
+      </c>
+      <c r="C454" t="s">
+        <v>72</v>
+      </c>
+      <c r="E454" t="s">
+        <v>221</v>
+      </c>
+      <c r="F454" t="s">
+        <v>24</v>
+      </c>
+      <c r="G454" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H454" t="s">
+        <v>23</v>
+      </c>
+      <c r="I454" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N454">
+        <v>-841.5</v>
+      </c>
+    </row>
+    <row r="455" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A455" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B455" t="s">
+        <v>484</v>
+      </c>
+      <c r="C455" t="s">
+        <v>494</v>
+      </c>
+      <c r="E455" t="s">
+        <v>221</v>
+      </c>
+      <c r="F455" t="s">
+        <v>24</v>
+      </c>
+      <c r="G455" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H455" t="s">
+        <v>23</v>
+      </c>
+      <c r="I455" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N455">
+        <v>-577.03</v>
+      </c>
+    </row>
+    <row r="456" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A456" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B456" t="s">
+        <v>484</v>
+      </c>
+      <c r="C456" t="s">
+        <v>495</v>
+      </c>
+      <c r="E456" t="s">
+        <v>221</v>
+      </c>
+      <c r="F456" t="s">
+        <v>24</v>
+      </c>
+      <c r="G456" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H456" t="s">
+        <v>23</v>
+      </c>
+      <c r="I456" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N456">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A457" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B457" t="s">
+        <v>484</v>
+      </c>
+      <c r="C457" t="s">
+        <v>575</v>
+      </c>
+      <c r="E457" t="s">
+        <v>221</v>
+      </c>
+      <c r="F457" t="s">
+        <v>24</v>
+      </c>
+      <c r="G457" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H457" t="s">
+        <v>23</v>
+      </c>
+      <c r="I457" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N457">
+        <v>-47.42</v>
+      </c>
+    </row>
+    <row r="458" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A458" s="2" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B458" t="s">
+        <v>484</v>
+      </c>
+      <c r="C458" t="s">
+        <v>655</v>
+      </c>
+      <c r="E458" t="s">
+        <v>221</v>
+      </c>
+      <c r="F458" t="s">
+        <v>24</v>
+      </c>
+      <c r="G458" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H458" t="s">
+        <v>23</v>
+      </c>
+      <c r="I458" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N458">
+        <v>-673.06</v>
+      </c>
+    </row>
+    <row r="459" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A459" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B459" t="s">
+        <v>484</v>
+      </c>
+      <c r="C459" t="s">
+        <v>485</v>
+      </c>
+      <c r="E459" t="s">
+        <v>221</v>
+      </c>
+      <c r="F459" t="s">
+        <v>24</v>
+      </c>
+      <c r="G459" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H459" t="s">
+        <v>23</v>
+      </c>
+      <c r="I459" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N459">
+        <v>-723.58</v>
+      </c>
+    </row>
+    <row r="460" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A460" s="2">
+        <v>10017380</v>
+      </c>
+      <c r="B460" t="s">
+        <v>484</v>
+      </c>
+      <c r="C460" t="s">
+        <v>705</v>
+      </c>
+      <c r="E460" t="s">
+        <v>221</v>
+      </c>
+      <c r="F460" t="s">
+        <v>24</v>
+      </c>
+      <c r="G460" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H460" t="s">
+        <v>23</v>
+      </c>
+      <c r="I460" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N460">
+        <v>-577.03</v>
+      </c>
+    </row>
+    <row r="461" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A461" s="2">
+        <v>10033860</v>
+      </c>
+      <c r="B461" t="s">
+        <v>484</v>
+      </c>
+      <c r="C461" t="s">
+        <v>611</v>
+      </c>
+      <c r="E461" t="s">
+        <v>14</v>
+      </c>
+      <c r="F461" t="s">
+        <v>24</v>
+      </c>
+      <c r="G461" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H461" t="s">
+        <v>23</v>
+      </c>
+      <c r="I461" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N461">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A462" s="2">
+        <v>11000351</v>
+      </c>
+      <c r="B462" t="s">
+        <v>484</v>
+      </c>
+      <c r="C462" t="s">
+        <v>686</v>
+      </c>
+      <c r="E462" t="s">
+        <v>221</v>
+      </c>
+      <c r="F462" t="s">
+        <v>24</v>
+      </c>
+      <c r="G462" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H462" t="s">
+        <v>23</v>
+      </c>
+      <c r="I462" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N462">
+        <v>-841.5</v>
+      </c>
+    </row>
+    <row r="463" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A463" s="2">
+        <v>11000352</v>
+      </c>
+      <c r="B463" t="s">
+        <v>484</v>
+      </c>
+      <c r="C463" t="s">
+        <v>687</v>
+      </c>
+      <c r="E463" t="s">
+        <v>221</v>
+      </c>
+      <c r="F463" t="s">
+        <v>24</v>
+      </c>
+      <c r="G463" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H463" t="s">
+        <v>23</v>
+      </c>
+      <c r="I463" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N463">
+        <v>-841.5</v>
+      </c>
+    </row>
+    <row r="464" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A464" s="2">
+        <v>14001610</v>
+      </c>
+      <c r="B464" t="s">
+        <v>484</v>
+      </c>
+      <c r="C464" t="s">
+        <v>580</v>
+      </c>
+      <c r="E464" t="s">
+        <v>221</v>
+      </c>
+      <c r="F464" t="s">
+        <v>24</v>
+      </c>
+      <c r="G464" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H464" t="s">
+        <v>23</v>
+      </c>
+      <c r="I464" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N464">
+        <v>-673.06</v>
+      </c>
+    </row>
+    <row r="465" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A465" s="2">
+        <v>14001615</v>
+      </c>
+      <c r="B465" t="s">
+        <v>484</v>
+      </c>
+      <c r="C465" t="s">
+        <v>678</v>
+      </c>
+      <c r="E465" t="s">
+        <v>637</v>
+      </c>
+      <c r="F465" t="s">
+        <v>24</v>
+      </c>
+      <c r="G465" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H465" t="s">
+        <v>23</v>
+      </c>
+      <c r="I465" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N465">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A466" s="2">
+        <v>14001804</v>
+      </c>
+      <c r="B466" t="s">
+        <v>484</v>
+      </c>
+      <c r="C466" t="s">
+        <v>764</v>
+      </c>
+      <c r="E466" t="s">
+        <v>287</v>
+      </c>
+      <c r="F466" t="s">
+        <v>24</v>
+      </c>
+      <c r="G466" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H466" t="s">
+        <v>23</v>
+      </c>
+      <c r="I466" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N466">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A467" s="2">
+        <v>14001812</v>
+      </c>
+      <c r="B467" t="s">
+        <v>484</v>
+      </c>
+      <c r="C467" t="s">
+        <v>688</v>
+      </c>
+      <c r="E467" t="s">
+        <v>221</v>
+      </c>
+      <c r="F467" t="s">
+        <v>24</v>
+      </c>
+      <c r="G467" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H467" t="s">
+        <v>23</v>
+      </c>
+      <c r="I467" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N467">
+        <v>-723.58</v>
+      </c>
+    </row>
+    <row r="468" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A468" s="2">
+        <v>20325400</v>
+      </c>
+      <c r="B468" t="s">
+        <v>484</v>
+      </c>
+      <c r="C468" t="s">
+        <v>738</v>
+      </c>
+      <c r="E468" t="s">
+        <v>33</v>
+      </c>
+      <c r="F468" t="s">
+        <v>24</v>
+      </c>
+      <c r="G468" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H468" t="s">
+        <v>23</v>
+      </c>
+      <c r="I468" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N468">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A469" s="2">
+        <v>20340264</v>
+      </c>
+      <c r="B469" t="s">
+        <v>484</v>
+      </c>
+      <c r="C469" t="s">
+        <v>480</v>
+      </c>
+      <c r="E469" t="s">
+        <v>302</v>
+      </c>
+      <c r="F469" t="s">
+        <v>24</v>
+      </c>
+      <c r="G469" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H469" t="s">
+        <v>23</v>
+      </c>
+      <c r="I469" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N469">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A470" s="2">
+        <v>20764215</v>
+      </c>
+      <c r="B470" t="s">
+        <v>484</v>
+      </c>
+      <c r="C470" t="s">
+        <v>550</v>
+      </c>
+      <c r="E470" t="s">
+        <v>549</v>
+      </c>
+      <c r="F470" t="s">
+        <v>24</v>
+      </c>
+      <c r="G470" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H470" t="s">
+        <v>23</v>
+      </c>
+      <c r="I470" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N470">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A471" s="2">
+        <v>10005412</v>
+      </c>
+      <c r="B471" t="s">
+        <v>251</v>
+      </c>
+      <c r="C471" t="s">
+        <v>252</v>
+      </c>
+      <c r="E471" t="s">
+        <v>63</v>
+      </c>
+      <c r="F471" t="s">
+        <v>85</v>
+      </c>
+      <c r="G471" s="1">
+        <v>1</v>
+      </c>
+      <c r="N471">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A472" s="2">
+        <v>20120004</v>
+      </c>
+      <c r="B472" t="s">
+        <v>251</v>
+      </c>
+      <c r="C472" t="s">
+        <v>375</v>
+      </c>
+      <c r="E472" t="s">
+        <v>234</v>
+      </c>
+      <c r="F472" t="s">
+        <v>85</v>
+      </c>
+      <c r="G472" s="1">
+        <v>1</v>
+      </c>
+      <c r="N472">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A473" s="2">
+        <v>10033100</v>
+      </c>
+      <c r="B473" t="s">
+        <v>268</v>
+      </c>
+      <c r="C473" t="s">
+        <v>269</v>
+      </c>
+      <c r="E473" t="s">
+        <v>33</v>
+      </c>
+      <c r="F473" t="s">
+        <v>24</v>
+      </c>
+      <c r="G473" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H473" t="s">
+        <v>23</v>
+      </c>
+      <c r="I473" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N473">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A474" s="2">
+        <v>20372001</v>
+      </c>
+      <c r="B474" t="s">
+        <v>268</v>
+      </c>
+      <c r="C474" t="s">
+        <v>913</v>
+      </c>
+      <c r="E474" t="s">
+        <v>912</v>
+      </c>
+      <c r="F474" t="s">
+        <v>24</v>
+      </c>
+      <c r="G474" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H474" t="s">
+        <v>23</v>
+      </c>
+      <c r="I474" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N474">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A475" s="2">
+        <v>20540066</v>
+      </c>
+      <c r="B475" t="s">
+        <v>268</v>
+      </c>
+      <c r="C475" t="s">
+        <v>868</v>
+      </c>
+      <c r="E475" t="s">
+        <v>867</v>
+      </c>
+      <c r="F475" t="s">
+        <v>24</v>
+      </c>
+      <c r="G475" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H475" t="s">
+        <v>23</v>
+      </c>
+      <c r="I475" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N475">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A476" s="2">
+        <v>10044703</v>
+      </c>
+      <c r="B476" t="s">
+        <v>722</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E476" t="s">
+        <v>136</v>
+      </c>
+      <c r="F476" t="s">
+        <v>839</v>
+      </c>
+      <c r="G476" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H476" t="s">
+        <v>840</v>
+      </c>
+      <c r="I476" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N476">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A477" s="2">
+        <v>10040395</v>
+      </c>
+      <c r="B477" t="s">
+        <v>722</v>
+      </c>
+      <c r="C477" t="s">
+        <v>723</v>
+      </c>
+      <c r="E477" t="s">
+        <v>33</v>
+      </c>
+      <c r="F477" t="s">
+        <v>210</v>
+      </c>
+      <c r="G477" s="1">
+        <v>1</v>
+      </c>
+      <c r="N477">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A478" s="2">
+        <v>20593252</v>
+      </c>
+      <c r="B478" t="s">
+        <v>691</v>
+      </c>
+      <c r="C478" t="s">
+        <v>692</v>
+      </c>
+      <c r="E478" t="s">
+        <v>302</v>
+      </c>
+      <c r="F478" t="s">
+        <v>24</v>
+      </c>
+      <c r="G478" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H478" t="s">
+        <v>23</v>
+      </c>
+      <c r="I478" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N478">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="479" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A479" s="2">
+        <v>20591055</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E479" t="s">
+        <v>302</v>
+      </c>
+      <c r="F479" t="s">
+        <v>471</v>
+      </c>
+      <c r="G479" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N479">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A480" s="2">
+        <v>14002801</v>
+      </c>
+      <c r="B480" t="s">
+        <v>629</v>
+      </c>
+      <c r="C480" t="s">
+        <v>630</v>
+      </c>
+      <c r="E480" t="s">
+        <v>370</v>
+      </c>
+      <c r="F480" t="s">
+        <v>210</v>
+      </c>
+      <c r="G480" s="1">
+        <v>1</v>
+      </c>
+      <c r="N480">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="481" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A481" s="2">
+        <v>10003600</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F481" t="s">
+        <v>85</v>
+      </c>
+      <c r="G481" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H481" t="s">
+        <v>86</v>
+      </c>
+      <c r="I481" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N481">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="482" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A482" s="2">
+        <v>10046801</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E482" t="s">
+        <v>919</v>
+      </c>
+      <c r="F482" t="s">
+        <v>152</v>
+      </c>
+      <c r="G482" s="1">
+        <v>1</v>
+      </c>
+      <c r="N482">
+        <v>-115.5</v>
+      </c>
+    </row>
+    <row r="483" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A483" s="2">
+        <v>20483002</v>
+      </c>
+      <c r="B483" t="s">
+        <v>842</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E483" t="s">
+        <v>136</v>
+      </c>
+      <c r="F483" t="s">
+        <v>839</v>
+      </c>
+      <c r="G483" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H483" t="s">
+        <v>840</v>
+      </c>
+      <c r="I483" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N483">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A484" s="2">
+        <v>20180181</v>
+      </c>
+      <c r="B484" t="s">
+        <v>842</v>
+      </c>
+      <c r="C484" t="s">
+        <v>843</v>
+      </c>
+      <c r="E484" t="s">
+        <v>241</v>
+      </c>
+      <c r="F484" t="s">
+        <v>24</v>
+      </c>
+      <c r="G484" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H484" t="s">
+        <v>23</v>
+      </c>
+      <c r="I484" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N484">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A485" s="2">
+        <v>14060711</v>
+      </c>
+      <c r="B485" t="s">
+        <v>836</v>
+      </c>
+      <c r="C485" t="s">
+        <v>837</v>
+      </c>
+      <c r="E485" t="s">
+        <v>549</v>
+      </c>
+      <c r="F485" t="s">
+        <v>152</v>
+      </c>
+      <c r="G485" s="1">
+        <v>1</v>
+      </c>
+      <c r="N485">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A486" s="2">
+        <v>20120002</v>
+      </c>
+      <c r="B486" t="s">
+        <v>373</v>
+      </c>
+      <c r="C486" t="s">
+        <v>374</v>
+      </c>
+      <c r="E486" t="s">
+        <v>302</v>
+      </c>
+      <c r="F486" t="s">
+        <v>24</v>
+      </c>
+      <c r="G486" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H486" t="s">
+        <v>23</v>
+      </c>
+      <c r="I486" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N486">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A487" s="2">
+        <v>20364027</v>
+      </c>
+      <c r="B487" t="s">
+        <v>819</v>
+      </c>
+      <c r="C487" t="s">
+        <v>820</v>
+      </c>
+      <c r="E487" t="s">
+        <v>136</v>
+      </c>
+      <c r="F487" t="s">
+        <v>152</v>
+      </c>
+      <c r="G487" s="1">
+        <v>1</v>
+      </c>
+      <c r="N487">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A488" s="2">
+        <v>14026100</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E488" t="s">
+        <v>221</v>
+      </c>
+      <c r="F488" t="s">
+        <v>227</v>
+      </c>
+      <c r="G488" s="1">
+        <v>1</v>
+      </c>
+      <c r="N488">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A489" s="2">
+        <v>10006050</v>
+      </c>
+      <c r="B489" t="s">
+        <v>253</v>
+      </c>
+      <c r="C489" t="s">
+        <v>255</v>
+      </c>
+      <c r="E489" t="s">
+        <v>254</v>
+      </c>
+      <c r="F489" t="s">
+        <v>85</v>
+      </c>
+      <c r="G489" s="1">
+        <v>1</v>
+      </c>
+      <c r="N489">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="490" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A490" s="2">
+        <v>20780586</v>
+      </c>
+      <c r="B490" t="s">
+        <v>907</v>
+      </c>
+      <c r="C490" t="s">
+        <v>908</v>
+      </c>
+      <c r="E490" t="s">
+        <v>302</v>
+      </c>
+      <c r="F490" t="s">
+        <v>24</v>
+      </c>
+      <c r="G490" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H490" t="s">
+        <v>23</v>
+      </c>
+      <c r="I490" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N490">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A491" s="2">
+        <v>20160223</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E491" t="s">
+        <v>221</v>
+      </c>
+      <c r="F491" t="s">
+        <v>227</v>
+      </c>
+      <c r="G491" s="1">
+        <v>1</v>
+      </c>
+      <c r="N491">
+        <v>-895.39</v>
+      </c>
+    </row>
+    <row r="492" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A492" s="2">
+        <v>20380042</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E492" t="s">
+        <v>221</v>
+      </c>
+      <c r="F492" t="s">
+        <v>227</v>
+      </c>
+      <c r="G492" s="1">
+        <v>1</v>
+      </c>
+      <c r="N492">
+        <v>-1009.93</v>
+      </c>
+    </row>
+    <row r="493" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A493" s="2">
+        <v>20386111</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E493" t="s">
+        <v>221</v>
+      </c>
+      <c r="F493" t="s">
+        <v>227</v>
+      </c>
+      <c r="G493" s="1">
+        <v>1</v>
+      </c>
+      <c r="N493">
+        <v>-895.39</v>
+      </c>
+    </row>
+    <row r="494" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A494" s="2">
+        <v>20900000</v>
+      </c>
+      <c r="B494" t="s">
+        <v>603</v>
+      </c>
+      <c r="C494" t="s">
+        <v>606</v>
+      </c>
+      <c r="E494" t="s">
+        <v>604</v>
+      </c>
+      <c r="F494" t="s">
+        <v>605</v>
+      </c>
+      <c r="G494" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="N494">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="495" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A495" s="2">
+        <v>10027927</v>
+      </c>
+      <c r="B495" t="s">
+        <v>504</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E495" t="s">
+        <v>136</v>
+      </c>
+      <c r="F495" t="s">
+        <v>210</v>
+      </c>
+      <c r="G495" s="1">
+        <v>1</v>
+      </c>
+      <c r="N495">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A496" s="2">
+        <v>20764099</v>
+      </c>
+      <c r="B496" t="s">
+        <v>504</v>
+      </c>
+      <c r="C496" t="s">
+        <v>506</v>
+      </c>
+      <c r="E496" t="s">
+        <v>505</v>
+      </c>
+      <c r="F496" t="s">
+        <v>210</v>
+      </c>
+      <c r="G496" s="1">
+        <v>1</v>
+      </c>
+      <c r="N496">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A497" s="2">
+        <v>14060731</v>
+      </c>
+      <c r="B497" t="s">
+        <v>544</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E497" t="s">
+        <v>320</v>
+      </c>
+      <c r="F497" t="s">
+        <v>64</v>
+      </c>
+      <c r="G497" s="1">
+        <v>1</v>
+      </c>
+      <c r="N497">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A498" s="2">
+        <v>14060740</v>
+      </c>
+      <c r="B498" t="s">
+        <v>544</v>
+      </c>
+      <c r="C498" t="s">
+        <v>545</v>
+      </c>
+      <c r="E498" t="s">
+        <v>476</v>
+      </c>
+      <c r="F498" t="s">
+        <v>64</v>
+      </c>
+      <c r="G498" s="1">
+        <v>1</v>
+      </c>
+      <c r="N498">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A499" s="2">
+        <v>20540093</v>
+      </c>
+      <c r="B499" t="s">
+        <v>405</v>
+      </c>
+      <c r="C499" t="s">
+        <v>406</v>
+      </c>
+      <c r="E499" t="s">
+        <v>302</v>
+      </c>
+      <c r="F499" t="s">
+        <v>64</v>
+      </c>
+      <c r="G499" s="1">
+        <v>1</v>
+      </c>
+      <c r="N499">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A500" s="2">
+        <v>23000940</v>
+      </c>
+      <c r="B500" t="s">
+        <v>405</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E500" t="s">
+        <v>598</v>
+      </c>
+      <c r="F500" t="s">
+        <v>64</v>
+      </c>
+      <c r="G500" s="1">
+        <v>1</v>
+      </c>
+      <c r="N500">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="501" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A501" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B501" t="s">
+        <v>13</v>
+      </c>
+      <c r="C501" t="s">
+        <v>750</v>
+      </c>
+      <c r="E501" t="s">
+        <v>749</v>
+      </c>
+      <c r="F501" t="s">
+        <v>371</v>
+      </c>
+      <c r="G501" s="1">
+        <v>1</v>
+      </c>
+      <c r="N501">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A502" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B502" t="s">
+        <v>13</v>
+      </c>
+      <c r="C502" t="s">
+        <v>808</v>
+      </c>
+      <c r="E502" t="s">
+        <v>141</v>
+      </c>
+      <c r="F502" t="s">
+        <v>371</v>
+      </c>
+      <c r="G502" s="1">
+        <v>1</v>
+      </c>
+      <c r="N502">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="503" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A503" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B503" t="s">
+        <v>13</v>
+      </c>
+      <c r="C503" t="s">
+        <v>751</v>
+      </c>
+      <c r="E503" t="s">
+        <v>749</v>
+      </c>
+      <c r="F503" t="s">
+        <v>371</v>
+      </c>
+      <c r="G503" s="1">
+        <v>1</v>
+      </c>
+      <c r="N503">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="504" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A504" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B504" t="s">
+        <v>13</v>
+      </c>
+      <c r="C504" t="s">
+        <v>752</v>
+      </c>
+      <c r="E504" t="s">
+        <v>749</v>
+      </c>
+      <c r="F504" t="s">
+        <v>371</v>
+      </c>
+      <c r="G504" s="1">
+        <v>1</v>
+      </c>
+      <c r="N504">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="505" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A505" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B505" t="s">
+        <v>13</v>
+      </c>
+      <c r="C505" t="s">
+        <v>753</v>
+      </c>
+      <c r="E505" t="s">
+        <v>749</v>
+      </c>
+      <c r="F505" t="s">
+        <v>371</v>
+      </c>
+      <c r="G505" s="1">
+        <v>1</v>
+      </c>
+      <c r="N505">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A506" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B506" t="s">
+        <v>13</v>
+      </c>
+      <c r="C506" t="s">
+        <v>754</v>
+      </c>
+      <c r="E506" t="s">
+        <v>749</v>
+      </c>
+      <c r="F506" t="s">
+        <v>371</v>
+      </c>
+      <c r="G506" s="1">
+        <v>1</v>
+      </c>
+      <c r="N506">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A507" s="2">
+        <v>14049710</v>
+      </c>
+      <c r="B507" t="s">
+        <v>13</v>
+      </c>
+      <c r="C507" t="s">
+        <v>755</v>
+      </c>
+      <c r="E507" t="s">
+        <v>749</v>
+      </c>
+      <c r="F507" t="s">
+        <v>371</v>
+      </c>
+      <c r="G507" s="1">
+        <v>1</v>
+      </c>
+      <c r="N507">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A508" s="2">
+        <v>20052010</v>
+      </c>
+      <c r="B508" t="s">
+        <v>13</v>
+      </c>
+      <c r="C508" t="s">
+        <v>835</v>
+      </c>
+      <c r="E508" t="s">
+        <v>141</v>
+      </c>
+      <c r="F508" t="s">
+        <v>371</v>
+      </c>
+      <c r="G508" s="1">
+        <v>1</v>
+      </c>
+      <c r="N508">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A509" s="2">
+        <v>20115057</v>
+      </c>
+      <c r="B509" t="s">
+        <v>13</v>
+      </c>
+      <c r="C509" t="s">
+        <v>372</v>
+      </c>
+      <c r="E509" t="s">
+        <v>370</v>
+      </c>
+      <c r="F509" t="s">
+        <v>371</v>
+      </c>
+      <c r="G509" s="1">
+        <v>1</v>
+      </c>
+      <c r="N509">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A510" s="2">
+        <v>20115233</v>
+      </c>
+      <c r="B510" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" t="s">
+        <v>851</v>
+      </c>
+      <c r="E510" t="s">
+        <v>749</v>
+      </c>
+      <c r="F510" t="s">
+        <v>371</v>
+      </c>
+      <c r="G510" s="1">
+        <v>1</v>
+      </c>
+      <c r="N510">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A511" s="2">
+        <v>20373057</v>
+      </c>
+      <c r="B511" t="s">
+        <v>13</v>
+      </c>
+      <c r="C511" t="s">
+        <v>828</v>
+      </c>
+      <c r="E511" t="s">
+        <v>683</v>
+      </c>
+      <c r="F511" t="s">
+        <v>371</v>
+      </c>
+      <c r="G511" s="1">
+        <v>1</v>
+      </c>
+      <c r="N511">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="512" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A512" s="2">
+        <v>20736028</v>
+      </c>
+      <c r="B512" t="s">
+        <v>13</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F512" t="s">
+        <v>371</v>
+      </c>
+      <c r="G512" s="1">
+        <v>1</v>
+      </c>
+      <c r="N512">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A513" s="2">
+        <v>20736030</v>
+      </c>
+      <c r="B513" t="s">
+        <v>13</v>
+      </c>
+      <c r="C513" t="s">
+        <v>721</v>
+      </c>
+      <c r="E513" t="s">
+        <v>370</v>
+      </c>
+      <c r="F513" t="s">
+        <v>371</v>
+      </c>
+      <c r="G513" s="1">
+        <v>1</v>
+      </c>
+      <c r="N513">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="514" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A514" s="2">
+        <v>20736200</v>
+      </c>
+      <c r="B514" t="s">
+        <v>13</v>
+      </c>
+      <c r="C514" t="s">
+        <v>566</v>
+      </c>
+      <c r="E514" t="s">
+        <v>565</v>
+      </c>
+      <c r="F514" t="s">
+        <v>371</v>
+      </c>
+      <c r="G514" s="1">
+        <v>1</v>
+      </c>
+      <c r="N514">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="515" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A515" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B515" t="s">
+        <v>13</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E515" t="s">
+        <v>140</v>
+      </c>
+      <c r="F515" t="s">
+        <v>259</v>
+      </c>
+      <c r="G515" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N515">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A516" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B516" t="s">
+        <v>13</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E516" t="s">
+        <v>454</v>
+      </c>
+      <c r="F516" t="s">
+        <v>259</v>
+      </c>
+      <c r="G516" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N516">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="517" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A517" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B517" t="s">
+        <v>13</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E517" t="s">
+        <v>302</v>
+      </c>
+      <c r="F517" t="s">
+        <v>259</v>
+      </c>
+      <c r="G517" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N517">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A518" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B518" t="s">
+        <v>13</v>
+      </c>
+      <c r="C518" t="s">
+        <v>811</v>
+      </c>
+      <c r="E518" t="s">
+        <v>810</v>
+      </c>
+      <c r="F518" t="s">
+        <v>259</v>
+      </c>
+      <c r="G518" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N518">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A519" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B519" t="s">
+        <v>13</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E519" t="s">
+        <v>80</v>
+      </c>
+      <c r="F519" t="s">
+        <v>259</v>
+      </c>
+      <c r="G519" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N519">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A520" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B520" t="s">
+        <v>13</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E520" t="s">
+        <v>879</v>
+      </c>
+      <c r="F520" t="s">
+        <v>259</v>
+      </c>
+      <c r="G520" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N520">
+        <v>-66.19</v>
+      </c>
+    </row>
+    <row r="521" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A521" s="2">
+        <v>20180267</v>
+      </c>
+      <c r="B521" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E521" t="s">
+        <v>80</v>
+      </c>
+      <c r="F521" t="s">
+        <v>259</v>
+      </c>
+      <c r="G521" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N521">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A522" s="2">
+        <v>20400079</v>
+      </c>
+      <c r="B522" t="s">
+        <v>13</v>
+      </c>
+      <c r="C522" t="s">
+        <v>399</v>
+      </c>
+      <c r="E522" t="s">
+        <v>398</v>
+      </c>
+      <c r="F522" t="s">
+        <v>259</v>
+      </c>
+      <c r="G522" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N522">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A523" s="2">
+        <v>20785091</v>
+      </c>
+      <c r="B523" t="s">
+        <v>13</v>
+      </c>
+      <c r="C523" t="s">
+        <v>824</v>
+      </c>
+      <c r="E523" t="s">
+        <v>810</v>
+      </c>
+      <c r="F523" t="s">
+        <v>259</v>
+      </c>
+      <c r="G523" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N523">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="524" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A524" s="2">
+        <v>20785096</v>
+      </c>
+      <c r="B524" t="s">
+        <v>13</v>
+      </c>
+      <c r="C524" t="s">
+        <v>432</v>
+      </c>
+      <c r="E524" t="s">
+        <v>35</v>
+      </c>
+      <c r="F524" t="s">
+        <v>259</v>
+      </c>
+      <c r="G524" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N524">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A525" s="2">
+        <v>20455021</v>
+      </c>
+      <c r="B525" t="s">
+        <v>13</v>
+      </c>
+      <c r="C525" t="s">
+        <v>404</v>
+      </c>
+      <c r="E525" t="s">
+        <v>402</v>
+      </c>
+      <c r="F525" t="s">
+        <v>403</v>
+      </c>
+      <c r="G525" s="1">
+        <v>1</v>
+      </c>
+      <c r="N525">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A526" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B526" t="s">
+        <v>13</v>
+      </c>
+      <c r="C526" t="s">
+        <v>572</v>
+      </c>
+      <c r="E526" t="s">
+        <v>476</v>
+      </c>
+      <c r="F526" t="s">
+        <v>15</v>
+      </c>
+      <c r="G526" s="1">
+        <v>1</v>
+      </c>
+      <c r="N526">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A527" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B527" t="s">
+        <v>13</v>
+      </c>
+      <c r="C527" t="s">
+        <v>529</v>
+      </c>
+      <c r="E527" t="s">
+        <v>476</v>
+      </c>
+      <c r="F527" t="s">
+        <v>15</v>
+      </c>
+      <c r="G527" s="1">
+        <v>1</v>
+      </c>
+      <c r="N527">
+        <v>-487.84</v>
+      </c>
+    </row>
+    <row r="528" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A528" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B528" t="s">
+        <v>13</v>
+      </c>
+      <c r="C528" t="s">
+        <v>123</v>
+      </c>
+      <c r="E528" t="s">
+        <v>35</v>
+      </c>
+      <c r="F528" t="s">
+        <v>15</v>
+      </c>
+      <c r="G528" s="1">
+        <v>1</v>
+      </c>
+      <c r="N528">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="529" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A529" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B529" t="s">
+        <v>13</v>
+      </c>
+      <c r="C529" t="s">
+        <v>483</v>
+      </c>
+      <c r="E529" t="s">
+        <v>14</v>
+      </c>
+      <c r="F529" t="s">
+        <v>15</v>
+      </c>
+      <c r="G529" s="1">
+        <v>1</v>
+      </c>
+      <c r="N529">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A530" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B530" t="s">
+        <v>13</v>
+      </c>
+      <c r="C530" t="s">
+        <v>531</v>
+      </c>
+      <c r="E530" t="s">
+        <v>476</v>
+      </c>
+      <c r="F530" t="s">
+        <v>15</v>
+      </c>
+      <c r="G530" s="1">
+        <v>1</v>
+      </c>
+      <c r="N530">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A531" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B531" t="s">
+        <v>13</v>
+      </c>
+      <c r="C531" t="s">
+        <v>16</v>
+      </c>
+      <c r="E531" t="s">
+        <v>14</v>
+      </c>
+      <c r="F531" t="s">
+        <v>15</v>
+      </c>
+      <c r="G531" s="1">
+        <v>1</v>
+      </c>
+      <c r="N531">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A532" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B532" t="s">
+        <v>13</v>
+      </c>
+      <c r="C532" t="s">
+        <v>36</v>
+      </c>
+      <c r="E532" t="s">
+        <v>35</v>
+      </c>
+      <c r="F532" t="s">
+        <v>15</v>
+      </c>
+      <c r="G532" s="1">
+        <v>1</v>
+      </c>
+      <c r="N532">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A533" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B533" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" t="s">
+        <v>48</v>
+      </c>
+      <c r="E533" t="s">
+        <v>35</v>
+      </c>
+      <c r="F533" t="s">
+        <v>15</v>
+      </c>
+      <c r="G533" s="1">
+        <v>1</v>
+      </c>
+      <c r="N533">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A534" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B534" t="s">
+        <v>13</v>
+      </c>
+      <c r="C534" t="s">
+        <v>532</v>
+      </c>
+      <c r="E534" t="s">
+        <v>530</v>
+      </c>
+      <c r="F534" t="s">
+        <v>15</v>
+      </c>
+      <c r="G534" s="1">
+        <v>1</v>
+      </c>
+      <c r="N534">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A535" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B535" t="s">
+        <v>13</v>
+      </c>
+      <c r="C535" t="s">
+        <v>56</v>
+      </c>
+      <c r="E535" t="s">
+        <v>35</v>
+      </c>
+      <c r="F535" t="s">
+        <v>15</v>
+      </c>
+      <c r="G535" s="1">
+        <v>1</v>
+      </c>
+      <c r="N535">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A536" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B536" t="s">
+        <v>13</v>
+      </c>
+      <c r="C536" t="s">
+        <v>747</v>
+      </c>
+      <c r="E536" t="s">
+        <v>476</v>
+      </c>
+      <c r="F536" t="s">
+        <v>15</v>
+      </c>
+      <c r="G536" s="1">
+        <v>1</v>
+      </c>
+      <c r="N536">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A537" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B537" t="s">
+        <v>13</v>
+      </c>
+      <c r="C537" t="s">
+        <v>68</v>
+      </c>
+      <c r="E537" t="s">
+        <v>14</v>
+      </c>
+      <c r="F537" t="s">
+        <v>15</v>
+      </c>
+      <c r="G537" s="1">
+        <v>1</v>
+      </c>
+      <c r="N537">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A538" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B538" t="s">
+        <v>13</v>
+      </c>
+      <c r="C538" t="s">
+        <v>76</v>
+      </c>
+      <c r="E538" t="s">
+        <v>14</v>
+      </c>
+      <c r="F538" t="s">
+        <v>15</v>
+      </c>
+      <c r="G538" s="1">
+        <v>1</v>
+      </c>
+      <c r="N538">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="539" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A539" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B539" t="s">
+        <v>13</v>
+      </c>
+      <c r="C539" t="s">
+        <v>496</v>
+      </c>
+      <c r="E539" t="s">
+        <v>141</v>
+      </c>
+      <c r="F539" t="s">
+        <v>15</v>
+      </c>
+      <c r="G539" s="1">
+        <v>1</v>
+      </c>
+      <c r="N539">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A540" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B540" t="s">
+        <v>13</v>
+      </c>
+      <c r="C540" t="s">
+        <v>294</v>
+      </c>
+      <c r="E540" t="s">
+        <v>14</v>
+      </c>
+      <c r="F540" t="s">
+        <v>15</v>
+      </c>
+      <c r="G540" s="1">
+        <v>1</v>
+      </c>
+      <c r="N540">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A541" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B541" t="s">
+        <v>13</v>
+      </c>
+      <c r="C541" t="s">
+        <v>142</v>
+      </c>
+      <c r="E541" t="s">
+        <v>35</v>
+      </c>
+      <c r="F541" t="s">
+        <v>15</v>
+      </c>
+      <c r="G541" s="1">
+        <v>1</v>
+      </c>
+      <c r="N541">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A542" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B542" t="s">
+        <v>13</v>
+      </c>
+      <c r="C542" t="s">
+        <v>533</v>
+      </c>
+      <c r="E542" t="s">
+        <v>476</v>
+      </c>
+      <c r="F542" t="s">
+        <v>15</v>
+      </c>
+      <c r="G542" s="1">
+        <v>1</v>
+      </c>
+      <c r="N542">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A543" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B543" t="s">
+        <v>13</v>
+      </c>
+      <c r="C543" t="s">
+        <v>698</v>
+      </c>
+      <c r="E543" t="s">
+        <v>14</v>
+      </c>
+      <c r="F543" t="s">
+        <v>15</v>
+      </c>
+      <c r="G543" s="1">
+        <v>1</v>
+      </c>
+      <c r="N543">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A544" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B544" t="s">
+        <v>13</v>
+      </c>
+      <c r="C544" t="s">
+        <v>146</v>
+      </c>
+      <c r="E544" t="s">
+        <v>35</v>
+      </c>
+      <c r="F544" t="s">
+        <v>15</v>
+      </c>
+      <c r="G544" s="1">
+        <v>1</v>
+      </c>
+      <c r="N544">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A545" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B545" t="s">
+        <v>13</v>
+      </c>
+      <c r="C545" t="s">
+        <v>411</v>
+      </c>
+      <c r="E545" t="s">
+        <v>206</v>
+      </c>
+      <c r="F545" t="s">
+        <v>15</v>
+      </c>
+      <c r="G545" s="1">
+        <v>1</v>
+      </c>
+      <c r="N545">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A546" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B546" t="s">
+        <v>13</v>
+      </c>
+      <c r="C546" t="s">
+        <v>147</v>
+      </c>
+      <c r="E546" t="s">
+        <v>476</v>
+      </c>
+      <c r="F546" t="s">
+        <v>15</v>
+      </c>
+      <c r="G546" s="1">
+        <v>1</v>
+      </c>
+      <c r="N546">
+        <v>-1219.6500000000001</v>
+      </c>
+    </row>
+    <row r="547" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A547" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B547" t="s">
+        <v>13</v>
+      </c>
+      <c r="C547" t="s">
+        <v>147</v>
+      </c>
+      <c r="E547" t="s">
+        <v>14</v>
+      </c>
+      <c r="F547" t="s">
+        <v>15</v>
+      </c>
+      <c r="G547" s="1">
+        <v>1</v>
+      </c>
+      <c r="N547">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A548" s="2" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B548" t="s">
+        <v>13</v>
+      </c>
+      <c r="C548" t="s">
+        <v>534</v>
+      </c>
+      <c r="E548" t="s">
+        <v>364</v>
+      </c>
+      <c r="F548" t="s">
+        <v>15</v>
+      </c>
+      <c r="G548" s="1">
+        <v>1</v>
+      </c>
+      <c r="N548">
+        <v>-21.75</v>
+      </c>
+    </row>
+    <row r="549" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A549" s="2" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B549" t="s">
+        <v>13</v>
+      </c>
+      <c r="C549" t="s">
+        <v>440</v>
+      </c>
+      <c r="E549" t="s">
+        <v>35</v>
+      </c>
+      <c r="F549" t="s">
+        <v>15</v>
+      </c>
+      <c r="G549" s="1">
+        <v>1</v>
+      </c>
+      <c r="N549">
+        <v>-1788.53</v>
+      </c>
+    </row>
+    <row r="550" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A550" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B550" t="s">
+        <v>13</v>
+      </c>
+      <c r="C550" t="s">
+        <v>488</v>
+      </c>
+      <c r="E550" t="s">
+        <v>14</v>
+      </c>
+      <c r="F550" t="s">
+        <v>15</v>
+      </c>
+      <c r="G550" s="1">
+        <v>1</v>
+      </c>
+      <c r="N550">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="551" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A551" s="2" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B551" t="s">
+        <v>13</v>
+      </c>
+      <c r="C551" t="s">
+        <v>157</v>
+      </c>
+      <c r="E551" t="s">
+        <v>14</v>
+      </c>
+      <c r="F551" t="s">
+        <v>15</v>
+      </c>
+      <c r="G551" s="1">
+        <v>1</v>
+      </c>
+      <c r="N551">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A552" s="2" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B552" t="s">
+        <v>13</v>
+      </c>
+      <c r="C552" t="s">
+        <v>535</v>
+      </c>
+      <c r="E552" t="s">
+        <v>476</v>
+      </c>
+      <c r="F552" t="s">
+        <v>15</v>
+      </c>
+      <c r="G552" s="1">
+        <v>1</v>
+      </c>
+      <c r="N552">
+        <v>-151.1</v>
+      </c>
+    </row>
+    <row r="553" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A553" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B553" t="s">
+        <v>13</v>
+      </c>
+      <c r="C553" t="s">
+        <v>536</v>
+      </c>
+      <c r="E553" t="s">
+        <v>476</v>
+      </c>
+      <c r="F553" t="s">
+        <v>15</v>
+      </c>
+      <c r="G553" s="1">
+        <v>1</v>
+      </c>
+      <c r="N553">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A554" s="2" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B554" t="s">
+        <v>13</v>
+      </c>
+      <c r="C554" t="s">
+        <v>537</v>
+      </c>
+      <c r="E554" t="s">
+        <v>530</v>
+      </c>
+      <c r="F554" t="s">
+        <v>15</v>
+      </c>
+      <c r="G554" s="1">
+        <v>1</v>
+      </c>
+      <c r="N554">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A555" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B555" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" t="s">
+        <v>231</v>
+      </c>
+      <c r="E555" t="s">
+        <v>14</v>
+      </c>
+      <c r="F555" t="s">
+        <v>15</v>
+      </c>
+      <c r="G555" s="1">
+        <v>1</v>
+      </c>
+      <c r="N555">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A556" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B556" t="s">
+        <v>13</v>
+      </c>
+      <c r="C556" t="s">
+        <v>541</v>
+      </c>
+      <c r="E556" t="s">
+        <v>364</v>
+      </c>
+      <c r="F556" t="s">
+        <v>15</v>
+      </c>
+      <c r="G556" s="1">
+        <v>1</v>
+      </c>
+      <c r="N556">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A557" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B557" t="s">
+        <v>13</v>
+      </c>
+      <c r="C557" t="s">
+        <v>239</v>
+      </c>
+      <c r="E557" t="s">
+        <v>14</v>
+      </c>
+      <c r="F557" t="s">
+        <v>15</v>
+      </c>
+      <c r="G557" s="1">
+        <v>1</v>
+      </c>
+      <c r="N557">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="558" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A558" s="2" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B558" t="s">
+        <v>13</v>
+      </c>
+      <c r="C558" t="s">
+        <v>240</v>
+      </c>
+      <c r="E558" t="s">
+        <v>136</v>
+      </c>
+      <c r="F558" t="s">
+        <v>15</v>
+      </c>
+      <c r="G558" s="1">
+        <v>1</v>
+      </c>
+      <c r="N558">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A559" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B559" t="s">
+        <v>13</v>
+      </c>
+      <c r="C559" t="s">
+        <v>242</v>
+      </c>
+      <c r="E559" t="s">
+        <v>35</v>
+      </c>
+      <c r="F559" t="s">
+        <v>15</v>
+      </c>
+      <c r="G559" s="1">
+        <v>1</v>
+      </c>
+      <c r="N559">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="560" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A560" s="2">
+        <v>10003435</v>
+      </c>
+      <c r="B560" t="s">
+        <v>13</v>
+      </c>
+      <c r="C560" t="s">
+        <v>248</v>
+      </c>
+      <c r="E560" t="s">
+        <v>136</v>
+      </c>
+      <c r="F560" t="s">
+        <v>15</v>
+      </c>
+      <c r="G560" s="1">
+        <v>1</v>
+      </c>
+      <c r="N560">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="561" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A561" s="2">
+        <v>10058401</v>
+      </c>
+      <c r="B561" t="s">
+        <v>13</v>
+      </c>
+      <c r="C561" t="s">
+        <v>546</v>
+      </c>
+      <c r="E561" t="s">
+        <v>14</v>
+      </c>
+      <c r="F561" t="s">
+        <v>15</v>
+      </c>
+      <c r="G561" s="1">
+        <v>1</v>
+      </c>
+      <c r="N561">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A562" s="2">
+        <v>10058402</v>
+      </c>
+      <c r="B562" t="s">
+        <v>13</v>
+      </c>
+      <c r="C562" t="s">
+        <v>636</v>
+      </c>
+      <c r="E562" t="s">
+        <v>307</v>
+      </c>
+      <c r="F562" t="s">
+        <v>15</v>
+      </c>
+      <c r="G562" s="1">
+        <v>1</v>
+      </c>
+      <c r="N562">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A563" s="2">
+        <v>11007200</v>
+      </c>
+      <c r="B563" t="s">
+        <v>13</v>
+      </c>
+      <c r="C563" t="s">
+        <v>538</v>
+      </c>
+      <c r="E563" t="s">
+        <v>476</v>
+      </c>
+      <c r="F563" t="s">
+        <v>15</v>
+      </c>
+      <c r="G563" s="1">
+        <v>1</v>
+      </c>
+      <c r="N563">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A564" s="2">
+        <v>13021910</v>
+      </c>
+      <c r="B564" t="s">
+        <v>13</v>
+      </c>
+      <c r="C564" t="s">
+        <v>539</v>
+      </c>
+      <c r="E564" t="s">
+        <v>476</v>
+      </c>
+      <c r="F564" t="s">
+        <v>15</v>
+      </c>
+      <c r="G564" s="1">
+        <v>1</v>
+      </c>
+      <c r="N564">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A565" s="2">
+        <v>13030321</v>
+      </c>
+      <c r="B565" t="s">
+        <v>13</v>
+      </c>
+      <c r="C565" t="s">
+        <v>482</v>
+      </c>
+      <c r="E565" t="s">
+        <v>14</v>
+      </c>
+      <c r="F565" t="s">
+        <v>15</v>
+      </c>
+      <c r="G565" s="1">
+        <v>1</v>
+      </c>
+      <c r="N565">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A566" s="2">
+        <v>13036400</v>
+      </c>
+      <c r="B566" t="s">
+        <v>13</v>
+      </c>
+      <c r="C566" t="s">
+        <v>540</v>
+      </c>
+      <c r="E566" t="s">
+        <v>476</v>
+      </c>
+      <c r="F566" t="s">
+        <v>15</v>
+      </c>
+      <c r="G566" s="1">
+        <v>1</v>
+      </c>
+      <c r="N566">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A567" s="2">
+        <v>14002410</v>
+      </c>
+      <c r="B567" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" t="s">
+        <v>195</v>
+      </c>
+      <c r="E567" t="s">
+        <v>14</v>
+      </c>
+      <c r="F567" t="s">
+        <v>15</v>
+      </c>
+      <c r="G567" s="1">
+        <v>1</v>
+      </c>
+      <c r="N567">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A568" s="2">
+        <v>14002413</v>
+      </c>
+      <c r="B568" t="s">
+        <v>13</v>
+      </c>
+      <c r="C568" t="s">
+        <v>639</v>
+      </c>
+      <c r="E568" t="s">
+        <v>476</v>
+      </c>
+      <c r="F568" t="s">
+        <v>15</v>
+      </c>
+      <c r="G568" s="1">
+        <v>1</v>
+      </c>
+      <c r="N568">
+        <v>-14.88</v>
+      </c>
+    </row>
+    <row r="569" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A569" s="2">
+        <v>14013600</v>
+      </c>
+      <c r="B569" t="s">
+        <v>13</v>
+      </c>
+      <c r="C569" t="s">
+        <v>321</v>
+      </c>
+      <c r="E569" t="s">
+        <v>33</v>
+      </c>
+      <c r="F569" t="s">
+        <v>15</v>
+      </c>
+      <c r="G569" s="1">
+        <v>1</v>
+      </c>
+      <c r="N569">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A570" s="2">
+        <v>14027602</v>
+      </c>
+      <c r="B570" t="s">
+        <v>13</v>
+      </c>
+      <c r="C570" t="s">
+        <v>327</v>
+      </c>
+      <c r="E570" t="s">
+        <v>14</v>
+      </c>
+      <c r="F570" t="s">
+        <v>15</v>
+      </c>
+      <c r="G570" s="1">
+        <v>1</v>
+      </c>
+      <c r="N570">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A571" s="2">
+        <v>14034700</v>
+      </c>
+      <c r="B571" t="s">
+        <v>13</v>
+      </c>
+      <c r="C571" t="s">
+        <v>335</v>
+      </c>
+      <c r="E571" t="s">
+        <v>35</v>
+      </c>
+      <c r="F571" t="s">
+        <v>15</v>
+      </c>
+      <c r="G571" s="1">
+        <v>1</v>
+      </c>
+      <c r="N571">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A572" s="2">
+        <v>14065035</v>
+      </c>
+      <c r="B572" t="s">
+        <v>13</v>
+      </c>
+      <c r="C572" t="s">
+        <v>355</v>
+      </c>
+      <c r="E572" t="s">
+        <v>14</v>
+      </c>
+      <c r="F572" t="s">
+        <v>15</v>
+      </c>
+      <c r="G572" s="1">
+        <v>1</v>
+      </c>
+      <c r="N572">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A573" s="2">
+        <v>14090805</v>
+      </c>
+      <c r="B573" t="s">
+        <v>13</v>
+      </c>
+      <c r="C573" t="s">
+        <v>361</v>
+      </c>
+      <c r="E573" t="s">
+        <v>14</v>
+      </c>
+      <c r="F573" t="s">
+        <v>15</v>
+      </c>
+      <c r="G573" s="1">
+        <v>1</v>
+      </c>
+      <c r="N573">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A574" s="2">
+        <v>22000100</v>
+      </c>
+      <c r="B574" t="s">
+        <v>13</v>
+      </c>
+      <c r="C574" t="s">
+        <v>365</v>
+      </c>
+      <c r="E574" t="s">
+        <v>364</v>
+      </c>
+      <c r="N574">
+        <v>-178175</v>
+      </c>
+    </row>
+    <row r="575" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A575" s="2">
+        <v>23000300</v>
+      </c>
+      <c r="B575" t="s">
+        <v>13</v>
+      </c>
+      <c r="C575" t="s">
+        <v>367</v>
+      </c>
+      <c r="E575" t="s">
+        <v>366</v>
+      </c>
+      <c r="N575">
+        <v>-13946.18</v>
+      </c>
+    </row>
+    <row r="576" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A576" s="2">
+        <v>14015020</v>
+      </c>
+      <c r="B576" t="s">
+        <v>13</v>
+      </c>
+      <c r="C576" t="s">
+        <v>322</v>
+      </c>
+      <c r="E576" t="s">
+        <v>35</v>
+      </c>
+      <c r="N576">
+        <v>-4268.55</v>
+      </c>
+    </row>
+    <row r="577" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A577" s="2">
+        <v>20386103</v>
+      </c>
+      <c r="B577" t="s">
+        <v>13</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E577" t="s">
+        <v>234</v>
+      </c>
+      <c r="N577">
+        <v>-2707.1</v>
+      </c>
+    </row>
+    <row r="578" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A578" s="2">
+        <v>20345158</v>
+      </c>
+      <c r="B578" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E578" t="s">
+        <v>234</v>
+      </c>
+      <c r="N578">
+        <v>-2239.9</v>
+      </c>
+    </row>
+    <row r="579" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A579" s="2">
+        <v>20445084</v>
+      </c>
+      <c r="B579" t="s">
+        <v>13</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1262</v>
+      </c>
+      <c r="N579">
+        <v>-909.06</v>
+      </c>
+    </row>
+    <row r="580" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A580" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B580" t="s">
+        <v>13</v>
+      </c>
+      <c r="C580" t="s">
+        <v>114</v>
+      </c>
+      <c r="E580" t="s">
+        <v>35</v>
+      </c>
+      <c r="N580">
+        <v>-678.65</v>
+      </c>
+    </row>
+    <row r="581" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A581" s="2">
+        <v>14035201</v>
+      </c>
+      <c r="B581" t="s">
+        <v>13</v>
+      </c>
+      <c r="C581" t="s">
+        <v>834</v>
+      </c>
+      <c r="E581" t="s">
+        <v>364</v>
+      </c>
+      <c r="N581">
+        <v>-310.8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A582" s="2">
+        <v>20363012</v>
+      </c>
+      <c r="B582" t="s">
+        <v>13</v>
+      </c>
+      <c r="C582" t="s">
+        <v>451</v>
+      </c>
+      <c r="E582" t="s">
+        <v>33</v>
+      </c>
+      <c r="N582">
+        <v>-251.58</v>
+      </c>
+    </row>
+    <row r="583" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A583" s="2">
+        <v>20590120</v>
+      </c>
+      <c r="B583" t="s">
+        <v>13</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E583" t="s">
+        <v>307</v>
+      </c>
+      <c r="N583">
+        <v>-200.36</v>
+      </c>
+    </row>
+    <row r="584" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A584" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B584" t="s">
+        <v>13</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E584" t="s">
+        <v>787</v>
+      </c>
+      <c r="N584">
+        <v>-164.55</v>
+      </c>
+    </row>
+    <row r="585" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A585" s="2">
+        <v>23000865</v>
+      </c>
+      <c r="B585" t="s">
+        <v>13</v>
+      </c>
+      <c r="C585" t="s">
+        <v>775</v>
+      </c>
+      <c r="E585" t="s">
+        <v>776</v>
+      </c>
+      <c r="N585">
+        <v>-116.79</v>
+      </c>
+    </row>
+    <row r="586" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A586" s="2">
+        <v>20586083</v>
+      </c>
+      <c r="B586" t="s">
+        <v>13</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E586" t="s">
+        <v>676</v>
+      </c>
+      <c r="N586">
+        <v>-114.3</v>
+      </c>
+    </row>
+    <row r="587" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A587" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B587" t="s">
+        <v>13</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E587" t="s">
+        <v>879</v>
+      </c>
+      <c r="N587">
+        <v>-66.19</v>
+      </c>
+    </row>
+    <row r="588" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A588" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B588" t="s">
+        <v>13</v>
+      </c>
+      <c r="C588" t="s">
+        <v>664</v>
+      </c>
+      <c r="E588" t="s">
+        <v>663</v>
+      </c>
+      <c r="N588">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="589" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A589" s="2">
+        <v>10030551</v>
+      </c>
+      <c r="B589" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" t="s">
+        <v>665</v>
+      </c>
+      <c r="E589" t="s">
+        <v>663</v>
+      </c>
+      <c r="N589">
+        <v>-38.93</v>
+      </c>
+    </row>
+    <row r="590" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A590" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B590" t="s">
+        <v>13</v>
+      </c>
+      <c r="C590" t="s">
+        <v>113</v>
+      </c>
+      <c r="E590" t="s">
+        <v>37</v>
+      </c>
+      <c r="N590">
+        <v>-38.909999999999997</v>
+      </c>
+    </row>
+    <row r="591" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A591" s="2">
+        <v>20455030</v>
+      </c>
+      <c r="B591" t="s">
+        <v>13</v>
+      </c>
+      <c r="C591" t="s">
+        <v>784</v>
+      </c>
+      <c r="E591" t="s">
+        <v>783</v>
+      </c>
+      <c r="N591">
+        <v>-30.03</v>
+      </c>
+    </row>
+    <row r="592" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A592" s="2" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B592" t="s">
+        <v>13</v>
+      </c>
+      <c r="C592" t="s">
+        <v>197</v>
+      </c>
+      <c r="E592" t="s">
+        <v>37</v>
+      </c>
+      <c r="N592">
+        <v>-0.23</v>
+      </c>
+    </row>
+    <row r="593" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A593" s="2">
+        <v>20340273</v>
+      </c>
+      <c r="B593" t="s">
+        <v>444</v>
+      </c>
+      <c r="C593" t="s">
+        <v>445</v>
+      </c>
+      <c r="E593" t="s">
+        <v>320</v>
+      </c>
+      <c r="F593" t="s">
+        <v>152</v>
+      </c>
+      <c r="G593" s="1">
+        <v>1</v>
+      </c>
+      <c r="N593">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A594" s="2">
+        <v>10026610</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E594" t="s">
+        <v>455</v>
+      </c>
+      <c r="F594" t="s">
+        <v>152</v>
+      </c>
+      <c r="G594" s="1">
+        <v>1</v>
+      </c>
+      <c r="N594">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A595" s="2">
+        <v>20185228</v>
+      </c>
+      <c r="B595" t="s">
+        <v>620</v>
+      </c>
+      <c r="C595" t="s">
+        <v>621</v>
+      </c>
+      <c r="E595" t="s">
+        <v>108</v>
+      </c>
+      <c r="F595" t="s">
+        <v>24</v>
+      </c>
+      <c r="G595" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H595" t="s">
+        <v>23</v>
+      </c>
+      <c r="I595" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N595">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="596" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A596" s="2">
+        <v>20764186</v>
+      </c>
+      <c r="B596" t="s">
+        <v>736</v>
+      </c>
+      <c r="C596" t="s">
+        <v>737</v>
+      </c>
+      <c r="E596" t="s">
+        <v>302</v>
+      </c>
+      <c r="F596" t="s">
+        <v>210</v>
+      </c>
+      <c r="G596" s="1">
+        <v>1</v>
+      </c>
+      <c r="N596">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A597" s="2">
+        <v>20764195</v>
+      </c>
+      <c r="B597" t="s">
+        <v>736</v>
+      </c>
+      <c r="C597" t="s">
+        <v>890</v>
+      </c>
+      <c r="E597" t="s">
+        <v>889</v>
+      </c>
+      <c r="F597" t="s">
+        <v>210</v>
+      </c>
+      <c r="G597" s="1">
+        <v>1</v>
+      </c>
+      <c r="N597">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A598" s="2">
+        <v>20764200</v>
+      </c>
+      <c r="B598" t="s">
+        <v>736</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F598" t="s">
+        <v>210</v>
+      </c>
+      <c r="G598" s="1">
+        <v>1</v>
+      </c>
+      <c r="N598">
+        <v>-21.99</v>
+      </c>
+    </row>
+    <row r="599" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A599" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B599" t="s">
+        <v>806</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E599" t="s">
+        <v>221</v>
+      </c>
+      <c r="F599" t="s">
+        <v>227</v>
+      </c>
+      <c r="G599" s="1">
+        <v>1</v>
+      </c>
+      <c r="N599">
+        <v>-669.69</v>
+      </c>
+    </row>
+    <row r="600" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A600" s="2">
+        <v>20408008</v>
+      </c>
+      <c r="B600" t="s">
+        <v>806</v>
+      </c>
+      <c r="C600" t="s">
+        <v>807</v>
+      </c>
+      <c r="E600" t="s">
+        <v>221</v>
+      </c>
+      <c r="F600" t="s">
+        <v>227</v>
+      </c>
+      <c r="G600" s="1">
+        <v>1</v>
+      </c>
+      <c r="N600">
+        <v>-1009.93</v>
+      </c>
+    </row>
+    <row r="601" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A601" s="2">
+        <v>20767150</v>
+      </c>
+      <c r="B601" t="s">
+        <v>806</v>
+      </c>
+      <c r="C601" t="s">
+        <v>877</v>
+      </c>
+      <c r="E601" t="s">
+        <v>221</v>
+      </c>
+      <c r="F601" t="s">
+        <v>227</v>
+      </c>
+      <c r="G601" s="1">
+        <v>1</v>
+      </c>
+      <c r="N601">
+        <v>-771.77</v>
+      </c>
+    </row>
+    <row r="602" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A602" s="2">
+        <v>20340245</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E602" t="s">
+        <v>80</v>
+      </c>
+      <c r="F602" t="s">
+        <v>471</v>
+      </c>
+      <c r="G602" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N602">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A603" s="2">
+        <v>20363110</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E603" t="s">
+        <v>60</v>
+      </c>
+      <c r="F603" t="s">
+        <v>471</v>
+      </c>
+      <c r="G603" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="N603">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A604" s="2">
+        <v>10003555</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E604" t="s">
+        <v>136</v>
+      </c>
+      <c r="N604">
+        <v>-42.87</v>
+      </c>
+    </row>
+    <row r="605" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A605" s="2">
+        <v>20406006</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E605" t="s">
+        <v>302</v>
+      </c>
+      <c r="F605" t="s">
+        <v>152</v>
+      </c>
+      <c r="G605" s="1">
+        <v>1</v>
+      </c>
+      <c r="N605">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A606" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B606" t="s">
+        <v>83</v>
+      </c>
+      <c r="C606" t="s">
+        <v>732</v>
+      </c>
+      <c r="E606" t="s">
+        <v>731</v>
+      </c>
+      <c r="F606" t="s">
+        <v>24</v>
+      </c>
+      <c r="G606" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H606" t="s">
+        <v>23</v>
+      </c>
+      <c r="I606" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N606">
+        <v>-68.349999999999994</v>
+      </c>
+    </row>
+    <row r="607" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A607" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B607" t="s">
+        <v>83</v>
+      </c>
+      <c r="C607" t="s">
+        <v>733</v>
+      </c>
+      <c r="E607" t="s">
+        <v>676</v>
+      </c>
+      <c r="F607" t="s">
+        <v>24</v>
+      </c>
+      <c r="G607" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H607" t="s">
+        <v>23</v>
+      </c>
+      <c r="I607" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N607">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A608" s="2">
+        <v>20363005</v>
+      </c>
+      <c r="B608" t="s">
+        <v>83</v>
+      </c>
+      <c r="C608" t="s">
+        <v>654</v>
+      </c>
+      <c r="E608" t="s">
+        <v>136</v>
+      </c>
+      <c r="F608" t="s">
+        <v>24</v>
+      </c>
+      <c r="G608" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H608" t="s">
+        <v>23</v>
+      </c>
+      <c r="I608" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N608">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A609" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B609" t="s">
+        <v>83</v>
+      </c>
+      <c r="C609" t="s">
+        <v>116</v>
+      </c>
+      <c r="E609" t="s">
+        <v>115</v>
+      </c>
+      <c r="F609" t="s">
+        <v>85</v>
+      </c>
+      <c r="G609" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H609" t="s">
+        <v>86</v>
+      </c>
+      <c r="I609" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N609">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A610" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B610" t="s">
+        <v>83</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E610" t="s">
+        <v>115</v>
+      </c>
+      <c r="F610" t="s">
+        <v>85</v>
+      </c>
+      <c r="G610" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H610" t="s">
+        <v>86</v>
+      </c>
+      <c r="I610" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N610">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A611" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B611" t="s">
+        <v>83</v>
+      </c>
+      <c r="C611" t="s">
+        <v>87</v>
+      </c>
+      <c r="E611" t="s">
+        <v>84</v>
+      </c>
+      <c r="F611" t="s">
+        <v>85</v>
+      </c>
+      <c r="G611" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H611" t="s">
+        <v>86</v>
+      </c>
+      <c r="I611" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N611">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A612" s="2" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B612" t="s">
+        <v>83</v>
+      </c>
+      <c r="C612" t="s">
+        <v>679</v>
+      </c>
+      <c r="E612" t="s">
+        <v>115</v>
+      </c>
+      <c r="F612" t="s">
+        <v>85</v>
+      </c>
+      <c r="G612" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H612" t="s">
+        <v>86</v>
+      </c>
+      <c r="I612" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N612">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A613" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B613" t="s">
+        <v>83</v>
+      </c>
+      <c r="C613" t="s">
+        <v>433</v>
+      </c>
+      <c r="E613" t="s">
+        <v>115</v>
+      </c>
+      <c r="F613" t="s">
+        <v>85</v>
+      </c>
+      <c r="G613" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H613" t="s">
+        <v>86</v>
+      </c>
+      <c r="I613" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N613">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A614" s="2">
+        <v>10068750</v>
+      </c>
+      <c r="B614" t="s">
+        <v>83</v>
+      </c>
+      <c r="C614" t="s">
+        <v>498</v>
+      </c>
+      <c r="E614" t="s">
+        <v>84</v>
+      </c>
+      <c r="F614" t="s">
+        <v>85</v>
+      </c>
+      <c r="G614" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H614" t="s">
+        <v>86</v>
+      </c>
+      <c r="I614" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N614">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A615" s="2">
+        <v>14060600</v>
+      </c>
+      <c r="B615" t="s">
+        <v>83</v>
+      </c>
+      <c r="C615" t="s">
+        <v>491</v>
+      </c>
+      <c r="E615" t="s">
+        <v>84</v>
+      </c>
+      <c r="F615" t="s">
+        <v>85</v>
+      </c>
+      <c r="G615" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H615" t="s">
+        <v>86</v>
+      </c>
+      <c r="I615" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N615">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="616" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A616" s="2">
+        <v>20586092</v>
+      </c>
+      <c r="B616" t="s">
+        <v>83</v>
+      </c>
+      <c r="C616" t="s">
+        <v>419</v>
+      </c>
+      <c r="E616" t="s">
+        <v>418</v>
+      </c>
+      <c r="F616" t="s">
+        <v>85</v>
+      </c>
+      <c r="G616" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H616" t="s">
+        <v>86</v>
+      </c>
+      <c r="I616" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N616">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="617" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A617" s="2">
+        <v>20140025</v>
+      </c>
+      <c r="B617" t="s">
+        <v>706</v>
+      </c>
+      <c r="C617" t="s">
+        <v>707</v>
+      </c>
+      <c r="E617" t="s">
+        <v>302</v>
+      </c>
+      <c r="F617" t="s">
+        <v>24</v>
+      </c>
+      <c r="G617" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H617" t="s">
+        <v>23</v>
+      </c>
+      <c r="I617" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N617">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A618" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E618" t="s">
+        <v>221</v>
+      </c>
+      <c r="F618" t="s">
+        <v>227</v>
+      </c>
+      <c r="G618" s="1">
+        <v>1</v>
+      </c>
+      <c r="N618">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="619" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A619" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E619" t="s">
+        <v>221</v>
+      </c>
+      <c r="F619" t="s">
+        <v>227</v>
+      </c>
+      <c r="G619" s="1">
+        <v>1</v>
+      </c>
+      <c r="N619">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="620" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A620" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E620" t="s">
+        <v>221</v>
+      </c>
+      <c r="F620" t="s">
+        <v>227</v>
+      </c>
+      <c r="G620" s="1">
+        <v>1</v>
+      </c>
+      <c r="N620">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="621" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A621" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E621" t="s">
+        <v>221</v>
+      </c>
+      <c r="F621" t="s">
+        <v>227</v>
+      </c>
+      <c r="G621" s="1">
+        <v>1</v>
+      </c>
+      <c r="N621">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="622" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A622" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E622" t="s">
+        <v>221</v>
+      </c>
+      <c r="F622" t="s">
+        <v>227</v>
+      </c>
+      <c r="G622" s="1">
+        <v>1</v>
+      </c>
+      <c r="N622">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="623" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A623" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E623" t="s">
+        <v>221</v>
+      </c>
+      <c r="F623" t="s">
+        <v>227</v>
+      </c>
+      <c r="G623" s="1">
+        <v>1</v>
+      </c>
+      <c r="N623">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="624" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A624" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E624" t="s">
+        <v>221</v>
+      </c>
+      <c r="F624" t="s">
+        <v>227</v>
+      </c>
+      <c r="G624" s="1">
+        <v>1</v>
+      </c>
+      <c r="N624">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="625" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A625" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E625" t="s">
+        <v>221</v>
+      </c>
+      <c r="F625" t="s">
+        <v>227</v>
+      </c>
+      <c r="G625" s="1">
+        <v>1</v>
+      </c>
+      <c r="N625">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="626" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A626" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E626" t="s">
+        <v>221</v>
+      </c>
+      <c r="F626" t="s">
+        <v>227</v>
+      </c>
+      <c r="G626" s="1">
+        <v>1</v>
+      </c>
+      <c r="N626">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="627" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A627" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E627" t="s">
+        <v>221</v>
+      </c>
+      <c r="F627" t="s">
+        <v>227</v>
+      </c>
+      <c r="G627" s="1">
+        <v>1</v>
+      </c>
+      <c r="N627">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="628" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A628" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E628" t="s">
+        <v>221</v>
+      </c>
+      <c r="F628" t="s">
+        <v>227</v>
+      </c>
+      <c r="G628" s="1">
+        <v>1</v>
+      </c>
+      <c r="N628">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="629" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A629" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E629" t="s">
+        <v>221</v>
+      </c>
+      <c r="F629" t="s">
+        <v>227</v>
+      </c>
+      <c r="G629" s="1">
+        <v>1</v>
+      </c>
+      <c r="N629">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="630" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A630" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E630" t="s">
+        <v>221</v>
+      </c>
+      <c r="F630" t="s">
+        <v>227</v>
+      </c>
+      <c r="G630" s="1">
+        <v>1</v>
+      </c>
+      <c r="N630">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="631" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A631" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E631" t="s">
+        <v>221</v>
+      </c>
+      <c r="F631" t="s">
+        <v>227</v>
+      </c>
+      <c r="G631" s="1">
+        <v>1</v>
+      </c>
+      <c r="N631">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="632" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A632" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E632" t="s">
+        <v>221</v>
+      </c>
+      <c r="F632" t="s">
+        <v>227</v>
+      </c>
+      <c r="G632" s="1">
+        <v>1</v>
+      </c>
+      <c r="N632">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="633" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A633" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E633" t="s">
+        <v>221</v>
+      </c>
+      <c r="F633" t="s">
+        <v>227</v>
+      </c>
+      <c r="G633" s="1">
+        <v>1</v>
+      </c>
+      <c r="N633">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="634" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A634" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E634" t="s">
+        <v>911</v>
+      </c>
+      <c r="F634" t="s">
+        <v>227</v>
+      </c>
+      <c r="G634" s="1">
+        <v>1</v>
+      </c>
+      <c r="N634">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A635" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E635" t="s">
+        <v>221</v>
+      </c>
+      <c r="F635" t="s">
+        <v>227</v>
+      </c>
+      <c r="G635" s="1">
+        <v>1</v>
+      </c>
+      <c r="N635">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="636" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A636" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E636" t="s">
+        <v>221</v>
+      </c>
+      <c r="F636" t="s">
+        <v>227</v>
+      </c>
+      <c r="G636" s="1">
+        <v>1</v>
+      </c>
+      <c r="N636">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="637" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A637" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E637" t="s">
+        <v>221</v>
+      </c>
+      <c r="F637" t="s">
+        <v>227</v>
+      </c>
+      <c r="G637" s="1">
+        <v>1</v>
+      </c>
+      <c r="N637">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="638" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A638" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E638" t="s">
+        <v>221</v>
+      </c>
+      <c r="F638" t="s">
+        <v>227</v>
+      </c>
+      <c r="G638" s="1">
+        <v>1</v>
+      </c>
+      <c r="N638">
+        <v>-566.09</v>
+      </c>
+    </row>
+    <row r="639" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A639" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E639" t="s">
+        <v>141</v>
+      </c>
+      <c r="N639">
+        <v>-3608.29</v>
+      </c>
+    </row>
+    <row r="640" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A640" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E640" t="s">
+        <v>136</v>
+      </c>
+      <c r="N640">
+        <v>-2104.4699999999998</v>
+      </c>
+    </row>
+    <row r="641" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A641" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E641" t="s">
+        <v>196</v>
+      </c>
+      <c r="N641">
+        <v>-113.69</v>
+      </c>
+    </row>
+    <row r="642" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A642" s="2">
+        <v>20363017</v>
+      </c>
+      <c r="B642" t="s">
+        <v>500</v>
+      </c>
+      <c r="C642" t="s">
+        <v>501</v>
+      </c>
+      <c r="E642" t="s">
+        <v>136</v>
+      </c>
+      <c r="F642" t="s">
+        <v>85</v>
+      </c>
+      <c r="G642" s="1">
+        <v>1</v>
+      </c>
+      <c r="N642">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A643" s="2">
+        <v>20185114</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F643" t="s">
+        <v>23</v>
+      </c>
+      <c r="G643" s="1">
+        <v>1</v>
+      </c>
+      <c r="N643">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A644" s="2">
+        <v>10072230</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F644" t="s">
+        <v>24</v>
+      </c>
+      <c r="G644" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H644" t="s">
+        <v>23</v>
+      </c>
+      <c r="I644" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N644">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A645" s="2">
+        <v>10073104</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F645" t="s">
+        <v>24</v>
+      </c>
+      <c r="G645" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H645" t="s">
+        <v>23</v>
+      </c>
+      <c r="I645" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N645">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A646" s="2">
+        <v>20587005</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F646" t="s">
+        <v>24</v>
+      </c>
+      <c r="G646" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H646" t="s">
+        <v>23</v>
+      </c>
+      <c r="I646" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N646">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="647" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A647" s="2">
+        <v>10053113</v>
+      </c>
+      <c r="B647" t="s">
+        <v>797</v>
+      </c>
+      <c r="C647" t="s">
+        <v>798</v>
+      </c>
+      <c r="E647" t="s">
+        <v>271</v>
+      </c>
+      <c r="F647" t="s">
+        <v>85</v>
+      </c>
+      <c r="G647" s="1">
+        <v>1</v>
+      </c>
+      <c r="N647">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="648" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A648" s="2">
+        <v>20780582</v>
+      </c>
+      <c r="B648" t="s">
+        <v>502</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E648" t="s">
+        <v>302</v>
+      </c>
+      <c r="F648" t="s">
+        <v>839</v>
+      </c>
+      <c r="G648" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H648" t="s">
+        <v>840</v>
+      </c>
+      <c r="I648" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N648">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A649" s="2">
+        <v>20430015</v>
+      </c>
+      <c r="B649" t="s">
+        <v>502</v>
+      </c>
+      <c r="C649" t="s">
+        <v>684</v>
+      </c>
+      <c r="E649" t="s">
+        <v>683</v>
+      </c>
+      <c r="F649" t="s">
+        <v>24</v>
+      </c>
+      <c r="G649" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H649" t="s">
+        <v>23</v>
+      </c>
+      <c r="I649" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N649">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A650" s="2">
+        <v>20726120</v>
+      </c>
+      <c r="B650" t="s">
+        <v>502</v>
+      </c>
+      <c r="C650" t="s">
+        <v>503</v>
+      </c>
+      <c r="E650" t="s">
+        <v>302</v>
+      </c>
+      <c r="F650" t="s">
+        <v>24</v>
+      </c>
+      <c r="G650" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H650" t="s">
+        <v>23</v>
+      </c>
+      <c r="I650" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N650">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="651" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A651" s="2">
+        <v>20780563</v>
+      </c>
+      <c r="B651" t="s">
+        <v>502</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E651" t="s">
+        <v>302</v>
+      </c>
+      <c r="F651" t="s">
+        <v>24</v>
+      </c>
+      <c r="G651" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H651" t="s">
+        <v>23</v>
+      </c>
+      <c r="I651" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N651">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="652" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A652" s="2">
+        <v>20565019</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E652" t="s">
+        <v>302</v>
+      </c>
+      <c r="F652" t="s">
+        <v>152</v>
+      </c>
+      <c r="G652" s="1">
+        <v>1</v>
+      </c>
+      <c r="N652">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A653" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B653" t="s">
+        <v>208</v>
+      </c>
+      <c r="C653" t="s">
+        <v>211</v>
+      </c>
+      <c r="E653" t="s">
+        <v>209</v>
+      </c>
+      <c r="F653" t="s">
+        <v>210</v>
+      </c>
+      <c r="G653" s="1">
+        <v>1</v>
+      </c>
+      <c r="N653">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="654" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A654" s="2">
+        <v>20780405</v>
+      </c>
+      <c r="B654" t="s">
+        <v>969</v>
+      </c>
+      <c r="C654" t="s">
+        <v>970</v>
+      </c>
+      <c r="E654" t="s">
+        <v>302</v>
+      </c>
+      <c r="F654" t="s">
+        <v>64</v>
+      </c>
+      <c r="G654" s="1">
+        <v>1</v>
+      </c>
+      <c r="N654">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A655" s="2" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B655" t="s">
+        <v>167</v>
+      </c>
+      <c r="C655" t="s">
+        <v>168</v>
+      </c>
+      <c r="E655" t="s">
+        <v>22</v>
+      </c>
+      <c r="F655" t="s">
+        <v>24</v>
+      </c>
+      <c r="G655" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H655" t="s">
+        <v>23</v>
+      </c>
+      <c r="I655" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N655">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A656" s="2" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B656" t="s">
+        <v>777</v>
+      </c>
+      <c r="C656" t="s">
+        <v>778</v>
+      </c>
+      <c r="E656" t="s">
+        <v>219</v>
+      </c>
+      <c r="F656" t="s">
+        <v>24</v>
+      </c>
+      <c r="G656" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H656" t="s">
+        <v>23</v>
+      </c>
+      <c r="I656" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N656">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A657" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B657" t="s">
+        <v>777</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F657" t="s">
+        <v>24</v>
+      </c>
+      <c r="G657" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H657" t="s">
+        <v>23</v>
+      </c>
+      <c r="I657" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N657">
+        <v>-68.61</v>
+      </c>
+    </row>
+    <row r="658" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A658" s="2" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B658" t="s">
+        <v>486</v>
+      </c>
+      <c r="C658" t="s">
+        <v>487</v>
+      </c>
+      <c r="E658" t="s">
+        <v>206</v>
+      </c>
+      <c r="F658" t="s">
+        <v>210</v>
+      </c>
+      <c r="G658" s="1">
+        <v>1</v>
+      </c>
+      <c r="N658">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="659" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A659" s="2" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B659" t="s">
+        <v>560</v>
+      </c>
+      <c r="C659" t="s">
+        <v>561</v>
+      </c>
+      <c r="E659" t="s">
+        <v>205</v>
+      </c>
+      <c r="F659" t="s">
+        <v>227</v>
+      </c>
+      <c r="G659" s="1">
+        <v>1</v>
+      </c>
+      <c r="N659">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A660" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E660" t="s">
+        <v>27</v>
+      </c>
+      <c r="F660" t="s">
+        <v>259</v>
+      </c>
+      <c r="G660" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="H660" t="s">
+        <v>840</v>
+      </c>
+      <c r="I660" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="J660" t="s">
+        <v>839</v>
+      </c>
+      <c r="K660" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N660">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="661" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A661" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B661" t="s">
+        <v>460</v>
+      </c>
+      <c r="C661" t="s">
+        <v>461</v>
+      </c>
+      <c r="E661" t="s">
+        <v>458</v>
+      </c>
+      <c r="F661" t="s">
+        <v>85</v>
+      </c>
+      <c r="G661" s="1">
+        <v>1</v>
+      </c>
+      <c r="N661">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="662" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A662" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B662" t="s">
+        <v>243</v>
+      </c>
+      <c r="C662" t="s">
+        <v>244</v>
+      </c>
+      <c r="E662" t="s">
+        <v>22</v>
+      </c>
+      <c r="F662" t="s">
+        <v>24</v>
+      </c>
+      <c r="G662" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H662" t="s">
+        <v>23</v>
+      </c>
+      <c r="I662" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N662">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="663" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A663" s="2" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B663" t="s">
+        <v>576</v>
+      </c>
+      <c r="C663" t="s">
+        <v>577</v>
+      </c>
+      <c r="E663" t="s">
+        <v>302</v>
+      </c>
+      <c r="F663" t="s">
+        <v>210</v>
+      </c>
+      <c r="G663" s="1">
+        <v>1</v>
+      </c>
+      <c r="N663">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="664" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A664" s="2">
+        <v>20185207</v>
+      </c>
+      <c r="B664" t="s">
+        <v>298</v>
+      </c>
+      <c r="C664" t="s">
+        <v>299</v>
+      </c>
+      <c r="E664" t="s">
+        <v>241</v>
+      </c>
+      <c r="F664" t="s">
+        <v>227</v>
+      </c>
+      <c r="G664" s="1">
+        <v>1</v>
+      </c>
+      <c r="N664">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A665" s="2">
+        <v>14060102</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E665" t="s">
+        <v>136</v>
+      </c>
+      <c r="F665" t="s">
+        <v>92</v>
+      </c>
+      <c r="G665" s="1">
+        <v>1</v>
+      </c>
+      <c r="N665">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A666" s="2">
+        <v>20600102</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E666" t="s">
+        <v>241</v>
+      </c>
+      <c r="F666" t="s">
+        <v>227</v>
+      </c>
+      <c r="G666" s="1">
+        <v>1</v>
+      </c>
+      <c r="N666">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A667" s="2">
+        <v>20753425</v>
+      </c>
+      <c r="B667" t="s">
+        <v>430</v>
+      </c>
+      <c r="C667" t="s">
+        <v>431</v>
+      </c>
+      <c r="E667" t="s">
+        <v>22</v>
+      </c>
+      <c r="F667" t="s">
+        <v>24</v>
+      </c>
+      <c r="G667" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H667" t="s">
+        <v>23</v>
+      </c>
+      <c r="I667" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N667">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A668" s="2">
+        <v>14015450</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E668" t="s">
+        <v>234</v>
+      </c>
+      <c r="F668" t="s">
+        <v>152</v>
+      </c>
+      <c r="G668" s="1">
+        <v>1</v>
+      </c>
+      <c r="N668">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A669" s="2">
+        <v>14007550</v>
+      </c>
+      <c r="B669" t="s">
+        <v>473</v>
+      </c>
+      <c r="C669" t="s">
+        <v>474</v>
+      </c>
+      <c r="E669" t="s">
+        <v>33</v>
+      </c>
+      <c r="F669" t="s">
+        <v>210</v>
+      </c>
+      <c r="G669" s="1">
+        <v>1</v>
+      </c>
+      <c r="N669">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A670" s="2">
+        <v>14059800</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E670" t="s">
+        <v>127</v>
+      </c>
+      <c r="F670" t="s">
+        <v>23</v>
+      </c>
+      <c r="G670" s="1">
+        <v>1</v>
+      </c>
+      <c r="N670">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A671" s="2">
+        <v>20593060</v>
+      </c>
+      <c r="B671" t="s">
+        <v>734</v>
+      </c>
+      <c r="C671" t="s">
+        <v>735</v>
+      </c>
+      <c r="E671" t="s">
+        <v>136</v>
+      </c>
+      <c r="F671" t="s">
+        <v>152</v>
+      </c>
+      <c r="G671" s="1">
+        <v>1</v>
+      </c>
+      <c r="N671">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="672" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A672" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B672" t="s">
+        <v>742</v>
+      </c>
+      <c r="C672" t="s">
+        <v>743</v>
+      </c>
+      <c r="E672" t="s">
+        <v>624</v>
+      </c>
+      <c r="F672" t="s">
+        <v>227</v>
+      </c>
+      <c r="G672" s="1">
+        <v>1</v>
+      </c>
+      <c r="N672">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="673" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A673" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E673" t="s">
+        <v>27</v>
+      </c>
+      <c r="L673" t="s">
+        <v>29</v>
+      </c>
+      <c r="M673" s="1">
+        <v>1</v>
+      </c>
+      <c r="N673">
+        <v>-49.06</v>
+      </c>
+    </row>
+    <row r="674" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A674" s="2">
+        <v>20764020</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E674" t="s">
+        <v>80</v>
+      </c>
+      <c r="L674" t="s">
+        <v>831</v>
+      </c>
+      <c r="M674" s="1">
+        <v>1</v>
+      </c>
+      <c r="N674">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A675" s="2">
+        <v>14012965</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E675" t="s">
+        <v>205</v>
+      </c>
+      <c r="F675" t="s">
+        <v>227</v>
+      </c>
+      <c r="G675" s="1">
+        <v>1</v>
+      </c>
+      <c r="N675">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A676" s="2">
+        <v>20180189</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E676" t="s">
+        <v>921</v>
+      </c>
+      <c r="F676" t="s">
+        <v>227</v>
+      </c>
+      <c r="G676" s="1">
+        <v>1</v>
+      </c>
+      <c r="N676">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A677" s="2">
+        <v>20270121</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E677" t="s">
+        <v>307</v>
+      </c>
+      <c r="L677" t="s">
+        <v>831</v>
+      </c>
+      <c r="M677" s="1">
+        <v>1</v>
+      </c>
+      <c r="N677">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A678" s="2">
+        <v>10023350</v>
+      </c>
+      <c r="B678" t="s">
+        <v>527</v>
+      </c>
+      <c r="C678" t="s">
+        <v>528</v>
+      </c>
+      <c r="E678" t="s">
+        <v>234</v>
+      </c>
+      <c r="F678" t="s">
+        <v>85</v>
+      </c>
+      <c r="G678" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H678" t="s">
+        <v>86</v>
+      </c>
+      <c r="I678" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N678">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A679" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B679" t="s">
+        <v>58</v>
+      </c>
+      <c r="C679" t="s">
+        <v>59</v>
+      </c>
+      <c r="E679" t="s">
+        <v>22</v>
+      </c>
+      <c r="F679" t="s">
+        <v>24</v>
+      </c>
+      <c r="G679" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H679" t="s">
+        <v>23</v>
+      </c>
+      <c r="I679" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N679">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A680" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E680" t="s">
+        <v>962</v>
+      </c>
+      <c r="F680" t="s">
+        <v>64</v>
+      </c>
+      <c r="G680" s="1">
+        <v>1</v>
+      </c>
+      <c r="N680">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="681" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A681" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E681" t="s">
+        <v>962</v>
+      </c>
+      <c r="F681" t="s">
+        <v>64</v>
+      </c>
+      <c r="G681" s="1">
+        <v>1</v>
+      </c>
+      <c r="N681">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A682" s="2">
+        <v>14060709</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E682" t="s">
+        <v>302</v>
+      </c>
+      <c r="F682" t="s">
+        <v>152</v>
+      </c>
+      <c r="G682" s="1">
+        <v>1</v>
+      </c>
+      <c r="N682">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="683" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A683" s="2">
+        <v>10015900</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E683" t="s">
+        <v>193</v>
+      </c>
+      <c r="N683">
+        <v>-184.97</v>
+      </c>
+    </row>
+    <row r="684" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A684" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E684" t="s">
+        <v>962</v>
+      </c>
+      <c r="L684" t="s">
+        <v>831</v>
+      </c>
+      <c r="M684" s="1">
+        <v>1</v>
+      </c>
+      <c r="N684">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A685" s="2" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B685" t="s">
+        <v>519</v>
+      </c>
+      <c r="C685" t="s">
+        <v>520</v>
+      </c>
+      <c r="E685" t="s">
+        <v>458</v>
+      </c>
+      <c r="F685" t="s">
+        <v>85</v>
+      </c>
+      <c r="G685" s="1">
+        <v>1</v>
+      </c>
+      <c r="N685">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A686" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B686" t="s">
+        <v>712</v>
+      </c>
+      <c r="C686" t="s">
+        <v>714</v>
+      </c>
+      <c r="E686" t="s">
+        <v>713</v>
+      </c>
+      <c r="F686" t="s">
+        <v>152</v>
+      </c>
+      <c r="G686" s="1">
+        <v>1</v>
+      </c>
+      <c r="N686">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A687" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B687" t="s">
+        <v>70</v>
+      </c>
+      <c r="C687" t="s">
+        <v>71</v>
+      </c>
+      <c r="E687" t="s">
+        <v>33</v>
+      </c>
+      <c r="F687" t="s">
+        <v>24</v>
+      </c>
+      <c r="G687" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H687" t="s">
+        <v>23</v>
+      </c>
+      <c r="I687" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N687">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A688" s="2">
+        <v>20180048</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E688" t="s">
+        <v>760</v>
+      </c>
+      <c r="F688" t="s">
+        <v>152</v>
+      </c>
+      <c r="G688" s="1">
+        <v>1</v>
+      </c>
+      <c r="N688">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A689" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B689" t="s">
+        <v>990</v>
+      </c>
+      <c r="C689" t="s">
+        <v>991</v>
+      </c>
+      <c r="E689" t="s">
+        <v>136</v>
+      </c>
+      <c r="F689" t="s">
+        <v>152</v>
+      </c>
+      <c r="G689" s="1">
+        <v>1</v>
+      </c>
+      <c r="N689">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A690" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E690" t="s">
+        <v>80</v>
+      </c>
+      <c r="F690" t="s">
+        <v>152</v>
+      </c>
+      <c r="G690" s="1">
+        <v>1</v>
+      </c>
+      <c r="N690">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A691" s="2" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B691" t="s">
+        <v>681</v>
+      </c>
+      <c r="C691" t="s">
+        <v>682</v>
+      </c>
+      <c r="E691" t="s">
+        <v>33</v>
+      </c>
+      <c r="F691" t="s">
+        <v>210</v>
+      </c>
+      <c r="G691" s="1">
+        <v>1</v>
+      </c>
+      <c r="N691">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="692" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A692" s="2">
+        <v>20185303</v>
+      </c>
+      <c r="B692" t="s">
+        <v>607</v>
+      </c>
+      <c r="C692" t="s">
+        <v>608</v>
+      </c>
+      <c r="E692" t="s">
+        <v>241</v>
+      </c>
+      <c r="F692" t="s">
+        <v>227</v>
+      </c>
+      <c r="G692" s="1">
+        <v>1</v>
+      </c>
+      <c r="N692">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A693" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B693" t="s">
+        <v>416</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E693" t="s">
+        <v>136</v>
+      </c>
+      <c r="F693" t="s">
+        <v>85</v>
+      </c>
+      <c r="G693" s="1">
+        <v>1</v>
+      </c>
+      <c r="N693">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="694" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A694" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B694" t="s">
+        <v>416</v>
+      </c>
+      <c r="C694" t="s">
+        <v>417</v>
+      </c>
+      <c r="E694" t="s">
+        <v>108</v>
+      </c>
+      <c r="F694" t="s">
+        <v>85</v>
+      </c>
+      <c r="G694" s="1">
+        <v>1</v>
+      </c>
+      <c r="N694">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="695" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A695" s="2" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B695" t="s">
+        <v>768</v>
+      </c>
+      <c r="C695" t="s">
+        <v>769</v>
+      </c>
+      <c r="E695" t="s">
+        <v>287</v>
+      </c>
+      <c r="F695" t="s">
+        <v>24</v>
+      </c>
+      <c r="G695" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H695" t="s">
+        <v>23</v>
+      </c>
+      <c r="I695" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N695">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A696" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E696" t="s">
+        <v>27</v>
+      </c>
+      <c r="L696" t="s">
+        <v>29</v>
+      </c>
+      <c r="M696" s="1">
+        <v>1</v>
+      </c>
+      <c r="N696">
+        <v>-321.57</v>
+      </c>
+    </row>
+    <row r="697" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A697" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E697" t="s">
+        <v>27</v>
+      </c>
+      <c r="L697" t="s">
+        <v>29</v>
+      </c>
+      <c r="M697" s="1">
+        <v>1</v>
+      </c>
+      <c r="N697">
+        <v>-22.76</v>
+      </c>
+    </row>
+    <row r="698" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A698" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E698" t="s">
+        <v>27</v>
+      </c>
+      <c r="L698" t="s">
+        <v>29</v>
+      </c>
+      <c r="M698" s="1">
+        <v>1</v>
+      </c>
+      <c r="N698">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A699" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E699" t="s">
+        <v>27</v>
+      </c>
+      <c r="L699" t="s">
+        <v>29</v>
+      </c>
+      <c r="M699" s="1">
+        <v>1</v>
+      </c>
+      <c r="N699">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="700" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A700" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E700" t="s">
+        <v>27</v>
+      </c>
+      <c r="L700" t="s">
+        <v>29</v>
+      </c>
+      <c r="M700" s="1">
+        <v>1</v>
+      </c>
+      <c r="N700">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A701" s="2" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E701" t="s">
+        <v>22</v>
+      </c>
+      <c r="L701" t="s">
+        <v>29</v>
+      </c>
+      <c r="M701" s="1">
+        <v>1</v>
+      </c>
+      <c r="N701">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A702" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E702" t="s">
+        <v>27</v>
+      </c>
+      <c r="L702" t="s">
+        <v>29</v>
+      </c>
+      <c r="M702" s="1">
+        <v>1</v>
+      </c>
+      <c r="N702">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="703" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A703" s="2">
+        <v>10055700</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E703" t="s">
+        <v>27</v>
+      </c>
+      <c r="L703" t="s">
+        <v>29</v>
+      </c>
+      <c r="M703" s="1">
+        <v>1</v>
+      </c>
+      <c r="N703">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A704" s="2">
+        <v>13024200</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E704" t="s">
+        <v>27</v>
+      </c>
+      <c r="L704" t="s">
+        <v>29</v>
+      </c>
+      <c r="M704" s="1">
+        <v>1</v>
+      </c>
+      <c r="N704">
+        <v>-37.64</v>
+      </c>
+    </row>
+    <row r="705" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A705" s="2">
+        <v>14034100</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E705" t="s">
+        <v>27</v>
+      </c>
+      <c r="L705" t="s">
+        <v>29</v>
+      </c>
+      <c r="M705" s="1">
+        <v>1</v>
+      </c>
+      <c r="N705">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="706" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A706" s="2">
+        <v>14063660</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E706" t="s">
+        <v>27</v>
+      </c>
+      <c r="L706" t="s">
+        <v>29</v>
+      </c>
+      <c r="M706" s="1">
+        <v>1</v>
+      </c>
+      <c r="N706">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A707" s="2">
+        <v>20353003</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E707" t="s">
+        <v>27</v>
+      </c>
+      <c r="L707" t="s">
+        <v>29</v>
+      </c>
+      <c r="M707" s="1">
+        <v>1</v>
+      </c>
+      <c r="N707">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A708" s="2">
+        <v>20386058</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E708" t="s">
+        <v>302</v>
+      </c>
+      <c r="F708" t="s">
+        <v>259</v>
+      </c>
+      <c r="G708" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N708">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A709" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B709" t="s">
+        <v>338</v>
+      </c>
+      <c r="C709" t="s">
+        <v>967</v>
+      </c>
+      <c r="E709" t="s">
+        <v>962</v>
+      </c>
+      <c r="F709" t="s">
+        <v>259</v>
+      </c>
+      <c r="G709" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N709">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A710" s="2">
+        <v>14031990</v>
+      </c>
+      <c r="B710" t="s">
+        <v>338</v>
+      </c>
+      <c r="C710" t="s">
+        <v>815</v>
+      </c>
+      <c r="E710" t="s">
+        <v>80</v>
+      </c>
+      <c r="F710" t="s">
+        <v>24</v>
+      </c>
+      <c r="G710" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H710" t="s">
+        <v>23</v>
+      </c>
+      <c r="I710" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N710">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A711" s="2">
+        <v>14032901</v>
+      </c>
+      <c r="B711" t="s">
+        <v>338</v>
+      </c>
+      <c r="C711" t="s">
+        <v>774</v>
+      </c>
+      <c r="E711" t="s">
+        <v>80</v>
+      </c>
+      <c r="F711" t="s">
+        <v>24</v>
+      </c>
+      <c r="G711" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H711" t="s">
+        <v>23</v>
+      </c>
+      <c r="I711" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N711">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A712" s="2">
+        <v>14035600</v>
+      </c>
+      <c r="B712" t="s">
+        <v>338</v>
+      </c>
+      <c r="C712" t="s">
+        <v>339</v>
+      </c>
+      <c r="E712" t="s">
+        <v>206</v>
+      </c>
+      <c r="F712" t="s">
+        <v>24</v>
+      </c>
+      <c r="G712" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H712" t="s">
+        <v>23</v>
+      </c>
+      <c r="I712" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N712">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A713" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B713" t="s">
+        <v>338</v>
+      </c>
+      <c r="C713" t="s">
+        <v>966</v>
+      </c>
+      <c r="E713" t="s">
+        <v>962</v>
+      </c>
+      <c r="L713" t="s">
+        <v>831</v>
+      </c>
+      <c r="M713" s="1">
+        <v>1</v>
+      </c>
+      <c r="N713">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="714" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A714" s="2">
+        <v>20270014</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E714" t="s">
+        <v>805</v>
+      </c>
+      <c r="F714" t="s">
+        <v>227</v>
+      </c>
+      <c r="G714" s="1">
+        <v>1</v>
+      </c>
+      <c r="N714">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A715" s="2">
+        <v>14093300</v>
+      </c>
+      <c r="B715" t="s">
+        <v>931</v>
+      </c>
+      <c r="C715" t="s">
+        <v>932</v>
+      </c>
+      <c r="E715" t="s">
+        <v>241</v>
+      </c>
+      <c r="L715" t="s">
+        <v>933</v>
+      </c>
+      <c r="M715" s="1">
+        <v>1</v>
+      </c>
+      <c r="N715">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="716" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A716" s="2">
+        <v>10035300</v>
+      </c>
+      <c r="B716" t="s">
+        <v>270</v>
+      </c>
+      <c r="C716" t="s">
+        <v>272</v>
+      </c>
+      <c r="E716" t="s">
+        <v>271</v>
+      </c>
+      <c r="F716" t="s">
+        <v>23</v>
+      </c>
+      <c r="G716" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H716" t="s">
+        <v>24</v>
+      </c>
+      <c r="I716" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N716">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="717" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A717" s="2">
+        <v>10054600</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E717" t="s">
+        <v>624</v>
+      </c>
+      <c r="F717" t="s">
+        <v>227</v>
+      </c>
+      <c r="G717" s="1">
+        <v>1</v>
+      </c>
+      <c r="N717">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="718" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A718" s="2">
+        <v>10053803</v>
+      </c>
+      <c r="B718" t="s">
+        <v>463</v>
+      </c>
+      <c r="C718" t="s">
+        <v>465</v>
+      </c>
+      <c r="E718" t="s">
+        <v>464</v>
+      </c>
+      <c r="F718" t="s">
+        <v>227</v>
+      </c>
+      <c r="G718" s="1">
+        <v>1</v>
+      </c>
+      <c r="N718">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A719" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B719" t="s">
+        <v>984</v>
+      </c>
+      <c r="C719" t="s">
+        <v>986</v>
+      </c>
+      <c r="E719" t="s">
+        <v>985</v>
+      </c>
+      <c r="F719" t="s">
+        <v>152</v>
+      </c>
+      <c r="G719" s="1">
+        <v>1</v>
+      </c>
+      <c r="N719">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="720" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A720" s="2">
+        <v>20445110</v>
+      </c>
+      <c r="B720" t="s">
+        <v>400</v>
+      </c>
+      <c r="C720" t="s">
+        <v>401</v>
+      </c>
+      <c r="E720" t="s">
+        <v>241</v>
+      </c>
+      <c r="F720" t="s">
+        <v>227</v>
+      </c>
+      <c r="G720" s="1">
+        <v>1</v>
+      </c>
+      <c r="N720">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="721" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A721" s="2">
+        <v>20270087</v>
+      </c>
+      <c r="B721" t="s">
+        <v>507</v>
+      </c>
+      <c r="C721" t="s">
+        <v>508</v>
+      </c>
+      <c r="E721" t="s">
+        <v>384</v>
+      </c>
+      <c r="F721" t="s">
+        <v>227</v>
+      </c>
+      <c r="G721" s="1">
+        <v>1</v>
+      </c>
+      <c r="N721">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="722" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A722" s="2">
+        <v>20180165</v>
+      </c>
+      <c r="B722" t="s">
+        <v>385</v>
+      </c>
+      <c r="C722" t="s">
+        <v>387</v>
+      </c>
+      <c r="E722" t="s">
+        <v>386</v>
+      </c>
+      <c r="F722" t="s">
+        <v>227</v>
+      </c>
+      <c r="G722" s="1">
+        <v>1</v>
+      </c>
+      <c r="N722">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A723" s="2">
+        <v>10006121</v>
+      </c>
+      <c r="B723" t="s">
+        <v>727</v>
+      </c>
+      <c r="C723" t="s">
+        <v>728</v>
+      </c>
+      <c r="E723" t="s">
+        <v>127</v>
+      </c>
+      <c r="F723" t="s">
+        <v>15</v>
+      </c>
+      <c r="G723" s="1">
+        <v>1</v>
+      </c>
+      <c r="N723">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="724" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A724" s="2">
+        <v>10009900</v>
+      </c>
+      <c r="B724" t="s">
+        <v>256</v>
+      </c>
+      <c r="C724" t="s">
+        <v>856</v>
+      </c>
+      <c r="E724" t="s">
+        <v>22</v>
+      </c>
+      <c r="F724" t="s">
+        <v>24</v>
+      </c>
+      <c r="G724" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H724" t="s">
+        <v>23</v>
+      </c>
+      <c r="I724" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N724">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="725" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A725" s="2">
+        <v>10010110</v>
+      </c>
+      <c r="B725" t="s">
+        <v>256</v>
+      </c>
+      <c r="C725" t="s">
+        <v>257</v>
+      </c>
+      <c r="E725" t="s">
+        <v>127</v>
+      </c>
+      <c r="F725" t="s">
+        <v>24</v>
+      </c>
+      <c r="G725" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H725" t="s">
+        <v>23</v>
+      </c>
+      <c r="I725" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N725">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="726" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A726" s="2">
+        <v>20780577</v>
+      </c>
+      <c r="B726" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E726" t="s">
+        <v>302</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G726" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N726">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="727" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A727" s="2">
+        <v>20780125</v>
+      </c>
+      <c r="B727" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E727" t="s">
+        <v>209</v>
+      </c>
+      <c r="F727" t="s">
+        <v>259</v>
+      </c>
+      <c r="G727" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N727">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="728" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A728" s="2">
+        <v>20780379</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E728" t="s">
+        <v>241</v>
+      </c>
+      <c r="F728" t="s">
+        <v>259</v>
+      </c>
+      <c r="G728" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N728">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="729" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A729" s="2">
+        <v>20780567</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E729" t="s">
+        <v>302</v>
+      </c>
+      <c r="F729" t="s">
+        <v>259</v>
+      </c>
+      <c r="G729" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N729">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="730" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A730" s="2">
+        <v>20780575</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E730" t="s">
+        <v>302</v>
+      </c>
+      <c r="F730" t="s">
+        <v>259</v>
+      </c>
+      <c r="G730" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N730">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="731" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A731" s="2">
+        <v>20780576</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E731" t="s">
+        <v>302</v>
+      </c>
+      <c r="F731" t="s">
+        <v>259</v>
+      </c>
+      <c r="G731" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N731">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="732" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A732" s="2">
+        <v>20780512</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E732" t="s">
+        <v>302</v>
+      </c>
+      <c r="N732">
+        <v>-4.5</v>
+      </c>
+    </row>
+    <row r="733" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A733" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B733" t="s">
+        <v>724</v>
+      </c>
+      <c r="C733" t="s">
+        <v>725</v>
+      </c>
+      <c r="E733" t="s">
+        <v>221</v>
+      </c>
+      <c r="F733" t="s">
+        <v>227</v>
+      </c>
+      <c r="G733" s="1">
+        <v>1</v>
+      </c>
+      <c r="N733">
+        <v>-595.20000000000005</v>
+      </c>
+    </row>
+    <row r="734" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A734" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B734" t="s">
+        <v>724</v>
+      </c>
+      <c r="C734" t="s">
+        <v>726</v>
+      </c>
+      <c r="E734" t="s">
+        <v>221</v>
+      </c>
+      <c r="F734" t="s">
+        <v>227</v>
+      </c>
+      <c r="G734" s="1">
+        <v>1</v>
+      </c>
+      <c r="N734">
+        <v>-723.58</v>
+      </c>
+    </row>
+    <row r="735" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A735" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B735" t="s">
+        <v>724</v>
+      </c>
+      <c r="C735" t="s">
+        <v>796</v>
+      </c>
+      <c r="E735" t="s">
+        <v>221</v>
+      </c>
+      <c r="F735" t="s">
+        <v>227</v>
+      </c>
+      <c r="G735" s="1">
+        <v>1</v>
+      </c>
+      <c r="N735">
+        <v>-673.06</v>
+      </c>
+    </row>
+    <row r="736" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A736" s="2">
+        <v>20270085</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E736" t="s">
+        <v>241</v>
+      </c>
+      <c r="F736" t="s">
+        <v>227</v>
+      </c>
+      <c r="G736" s="1">
+        <v>1</v>
+      </c>
+      <c r="N736">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="737" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A737" s="2">
+        <v>20180027</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E737" t="s">
+        <v>384</v>
+      </c>
+      <c r="F737" t="s">
+        <v>227</v>
+      </c>
+      <c r="G737" s="1">
+        <v>1</v>
+      </c>
+      <c r="N737">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A738" s="2">
+        <v>10000307</v>
+      </c>
+      <c r="B738" t="s">
+        <v>245</v>
+      </c>
+      <c r="C738" t="s">
+        <v>246</v>
+      </c>
+      <c r="E738" t="s">
+        <v>22</v>
+      </c>
+      <c r="F738" t="s">
+        <v>24</v>
+      </c>
+      <c r="G738" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H738" t="s">
+        <v>23</v>
+      </c>
+      <c r="I738" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N738">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="739" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A739" s="2" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B739" t="s">
+        <v>161</v>
+      </c>
+      <c r="C739" t="s">
+        <v>162</v>
+      </c>
+      <c r="E739" t="s">
+        <v>22</v>
+      </c>
+      <c r="F739" t="s">
+        <v>24</v>
+      </c>
+      <c r="G739" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H739" t="s">
+        <v>23</v>
+      </c>
+      <c r="I739" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N739">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="740" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A740" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B740" t="s">
+        <v>94</v>
+      </c>
+      <c r="C740" t="s">
+        <v>96</v>
+      </c>
+      <c r="E740" t="s">
+        <v>95</v>
+      </c>
+      <c r="L740" t="s">
+        <v>29</v>
+      </c>
+      <c r="M740" s="1">
+        <v>1</v>
+      </c>
+      <c r="N740">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="741" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A741" s="2">
+        <v>11005800</v>
+      </c>
+      <c r="B741" t="s">
+        <v>284</v>
+      </c>
+      <c r="C741" t="s">
+        <v>285</v>
+      </c>
+      <c r="E741" t="s">
+        <v>22</v>
+      </c>
+      <c r="F741" t="s">
+        <v>24</v>
+      </c>
+      <c r="G741" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H741" t="s">
+        <v>23</v>
+      </c>
+      <c r="I741" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N741">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="742" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A742" s="2">
+        <v>12017000</v>
+      </c>
+      <c r="B742" t="s">
+        <v>180</v>
+      </c>
+      <c r="C742" t="s">
+        <v>181</v>
+      </c>
+      <c r="E742" t="s">
+        <v>22</v>
+      </c>
+      <c r="F742" t="s">
+        <v>92</v>
+      </c>
+      <c r="G742" s="1">
+        <v>1</v>
+      </c>
+      <c r="N742">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="743" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A743" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B743" t="s">
+        <v>236</v>
+      </c>
+      <c r="C743" t="s">
+        <v>237</v>
+      </c>
+      <c r="E743" t="s">
+        <v>22</v>
+      </c>
+      <c r="F743" t="s">
+        <v>24</v>
+      </c>
+      <c r="G743" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H743" t="s">
+        <v>23</v>
+      </c>
+      <c r="I743" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N743">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="744" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A744" s="2">
+        <v>20593249</v>
+      </c>
+      <c r="B744" t="s">
+        <v>422</v>
+      </c>
+      <c r="C744" t="s">
+        <v>423</v>
+      </c>
+      <c r="E744" t="s">
+        <v>27</v>
+      </c>
+      <c r="L744" t="s">
+        <v>29</v>
+      </c>
+      <c r="M744" s="1">
+        <v>1</v>
+      </c>
+      <c r="N744">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="745" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A745" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B745" t="s">
+        <v>203</v>
+      </c>
+      <c r="C745" t="s">
+        <v>204</v>
+      </c>
+      <c r="E745" t="s">
+        <v>22</v>
+      </c>
+      <c r="F745" t="s">
+        <v>24</v>
+      </c>
+      <c r="G745" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H745" t="s">
+        <v>23</v>
+      </c>
+      <c r="I745" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N745">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="746" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A746" s="2" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B746" t="s">
+        <v>173</v>
+      </c>
+      <c r="C746" t="s">
+        <v>174</v>
+      </c>
+      <c r="E746" t="s">
+        <v>95</v>
+      </c>
+      <c r="L746" t="s">
+        <v>29</v>
+      </c>
+      <c r="M746" s="1">
+        <v>1</v>
+      </c>
+      <c r="N746">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="747" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A747" s="2">
+        <v>20600200</v>
+      </c>
+      <c r="B747" t="s">
+        <v>424</v>
+      </c>
+      <c r="C747" t="s">
+        <v>425</v>
+      </c>
+      <c r="E747" t="s">
+        <v>95</v>
+      </c>
+      <c r="L747" t="s">
+        <v>29</v>
+      </c>
+      <c r="M747" s="1">
+        <v>1</v>
+      </c>
+      <c r="N747">
+        <v>-1018.76</v>
+      </c>
+    </row>
+    <row r="748" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A748" s="2">
+        <v>20680200</v>
+      </c>
+      <c r="B748" t="s">
+        <v>163</v>
+      </c>
+      <c r="C748" t="s">
+        <v>809</v>
+      </c>
+      <c r="E748" t="s">
+        <v>27</v>
+      </c>
+      <c r="L748" t="s">
+        <v>29</v>
+      </c>
+      <c r="M748" s="1">
+        <v>1</v>
+      </c>
+      <c r="N748">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A749" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B749" t="s">
+        <v>163</v>
+      </c>
+      <c r="C749" t="s">
+        <v>164</v>
+      </c>
+      <c r="E749" t="s">
+        <v>27</v>
+      </c>
+      <c r="L749" t="s">
+        <v>29</v>
+      </c>
+      <c r="M749" s="1">
+        <v>1</v>
+      </c>
+      <c r="N749">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="750" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A750" s="2">
+        <v>20583009</v>
+      </c>
+      <c r="B750" t="s">
+        <v>407</v>
+      </c>
+      <c r="C750" t="s">
+        <v>408</v>
+      </c>
+      <c r="E750" t="s">
+        <v>22</v>
+      </c>
+      <c r="L750" t="s">
+        <v>29</v>
+      </c>
+      <c r="M750" s="1">
+        <v>1</v>
+      </c>
+      <c r="N750">
+        <v>-896.35</v>
+      </c>
+    </row>
+    <row r="751" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A751" s="2">
+        <v>20060009</v>
+      </c>
+      <c r="B751" t="s">
+        <v>368</v>
+      </c>
+      <c r="C751" t="s">
+        <v>369</v>
+      </c>
+      <c r="E751" t="s">
+        <v>22</v>
+      </c>
+      <c r="L751" t="s">
+        <v>29</v>
+      </c>
+      <c r="M751" s="1">
+        <v>1</v>
+      </c>
+      <c r="N751">
+        <v>-226.1</v>
+      </c>
+    </row>
+    <row r="752" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A752" s="2" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B752" t="s">
+        <v>165</v>
+      </c>
+      <c r="C752" t="s">
+        <v>166</v>
+      </c>
+      <c r="E752" t="s">
+        <v>27</v>
+      </c>
+      <c r="L752" t="s">
+        <v>29</v>
+      </c>
+      <c r="M752" s="1">
+        <v>1</v>
+      </c>
+      <c r="N752">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="753" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A753" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B753" t="s">
+        <v>854</v>
+      </c>
+      <c r="C753" t="s">
+        <v>855</v>
+      </c>
+      <c r="E753" t="s">
+        <v>22</v>
+      </c>
+      <c r="F753" t="s">
+        <v>24</v>
+      </c>
+      <c r="G753" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H753" t="s">
+        <v>23</v>
+      </c>
+      <c r="I753" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N753">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="754" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A754" s="2">
+        <v>14031400</v>
+      </c>
+      <c r="B754" t="s">
+        <v>863</v>
+      </c>
+      <c r="C754" t="s">
+        <v>864</v>
+      </c>
+      <c r="E754" t="s">
+        <v>22</v>
+      </c>
+      <c r="F754" t="s">
+        <v>24</v>
+      </c>
+      <c r="G754" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H754" t="s">
+        <v>23</v>
+      </c>
+      <c r="I754" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N754">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="755" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A755" s="2">
+        <v>13031300</v>
+      </c>
+      <c r="B755" t="s">
+        <v>188</v>
+      </c>
+      <c r="C755" t="s">
+        <v>189</v>
+      </c>
+      <c r="E755" t="s">
+        <v>22</v>
+      </c>
+      <c r="F755" t="s">
+        <v>24</v>
+      </c>
+      <c r="G755" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H755" t="s">
+        <v>23</v>
+      </c>
+      <c r="I755" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N755">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="756" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A756" s="2">
+        <v>14093600</v>
+      </c>
+      <c r="B756" t="s">
+        <v>857</v>
+      </c>
+      <c r="C756" t="s">
+        <v>858</v>
+      </c>
+      <c r="E756" t="s">
+        <v>22</v>
+      </c>
+      <c r="F756" t="s">
+        <v>24</v>
+      </c>
+      <c r="G756" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H756" t="s">
+        <v>23</v>
+      </c>
+      <c r="I756" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N756">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="757" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A757" s="2">
+        <v>14012300</v>
+      </c>
+      <c r="B757" t="s">
+        <v>318</v>
+      </c>
+      <c r="C757" t="s">
+        <v>319</v>
+      </c>
+      <c r="E757" t="s">
+        <v>27</v>
+      </c>
+      <c r="L757" t="s">
+        <v>29</v>
+      </c>
+      <c r="M757" s="1">
+        <v>1</v>
+      </c>
+      <c r="N757">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="758" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A758" s="2">
+        <v>14015280</v>
+      </c>
+      <c r="B758" t="s">
+        <v>323</v>
+      </c>
+      <c r="C758" t="s">
+        <v>324</v>
+      </c>
+      <c r="E758" t="s">
+        <v>22</v>
+      </c>
+      <c r="F758" t="s">
+        <v>92</v>
+      </c>
+      <c r="G758" s="1">
+        <v>1</v>
+      </c>
+      <c r="N758">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="759" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A759" s="2">
+        <v>14034710</v>
+      </c>
+      <c r="B759" t="s">
+        <v>336</v>
+      </c>
+      <c r="C759" t="s">
+        <v>337</v>
+      </c>
+      <c r="E759" t="s">
+        <v>22</v>
+      </c>
+      <c r="F759" t="s">
+        <v>92</v>
+      </c>
+      <c r="G759" s="1">
+        <v>1</v>
+      </c>
+      <c r="N759">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A760" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B760" t="s">
+        <v>104</v>
+      </c>
+      <c r="C760" t="s">
+        <v>105</v>
+      </c>
+      <c r="E760" t="s">
+        <v>22</v>
+      </c>
+      <c r="F760" t="s">
+        <v>24</v>
+      </c>
+      <c r="G760" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H760" t="s">
+        <v>23</v>
+      </c>
+      <c r="I760" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N760">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="761" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A761" s="2">
+        <v>20165003</v>
+      </c>
+      <c r="B761" t="s">
+        <v>380</v>
+      </c>
+      <c r="C761" t="s">
+        <v>381</v>
+      </c>
+      <c r="E761" t="s">
+        <v>27</v>
+      </c>
+      <c r="L761" t="s">
+        <v>29</v>
+      </c>
+      <c r="M761" s="1">
+        <v>1</v>
+      </c>
+      <c r="N761">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="762" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A762" s="2">
+        <v>20673012</v>
+      </c>
+      <c r="B762" t="s">
+        <v>426</v>
+      </c>
+      <c r="C762" t="s">
+        <v>427</v>
+      </c>
+      <c r="E762" t="s">
+        <v>22</v>
+      </c>
+      <c r="F762" t="s">
+        <v>92</v>
+      </c>
+      <c r="G762" s="1">
+        <v>1</v>
+      </c>
+      <c r="N762">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="763" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A763" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B763" t="s">
+        <v>492</v>
+      </c>
+      <c r="C763" t="s">
+        <v>493</v>
+      </c>
+      <c r="E763" t="s">
+        <v>22</v>
+      </c>
+      <c r="F763" t="s">
+        <v>92</v>
+      </c>
+      <c r="G763" s="1">
+        <v>1</v>
+      </c>
+      <c r="N763">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="764" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A764" s="2">
+        <v>12001500</v>
+      </c>
+      <c r="B764" t="s">
+        <v>289</v>
+      </c>
+      <c r="C764" t="s">
+        <v>290</v>
+      </c>
+      <c r="E764" t="s">
+        <v>22</v>
+      </c>
+      <c r="F764" t="s">
+        <v>24</v>
+      </c>
+      <c r="G764" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H764" t="s">
+        <v>23</v>
+      </c>
+      <c r="I764" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N764">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A765" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B765" t="s">
+        <v>132</v>
+      </c>
+      <c r="C765" t="s">
+        <v>133</v>
+      </c>
+      <c r="E765" t="s">
+        <v>22</v>
+      </c>
+      <c r="F765" t="s">
+        <v>24</v>
+      </c>
+      <c r="G765" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H765" t="s">
+        <v>23</v>
+      </c>
+      <c r="I765" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N765">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="766" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A766" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B766" t="s">
+        <v>224</v>
+      </c>
+      <c r="C766" t="s">
+        <v>225</v>
+      </c>
+      <c r="E766" t="s">
+        <v>22</v>
+      </c>
+      <c r="F766" t="s">
+        <v>24</v>
+      </c>
+      <c r="G766" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H766" t="s">
+        <v>23</v>
+      </c>
+      <c r="I766" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N766">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="767" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A767" s="2">
+        <v>13029500</v>
+      </c>
+      <c r="B767" t="s">
+        <v>185</v>
+      </c>
+      <c r="C767" t="s">
+        <v>186</v>
+      </c>
+      <c r="E767" t="s">
+        <v>27</v>
+      </c>
+      <c r="L767" t="s">
+        <v>29</v>
+      </c>
+      <c r="M767" s="1">
+        <v>1</v>
+      </c>
+      <c r="N767">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A768" s="2">
+        <v>13030600</v>
+      </c>
+      <c r="B768" t="s">
+        <v>185</v>
+      </c>
+      <c r="C768" t="s">
+        <v>187</v>
+      </c>
+      <c r="E768" t="s">
+        <v>22</v>
+      </c>
+      <c r="L768" t="s">
+        <v>29</v>
+      </c>
+      <c r="M768" s="1">
+        <v>1</v>
+      </c>
+      <c r="N768">
+        <v>-37.72</v>
+      </c>
+    </row>
+    <row r="769" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A769" s="2">
+        <v>13028500</v>
+      </c>
+      <c r="B769" t="s">
+        <v>183</v>
+      </c>
+      <c r="C769" t="s">
+        <v>184</v>
+      </c>
+      <c r="E769" t="s">
+        <v>74</v>
+      </c>
+      <c r="F769" t="s">
+        <v>24</v>
+      </c>
+      <c r="G769" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H769" t="s">
+        <v>23</v>
+      </c>
+      <c r="I769" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N769">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A770" s="2">
+        <v>14049600</v>
+      </c>
+      <c r="B770" t="s">
+        <v>342</v>
+      </c>
+      <c r="C770" t="s">
+        <v>343</v>
+      </c>
+      <c r="E770" t="s">
+        <v>22</v>
+      </c>
+      <c r="L770" t="s">
+        <v>29</v>
+      </c>
+      <c r="M770" s="1">
+        <v>1</v>
+      </c>
+      <c r="N770">
+        <v>-92.09</v>
+      </c>
+    </row>
+    <row r="771" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A771" s="2">
+        <v>14049800</v>
+      </c>
+      <c r="B771" t="s">
+        <v>344</v>
+      </c>
+      <c r="C771" t="s">
+        <v>345</v>
+      </c>
+      <c r="E771" t="s">
+        <v>234</v>
+      </c>
+      <c r="F771" t="s">
+        <v>24</v>
+      </c>
+      <c r="G771" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H771" t="s">
+        <v>23</v>
+      </c>
+      <c r="I771" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N771">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A772" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B772" t="s">
+        <v>177</v>
+      </c>
+      <c r="C772" t="s">
+        <v>178</v>
+      </c>
+      <c r="E772" t="s">
+        <v>22</v>
+      </c>
+      <c r="F772" t="s">
+        <v>24</v>
+      </c>
+      <c r="G772" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H772" t="s">
+        <v>23</v>
+      </c>
+      <c r="I772" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N772">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="773" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A773" s="2">
+        <v>14090600</v>
+      </c>
+      <c r="B773" t="s">
+        <v>359</v>
+      </c>
+      <c r="C773" t="s">
+        <v>360</v>
+      </c>
+      <c r="E773" t="s">
+        <v>27</v>
+      </c>
+      <c r="L773" t="s">
+        <v>29</v>
+      </c>
+      <c r="M773" s="1">
+        <v>1</v>
+      </c>
+      <c r="N773">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="774" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A774" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B774" t="s">
+        <v>153</v>
+      </c>
+      <c r="C774" t="s">
+        <v>154</v>
+      </c>
+      <c r="E774" t="s">
+        <v>108</v>
+      </c>
+      <c r="F774" t="s">
+        <v>85</v>
+      </c>
+      <c r="G774" s="1">
+        <v>1</v>
+      </c>
+      <c r="N774">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="775" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A775" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B775" t="s">
+        <v>153</v>
+      </c>
+      <c r="C775" t="s">
+        <v>481</v>
+      </c>
+      <c r="E775" t="s">
+        <v>219</v>
+      </c>
+      <c r="F775" t="s">
+        <v>85</v>
+      </c>
+      <c r="G775" s="1">
+        <v>1</v>
+      </c>
+      <c r="N775">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="776" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A776" s="2">
+        <v>10023603</v>
+      </c>
+      <c r="B776" t="s">
+        <v>262</v>
+      </c>
+      <c r="C776" t="s">
+        <v>263</v>
+      </c>
+      <c r="E776" t="s">
+        <v>22</v>
+      </c>
+      <c r="F776" t="s">
+        <v>24</v>
+      </c>
+      <c r="G776" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H776" t="s">
+        <v>23</v>
+      </c>
+      <c r="I776" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N776">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="777" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A777" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B777" t="s">
+        <v>41</v>
+      </c>
+      <c r="C777" t="s">
+        <v>42</v>
+      </c>
+      <c r="E777" t="s">
+        <v>22</v>
+      </c>
+      <c r="F777" t="s">
+        <v>24</v>
+      </c>
+      <c r="G777" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H777" t="s">
+        <v>23</v>
+      </c>
+      <c r="I777" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N777">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="778" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A778" s="2">
+        <v>20591001</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E778" t="s">
+        <v>302</v>
+      </c>
+      <c r="F778" t="s">
+        <v>210</v>
+      </c>
+      <c r="G778" s="1">
+        <v>1</v>
+      </c>
+      <c r="N778">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="779" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A779" s="2">
+        <v>20780565</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E779" t="s">
+        <v>302</v>
+      </c>
+      <c r="F779" t="s">
+        <v>210</v>
+      </c>
+      <c r="G779" s="1">
+        <v>1</v>
+      </c>
+      <c r="N779">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A780" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E780" t="s">
+        <v>136</v>
+      </c>
+      <c r="F780" t="s">
+        <v>24</v>
+      </c>
+      <c r="G780" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H780" t="s">
+        <v>23</v>
+      </c>
+      <c r="I780" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N780">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="781" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A781" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B781" t="s">
+        <v>110</v>
+      </c>
+      <c r="C781" t="s">
+        <v>510</v>
+      </c>
+      <c r="E781" t="s">
+        <v>458</v>
+      </c>
+      <c r="F781" t="s">
+        <v>85</v>
+      </c>
+      <c r="G781" s="1">
+        <v>1</v>
+      </c>
+      <c r="N781">
+        <v>-357.29</v>
+      </c>
+    </row>
+    <row r="782" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A782" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B782" t="s">
+        <v>110</v>
+      </c>
+      <c r="C782" t="s">
+        <v>112</v>
+      </c>
+      <c r="E782" t="s">
+        <v>111</v>
+      </c>
+      <c r="F782" t="s">
+        <v>85</v>
+      </c>
+      <c r="G782" s="1">
+        <v>1</v>
+      </c>
+      <c r="N782">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="783" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A783" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B783" t="s">
+        <v>107</v>
+      </c>
+      <c r="C783" t="s">
+        <v>109</v>
+      </c>
+      <c r="E783" t="s">
+        <v>108</v>
+      </c>
+      <c r="F783" t="s">
+        <v>85</v>
+      </c>
+      <c r="G783" s="1">
+        <v>1</v>
+      </c>
+      <c r="N783">
+        <v>-81.150000000000006</v>
+      </c>
+    </row>
+    <row r="784" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A784" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E784" t="s">
+        <v>136</v>
+      </c>
+      <c r="F784" t="s">
+        <v>92</v>
+      </c>
+      <c r="G784" s="1">
+        <v>1</v>
+      </c>
+      <c r="N784">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="785" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A785" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B785" t="s">
+        <v>652</v>
+      </c>
+      <c r="C785" t="s">
+        <v>653</v>
+      </c>
+      <c r="E785" t="s">
+        <v>33</v>
+      </c>
+      <c r="F785" t="s">
+        <v>24</v>
+      </c>
+      <c r="G785" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H785" t="s">
+        <v>23</v>
+      </c>
+      <c r="I785" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N785">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="786" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A786" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B786" t="s">
+        <v>558</v>
+      </c>
+      <c r="C786" t="s">
+        <v>559</v>
+      </c>
+      <c r="E786" t="s">
+        <v>80</v>
+      </c>
+      <c r="F786" t="s">
+        <v>152</v>
+      </c>
+      <c r="G786" s="1">
+        <v>1</v>
+      </c>
+      <c r="N786">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="787" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A787" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B787" t="s">
+        <v>801</v>
+      </c>
+      <c r="C787" t="s">
+        <v>702</v>
+      </c>
+      <c r="E787" t="s">
+        <v>302</v>
+      </c>
+      <c r="F787" t="s">
+        <v>24</v>
+      </c>
+      <c r="G787" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H787" t="s">
+        <v>23</v>
+      </c>
+      <c r="I787" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N787">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="788" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A788" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E788" t="s">
+        <v>136</v>
+      </c>
+      <c r="F788" t="s">
+        <v>92</v>
+      </c>
+      <c r="G788" s="1">
+        <v>1</v>
+      </c>
+      <c r="N788">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="789" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A789" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B789" t="s">
+        <v>859</v>
+      </c>
+      <c r="C789" t="s">
+        <v>860</v>
+      </c>
+      <c r="E789" t="s">
+        <v>22</v>
+      </c>
+      <c r="F789" t="s">
+        <v>24</v>
+      </c>
+      <c r="G789" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H789" t="s">
+        <v>23</v>
+      </c>
+      <c r="I789" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N789">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="790" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A790" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B790" t="s">
+        <v>612</v>
+      </c>
+      <c r="C790" t="s">
+        <v>956</v>
+      </c>
+      <c r="E790" t="s">
+        <v>14</v>
+      </c>
+      <c r="F790" t="s">
+        <v>24</v>
+      </c>
+      <c r="G790" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H790" t="s">
+        <v>23</v>
+      </c>
+      <c r="I790" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N790">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="791" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A791" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B791" t="s">
+        <v>612</v>
+      </c>
+      <c r="C791" t="s">
+        <v>613</v>
+      </c>
+      <c r="E791" t="s">
+        <v>370</v>
+      </c>
+      <c r="F791" t="s">
+        <v>24</v>
+      </c>
+      <c r="G791" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H791" t="s">
+        <v>23</v>
+      </c>
+      <c r="I791" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N791">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="792" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A792" s="2">
+        <v>20340270</v>
+      </c>
+      <c r="B792" t="s">
+        <v>428</v>
+      </c>
+      <c r="C792" t="s">
+        <v>703</v>
+      </c>
+      <c r="E792" t="s">
+        <v>80</v>
+      </c>
+      <c r="F792" t="s">
+        <v>92</v>
+      </c>
+      <c r="G792" s="1">
+        <v>1</v>
+      </c>
+      <c r="N792">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="793" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A793" s="2">
+        <v>20363018</v>
+      </c>
+      <c r="B793" t="s">
+        <v>428</v>
+      </c>
+      <c r="C793" t="s">
+        <v>744</v>
+      </c>
+      <c r="E793" t="s">
+        <v>63</v>
+      </c>
+      <c r="F793" t="s">
+        <v>92</v>
+      </c>
+      <c r="G793" s="1">
+        <v>1</v>
+      </c>
+      <c r="N793">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="794" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A794" s="2">
+        <v>20455233</v>
+      </c>
+      <c r="B794" t="s">
+        <v>428</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E794" t="s">
+        <v>136</v>
+      </c>
+      <c r="F794" t="s">
+        <v>92</v>
+      </c>
+      <c r="G794" s="1">
+        <v>1</v>
+      </c>
+      <c r="N794">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="795" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A795" s="2">
+        <v>20730027</v>
+      </c>
+      <c r="B795" t="s">
+        <v>428</v>
+      </c>
+      <c r="C795" t="s">
+        <v>429</v>
+      </c>
+      <c r="E795" t="s">
+        <v>63</v>
+      </c>
+      <c r="F795" t="s">
+        <v>92</v>
+      </c>
+      <c r="G795" s="1">
+        <v>1</v>
+      </c>
+      <c r="N795">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="796" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A796" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B796" t="s">
+        <v>119</v>
+      </c>
+      <c r="C796" t="s">
+        <v>121</v>
+      </c>
+      <c r="E796" t="s">
+        <v>120</v>
+      </c>
+      <c r="F796" t="s">
+        <v>85</v>
+      </c>
+      <c r="G796" s="1">
+        <v>1</v>
+      </c>
+      <c r="N796">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="797" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A797" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B797" t="s">
+        <v>117</v>
+      </c>
+      <c r="C797" t="s">
+        <v>118</v>
+      </c>
+      <c r="E797" t="s">
+        <v>22</v>
+      </c>
+      <c r="F797" t="s">
+        <v>24</v>
+      </c>
+      <c r="G797" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H797" t="s">
+        <v>23</v>
+      </c>
+      <c r="I797" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N797">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="798" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A798" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B798" t="s">
+        <v>650</v>
+      </c>
+      <c r="C798" t="s">
+        <v>651</v>
+      </c>
+      <c r="E798" t="s">
+        <v>80</v>
+      </c>
+      <c r="F798" t="s">
+        <v>92</v>
+      </c>
+      <c r="G798" s="1">
+        <v>1</v>
+      </c>
+      <c r="N798">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="799" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A799" s="2">
+        <v>20185069</v>
+      </c>
+      <c r="B799" t="s">
+        <v>617</v>
+      </c>
+      <c r="C799" t="s">
+        <v>618</v>
+      </c>
+      <c r="E799" t="s">
+        <v>241</v>
+      </c>
+      <c r="F799" t="s">
+        <v>227</v>
+      </c>
+      <c r="G799" s="1">
+        <v>1</v>
+      </c>
+      <c r="N799">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="800" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A800" s="2">
+        <v>20270035</v>
+      </c>
+      <c r="B800" t="s">
+        <v>946</v>
+      </c>
+      <c r="C800" t="s">
+        <v>947</v>
+      </c>
+      <c r="E800" t="s">
+        <v>302</v>
+      </c>
+      <c r="F800" t="s">
+        <v>152</v>
+      </c>
+      <c r="G800" s="1">
+        <v>1</v>
+      </c>
+      <c r="N800">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="801" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A801" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B801" t="s">
+        <v>601</v>
+      </c>
+      <c r="C801" t="s">
+        <v>602</v>
+      </c>
+      <c r="E801" t="s">
+        <v>458</v>
+      </c>
+      <c r="F801" t="s">
+        <v>85</v>
+      </c>
+      <c r="G801" s="1">
+        <v>1</v>
+      </c>
+      <c r="N801">
+        <v>-66.92</v>
+      </c>
+    </row>
+    <row r="802" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A802" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B802" t="s">
+        <v>77</v>
+      </c>
+      <c r="C802" t="s">
+        <v>78</v>
+      </c>
+      <c r="E802" t="s">
+        <v>22</v>
+      </c>
+      <c r="F802" t="s">
+        <v>24</v>
+      </c>
+      <c r="G802" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H802" t="s">
+        <v>23</v>
+      </c>
+      <c r="I802" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N802">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="803" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A803" s="2" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B803" t="s">
+        <v>766</v>
+      </c>
+      <c r="C803" t="s">
+        <v>767</v>
+      </c>
+      <c r="E803" t="s">
+        <v>648</v>
+      </c>
+      <c r="N803">
+        <v>-113.33</v>
+      </c>
+    </row>
+    <row r="804" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A804" s="2">
+        <v>20540080</v>
+      </c>
+      <c r="B804" t="s">
+        <v>758</v>
+      </c>
+      <c r="C804" t="s">
+        <v>898</v>
+      </c>
+      <c r="E804" t="s">
+        <v>307</v>
+      </c>
+      <c r="F804" t="s">
+        <v>24</v>
+      </c>
+      <c r="G804" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H804" t="s">
+        <v>23</v>
+      </c>
+      <c r="I804" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N804">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="805" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A805" s="2">
+        <v>20540095</v>
+      </c>
+      <c r="B805" t="s">
+        <v>758</v>
+      </c>
+      <c r="C805" t="s">
+        <v>759</v>
+      </c>
+      <c r="E805" t="s">
+        <v>302</v>
+      </c>
+      <c r="F805" t="s">
+        <v>24</v>
+      </c>
+      <c r="G805" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H805" t="s">
+        <v>23</v>
+      </c>
+      <c r="I805" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N805">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="806" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A806" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B806" t="s">
+        <v>97</v>
+      </c>
+      <c r="C806" t="s">
+        <v>99</v>
+      </c>
+      <c r="E806" t="s">
+        <v>98</v>
+      </c>
+      <c r="F806" t="s">
+        <v>85</v>
+      </c>
+      <c r="G806" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H806" t="s">
+        <v>86</v>
+      </c>
+      <c r="I806" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N806">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="807" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A807" s="2">
+        <v>20185105</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E807" t="s">
+        <v>241</v>
+      </c>
+      <c r="F807" t="s">
+        <v>259</v>
+      </c>
+      <c r="G807" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N807">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="808" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A808" s="2">
+        <v>20185109</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E808" t="s">
+        <v>241</v>
+      </c>
+      <c r="F808" t="s">
+        <v>259</v>
+      </c>
+      <c r="G808" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N808">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="809" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A809" s="2">
+        <v>20445122</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E809" t="s">
+        <v>241</v>
+      </c>
+      <c r="F809" t="s">
+        <v>227</v>
+      </c>
+      <c r="G809" s="1">
+        <v>1</v>
+      </c>
+      <c r="N809">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="810" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A810" s="2">
+        <v>20180156</v>
+      </c>
+      <c r="B810" t="s">
+        <v>745</v>
+      </c>
+      <c r="C810" t="s">
+        <v>746</v>
+      </c>
+      <c r="E810" t="s">
+        <v>241</v>
+      </c>
+      <c r="F810" t="s">
+        <v>227</v>
+      </c>
+      <c r="G810" s="1">
+        <v>1</v>
+      </c>
+      <c r="N810">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="811" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A811" s="2" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E811" t="s">
+        <v>962</v>
+      </c>
+      <c r="F811" t="s">
+        <v>152</v>
+      </c>
+      <c r="G811" s="1">
+        <v>1</v>
+      </c>
+      <c r="N811">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="812" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A812" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E812" t="s">
+        <v>14</v>
+      </c>
+      <c r="F812" t="s">
+        <v>152</v>
+      </c>
+      <c r="G812" s="1">
+        <v>1</v>
+      </c>
+      <c r="N812">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="813" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A813" s="2" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B813" t="s">
+        <v>149</v>
+      </c>
+      <c r="C813" t="s">
+        <v>150</v>
+      </c>
+      <c r="E813" t="s">
+        <v>136</v>
+      </c>
+      <c r="F813" t="s">
+        <v>24</v>
+      </c>
+      <c r="G813" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H813" t="s">
+        <v>23</v>
+      </c>
+      <c r="I813" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N813">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="814" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A814" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B814" t="s">
+        <v>515</v>
+      </c>
+      <c r="C814" t="s">
+        <v>516</v>
+      </c>
+      <c r="E814" t="s">
+        <v>458</v>
+      </c>
+      <c r="F814" t="s">
+        <v>85</v>
+      </c>
+      <c r="G814" s="1">
+        <v>1</v>
+      </c>
+      <c r="N814">
+        <v>-422.57</v>
+      </c>
+    </row>
+    <row r="815" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A815" s="2" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B815" t="s">
+        <v>462</v>
+      </c>
+      <c r="C815" t="s">
+        <v>148</v>
+      </c>
+      <c r="E815" t="s">
+        <v>84</v>
+      </c>
+      <c r="F815" t="s">
+        <v>85</v>
+      </c>
+      <c r="G815" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H815" t="s">
+        <v>86</v>
+      </c>
+      <c r="I815" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N815">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="816" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A816" s="2">
+        <v>10069110</v>
+      </c>
+      <c r="B816" t="s">
+        <v>656</v>
+      </c>
+      <c r="C816" t="s">
+        <v>658</v>
+      </c>
+      <c r="E816" t="s">
+        <v>657</v>
+      </c>
+      <c r="F816" t="s">
+        <v>24</v>
+      </c>
+      <c r="G816" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H816" t="s">
+        <v>23</v>
+      </c>
+      <c r="I816" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N816">
+        <v>-633.17999999999995</v>
+      </c>
+    </row>
+    <row r="817" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A817" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B817" t="s">
+        <v>551</v>
+      </c>
+      <c r="C817" t="s">
+        <v>552</v>
+      </c>
+      <c r="E817" t="s">
+        <v>209</v>
+      </c>
+      <c r="F817" t="s">
+        <v>227</v>
+      </c>
+      <c r="G817" s="1">
+        <v>1</v>
+      </c>
+      <c r="N817">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="818" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A818" s="2" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E818" t="s">
+        <v>962</v>
+      </c>
+      <c r="F818" t="s">
+        <v>152</v>
+      </c>
+      <c r="G818" s="1">
+        <v>1</v>
+      </c>
+      <c r="N818">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="819" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A819" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B819" t="s">
+        <v>218</v>
+      </c>
+      <c r="C819" t="s">
+        <v>220</v>
+      </c>
+      <c r="E819" t="s">
+        <v>219</v>
+      </c>
+      <c r="F819" t="s">
+        <v>85</v>
+      </c>
+      <c r="G819" s="1">
+        <v>1</v>
+      </c>
+      <c r="N819">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="820" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A820" s="2" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B820" t="s">
+        <v>229</v>
+      </c>
+      <c r="C820" t="s">
+        <v>230</v>
+      </c>
+      <c r="E820" t="s">
+        <v>108</v>
+      </c>
+      <c r="F820" t="s">
+        <v>85</v>
+      </c>
+      <c r="G820" s="1">
+        <v>1</v>
+      </c>
+      <c r="N820">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="821" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A821" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B821" t="s">
+        <v>229</v>
+      </c>
+      <c r="C821" t="s">
+        <v>564</v>
+      </c>
+      <c r="E821" t="s">
+        <v>102</v>
+      </c>
+      <c r="F821" t="s">
+        <v>85</v>
+      </c>
+      <c r="G821" s="1">
+        <v>1</v>
+      </c>
+      <c r="N821">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="822" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A822" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B822" t="s">
+        <v>509</v>
+      </c>
+      <c r="C822" t="s">
+        <v>207</v>
+      </c>
+      <c r="E822" t="s">
+        <v>254</v>
+      </c>
+      <c r="F822" t="s">
+        <v>85</v>
+      </c>
+      <c r="G822" s="1">
+        <v>1</v>
+      </c>
+      <c r="N822">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="823" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A823" s="2" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B823" t="s">
+        <v>717</v>
+      </c>
+      <c r="C823" t="s">
+        <v>718</v>
+      </c>
+      <c r="E823" t="s">
+        <v>141</v>
+      </c>
+      <c r="F823" t="s">
+        <v>24</v>
+      </c>
+      <c r="G823" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H823" t="s">
+        <v>23</v>
+      </c>
+      <c r="I823" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N823">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="824" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A824" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E824" t="s">
+        <v>27</v>
+      </c>
+      <c r="N824">
+        <v>-57.1</v>
+      </c>
+    </row>
+    <row r="825" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A825" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B825" t="s">
+        <v>222</v>
+      </c>
+      <c r="C825" t="s">
+        <v>223</v>
+      </c>
+      <c r="E825" t="s">
+        <v>22</v>
+      </c>
+      <c r="L825" t="s">
+        <v>29</v>
+      </c>
+      <c r="M825" s="1">
+        <v>1</v>
+      </c>
+      <c r="N825">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="826" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A826" s="2" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B826" t="s">
+        <v>212</v>
+      </c>
+      <c r="C826" t="s">
+        <v>213</v>
+      </c>
+      <c r="E826" t="s">
+        <v>63</v>
+      </c>
+      <c r="F826" t="s">
+        <v>85</v>
+      </c>
+      <c r="G826" s="1">
+        <v>1</v>
+      </c>
+      <c r="N826">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="827" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A827" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B827" t="s">
+        <v>233</v>
+      </c>
+      <c r="C827" t="s">
+        <v>235</v>
+      </c>
+      <c r="E827" t="s">
+        <v>234</v>
+      </c>
+      <c r="F827" t="s">
+        <v>85</v>
+      </c>
+      <c r="G827" s="1">
+        <v>1</v>
+      </c>
+      <c r="N827">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="828" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A828" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B828" t="s">
+        <v>675</v>
+      </c>
+      <c r="C828" t="s">
+        <v>677</v>
+      </c>
+      <c r="E828" t="s">
+        <v>676</v>
+      </c>
+      <c r="F828" t="s">
+        <v>85</v>
+      </c>
+      <c r="G828" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="H828" t="s">
+        <v>86</v>
+      </c>
+      <c r="I828" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="N828">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="829" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A829" s="2">
+        <v>10025405</v>
+      </c>
+      <c r="B829" t="s">
+        <v>264</v>
+      </c>
+      <c r="C829" t="s">
+        <v>265</v>
+      </c>
+      <c r="E829" t="s">
+        <v>219</v>
+      </c>
+      <c r="F829" t="s">
+        <v>85</v>
+      </c>
+      <c r="G829" s="1">
+        <v>1</v>
+      </c>
+      <c r="N829">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="830" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A830" s="2">
+        <v>20386027</v>
+      </c>
+      <c r="B830" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E830" t="s">
+        <v>893</v>
+      </c>
+      <c r="F830" t="s">
+        <v>259</v>
+      </c>
+      <c r="G830" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="N830">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="831" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A831" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B831" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E831" t="s">
+        <v>805</v>
+      </c>
+      <c r="F831" t="s">
+        <v>24</v>
+      </c>
+      <c r="G831" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H831" t="s">
+        <v>23</v>
+      </c>
+      <c r="I831" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="N831">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="832" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A832" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B832" t="s">
+        <v>441</v>
+      </c>
+      <c r="C832" t="s">
+        <v>442</v>
+      </c>
+      <c r="E832" t="s">
+        <v>219</v>
+      </c>
+      <c r="F832" t="s">
+        <v>85</v>
+      </c>
+      <c r="G832" s="1">
+        <v>1</v>
+      </c>
+      <c r="N832">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="833" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A833" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B833" t="s">
+        <v>964</v>
+      </c>
+      <c r="C833" t="s">
+        <v>965</v>
+      </c>
+      <c r="E833" t="s">
+        <v>962</v>
+      </c>
+      <c r="F833" t="s">
+        <v>64</v>
+      </c>
+      <c r="G833" s="1">
+        <v>1</v>
+      </c>
+      <c r="N833">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="834" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A834" s="2">
+        <v>10027601</v>
+      </c>
+      <c r="B834" t="s">
+        <v>964</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E834" t="s">
+        <v>962</v>
+      </c>
+      <c r="F834" t="s">
+        <v>64</v>
+      </c>
+      <c r="G834" s="1">
+        <v>1</v>
+      </c>
+      <c r="N834">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AG2362">
+    <sortCondition ref="B2:B2362"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Relief Recipients December 2025</vt:lpstr>
       <vt:lpstr>Unpublished Aggregate</vt:lpstr>
+      <vt:lpstr>Relief Recipients</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hay Donald@Finance</dc:creator>
+  <dc:creator>Donald Hay@Finance</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>