--- v0 (2026-03-04)
+++ v1 (2026-10-31)
@@ -4,282 +4,280 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0012370B" w:rsidRPr="00BD2BF2" w:rsidRDefault="00C7341D" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="11F73807" w14:textId="77777777" w:rsidR="0012370B" w:rsidRPr="00BD2BF2" w:rsidRDefault="00C7341D" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F59613" wp14:editId="1D8B3ADC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>757555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5854700" cy="717550"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5854700" cy="717550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DD5ED6" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
+                          <w:p w14:paraId="493A4C4D" w14:textId="77777777" w:rsidR="00DD5ED6" w:rsidRPr="00E43ECF" w:rsidRDefault="00DD5ED6" w:rsidP="00E43ECF">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:before="120" w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004968D2">
+                            <w:r w:rsidRPr="00E43ECF">
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Shetland Islands Council</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00015FB3" w:rsidRPr="00015FB3" w:rsidRDefault="00015FB3" w:rsidP="00DD5ED6">
+                          <w:p w14:paraId="5C8E07E7" w14:textId="77777777" w:rsidR="00015FB3" w:rsidRPr="00E43ECF" w:rsidRDefault="00015FB3" w:rsidP="00DD5ED6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="6"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
+                          <w:p w14:paraId="4FD21244" w14:textId="553A6276" w:rsidR="00DD5ED6" w:rsidRPr="00E43ECF" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004968D2">
+                            <w:r w:rsidRPr="00E43ECF">
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Civic Government (Scotland) Act 1982</w:t>
                             </w:r>
-                            <w:r w:rsidR="00015FB3">
+                            <w:r w:rsidR="00015FB3" w:rsidRPr="00E43ECF">
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (Licensing of Short-Term Lets) Order 2022</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00FD7C0C">
+                          <w:p w14:paraId="4913A361" w14:textId="77777777" w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00FD7C0C">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="39F59613" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.65pt;margin-top:.15pt;width:461pt;height:56.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVYl2oIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqhm5R02l0FCGN&#10;gbTxAxzHaSxsn7HdJuXXc3a6Ug14QfjB8vnOn+++7251M2pFDsJ5CaamxSynRBgOrTS7mn592r65&#10;osQHZlqmwIiaHoWnN+vXr1aDrcQcelCtcARBjK8GW9M+BFtlmee90MzPwAqDzg6cZgFNt8taxwZE&#10;1yqb5/nbbADXWgdceI+3d5OTrhN+1wkePnedF4GommJuIe0u7U3cs/WKVTvHbC/5KQ32D1loJg1+&#10;eoa6Y4GRvZO/QWnJHXjowoyDzqDrJBepBqymyF9U89gzK1ItSI63Z5r8/4PlD4cvjsi2pvNiSYlh&#10;GkV6EmMg72Ak88jPYH2FYY8WA8OI16hzqtXbe+DfPDGw6ZnZiVvnYOgFazG/Ir7MLp5OOD6CNMMn&#10;aPEbtg+QgMbO6Uge0kEQHXU6nrWJqXC8LK/KxTJHF0ffsliWZRIvY9Xza+t8+CBAk3ioqUPtEzo7&#10;3PsQs2HVc0j8zIOS7VYqlQy3azbKkQPDPtmmlQp4EaYMGWp6Xc7LiYC/QuRp/QlCy4ANr6Su6dU5&#10;iFWRtvemTe0YmFTTGVNW5sRjpG4iMYzNeNKlgfaIjDqYGhsHEQ89uB+UDNjUNfXf98wJStRHg6pc&#10;F4tFnIJkLMrlHA136WkuPcxwhKppoGQ6bkKanEiYgVtUr5OJ2CjzlMkpV2zWxPdpsOI0XNop6tf4&#10;r38CAAD//wMAUEsDBBQABgAIAAAAIQAnBGLM3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEhc0JaWTmMrTSeEBILbGBNcs8ZrKxKnNFlX/j3uCS6Wn97T8+diMzorBuxD60lB&#10;Ok9AIFXetFQr2L8/zVYgQtRktPWECn4wwKa8vCh0bvyZ3nDYxVpwCYVcK2hi7HIpQ9Wg02HuOyT2&#10;jr53OrLsa2l6feZyZ+Vtkiyl0y3xhUZ3+Nhg9bU7OQWrxcvwGV6z7Ue1PNp1vLkbnr97pa6vxod7&#10;EBHH+BeGCZ/RoWSmgz+RCcKyTtcZRxXwnOxkkfJ2mIwsA1kW8v8H5S8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA1WJdqCMCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJwRizN4AAAAJAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:59.65pt;margin-top:.15pt;width:461pt;height:56.5pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTjoM9DwIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrhm5R02l0FCGN&#10;gTT4AVfHaSwcn7HdJuXXc3a6rhrwgvCD5fOdP999993yZug0O0jnFZqKTyc5Z9IIrJXZVfzb182b&#10;K858AFODRiMrfpSe36xev1r2tpQzbFHX0jECMb7sbcXbEGyZZV60sgM/QSsNORt0HQQy3S6rHfSE&#10;3ulsludvsx5dbR0K6T3d3o1Ovkr4TSNF+Nw0XgamK065hbS7tG/jnq2WUO4c2FaJUxrwD1l0oAx9&#10;eoa6gwBs79RvUJ0SDj02YSKwy7BplJCpBqpmmr+o5rEFK1MtRI63Z5r8/4MVD4dH+8WxMLzDgRqY&#10;ivD2HsV3zwyuWzA7eesc9q2Emj6eRsqy3vry9DRS7UsfQbb9J6ypybAPmICGxnWRFaqTETo14Hgm&#10;XQ6BCbosror5IieXIN9iuiiK1JUMyqfX1vnwQWLH4qHijpqa0OFw70PMBsqnkPiZR63qjdI6GW63&#10;XWvHDkAC2KSVCngRpg3rK35dzIqRgL9C5Gn9CaJTgZSsVVfxq3MQlJG296ZOOgug9HimlLU58Rip&#10;G0kMw3agwMjnFusjMepwVCxNGB1adD8560mtFfc/9uAkZ/qjoa5cT+fzKO9kzIvFjAx36dleesAI&#10;gqp44Gw8rkMaiUiYwVvqXqMSsc+ZnHIlFSa+TxMTZX5pp6jnuV79AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAJwRizN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXNCWlk5jK00n&#10;hASC2xgTXLPGaysSpzRZV/497gkulp/e0/PnYjM6KwbsQ+tJQTpPQCBV3rRUK9i/P81WIELUZLT1&#10;hAp+MMCmvLwodG78md5w2MVacAmFXCtoYuxyKUPVoNNh7jsk9o6+dzqy7Gtpen3mcmflbZIspdMt&#10;8YVGd/jYYPW1OzkFq8XL8Bles+1HtTzadby5G56/e6Wur8aHexARx/gXhgmf0aFkpoM/kQnCsk7X&#10;GUcV8JzsZJHydpiMLANZFvL/B+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJOOgz0P&#10;AgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACcE&#10;YszeAAAACQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00DD5ED6" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
+                    <w:p w14:paraId="493A4C4D" w14:textId="77777777" w:rsidR="00DD5ED6" w:rsidRPr="00E43ECF" w:rsidRDefault="00DD5ED6" w:rsidP="00E43ECF">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:before="120" w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004968D2">
+                      <w:r w:rsidRPr="00E43ECF">
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Shetland Islands Council</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00015FB3" w:rsidRPr="00015FB3" w:rsidRDefault="00015FB3" w:rsidP="00DD5ED6">
+                    <w:p w14:paraId="5C8E07E7" w14:textId="77777777" w:rsidR="00015FB3" w:rsidRPr="00E43ECF" w:rsidRDefault="00015FB3" w:rsidP="00DD5ED6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="6"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
+                    <w:p w14:paraId="4FD21244" w14:textId="553A6276" w:rsidR="00DD5ED6" w:rsidRPr="00E43ECF" w:rsidRDefault="00DD5ED6" w:rsidP="00DD5ED6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004968D2">
+                      <w:r w:rsidRPr="00E43ECF">
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Civic Government (Scotland) Act 1982</w:t>
                       </w:r>
-                      <w:r w:rsidR="00015FB3">
+                      <w:r w:rsidR="00015FB3" w:rsidRPr="00E43ECF">
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (Licensing of Short-Term Lets) Order 2022</w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00FD7C0C">
+                    <w:p w14:paraId="4913A361" w14:textId="77777777" w:rsidR="00DD5ED6" w:rsidRPr="004968D2" w:rsidRDefault="00DD5ED6" w:rsidP="00FD7C0C">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD7C0C" w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
@@ -307,940 +305,1621 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="923925" cy="762000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w:rsidRDefault="00ED4FC2" w:rsidP="00ED4FC2">
+    <w:p w14:paraId="542D1013" w14:textId="77777777" w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w:rsidRDefault="00ED4FC2" w:rsidP="00ED4FC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5491"/>
           <w:tab w:val="left" w:pos="8009"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11194" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w:rsidTr="00ED4FC2">
+      <w:tr w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w14:paraId="60586634" w14:textId="77777777" w:rsidTr="00ED4FC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00965679" w:rsidRDefault="00965679" w:rsidP="00ED4FC2">
+          <w:p w14:paraId="138B4164" w14:textId="2E6579E1" w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w:rsidRDefault="00965679" w:rsidP="00ED4FC2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>OBJECTION</w:t>
+            </w:r>
+            <w:r w:rsidR="009D07B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHORT-TERM LET LICENSING </w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>/REPRESENTATION</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>OBJECTION FORM</w:t>
+              <w:t xml:space="preserve"> FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED4FC2" w:rsidRDefault="00ED4FC2" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="3A55C0AB" w14:textId="77777777" w:rsidR="00ED4FC2" w:rsidRDefault="00ED4FC2" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D0036A" w:rsidRDefault="00D0036A" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="06CD298E" w14:textId="77777777" w:rsidR="00D0036A" w:rsidRDefault="00D0036A" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-        <w:gridCol w:w="8080"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="7797"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE52E8" w:rsidRPr="00BD2BF2" w:rsidTr="00EE52E8">
+      <w:tr w:rsidR="00EE52E8" w:rsidRPr="00BD2BF2" w14:paraId="6F032F71" w14:textId="77777777" w:rsidTr="009D07B0">
+        <w:trPr>
+          <w:trHeight w:val="1523"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C82EA42" w14:textId="5103033A" w:rsidR="009D07B0" w:rsidRDefault="00EE52E8" w:rsidP="00E93904">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>This from should be received by the Council within 28 days from when the notice of application was displayed and submitted to:</w:t>
-[...22 lines deleted...]
-            </w:pPr>
+              <w:t>This f</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Email:    stl@shetland.gov.uk</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">m should be </w:t>
+            </w:r>
+            <w:r w:rsidR="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>completed</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Address:    </w:t>
-[...37 lines deleted...]
-              <w:t>ZE1 0LZ</w:t>
+              <w:t xml:space="preserve"> by</w:t>
+            </w:r>
+            <w:r w:rsidR="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any person wishing to submit an objection </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and/</w:t>
+            </w:r>
+            <w:r w:rsidR="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or representation in relation to an application made under the Civic Government (Scotland) Act 1982.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58F05736" w14:textId="77777777" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="00E93904">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64CFE952" w14:textId="77777777" w:rsidR="00EE52E8" w:rsidRDefault="009D07B0" w:rsidP="00E93904">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed forms must be received by the Council within </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE52E8" w:rsidRPr="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>28 days</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE52E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of the date on which notice of the application was displayed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301F8798" w14:textId="77777777" w:rsidR="00FD5E85" w:rsidRDefault="00FD5E85" w:rsidP="00E93904">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BA4093C" w14:textId="270C662D" w:rsidR="00FD5E85" w:rsidRPr="00BD2BF2" w:rsidRDefault="00FD5E85" w:rsidP="00E93904">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Please note that anonymous objections or representations cannot be considered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidTr="00903B9A">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="5DC37DA2" w14:textId="77777777" w:rsidTr="00616355">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00EE52E8" w:rsidP="00C559EC">
+          <w:p w14:paraId="0F4ED163" w14:textId="28FB9F5D" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...20 lines deleted...]
-          <w:p w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Application Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w14:paraId="605F5E2F" w14:textId="77777777" w:rsidTr="00FD5E85">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFA0753" w14:textId="559C545D" w:rsidR="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="00C559EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference Number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(if known</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F7D97D" w14:textId="77777777" w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E43ECF" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidTr="00903B9A">
+      <w:tr w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w14:paraId="59A1A278" w14:textId="77777777" w:rsidTr="00FD5E85">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1CCD5B" w14:textId="423BFFBC" w:rsidR="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="00C559EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Type of Licence/Application</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF0CFA" w14:textId="77777777" w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E43ECF" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w14:paraId="6AA604E2" w14:textId="77777777" w:rsidTr="00FD5E85">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF2CF8A" w14:textId="5ECFCEA6" w:rsidR="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="00C559EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Applicant Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A109EB8" w14:textId="77777777" w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E43ECF" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w14:paraId="189CF00B" w14:textId="77777777" w:rsidTr="00FD5E85">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A4A3A" w14:textId="646DCDA4" w:rsidR="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="00C559EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Premises/Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3E71B5" w14:textId="77777777" w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E43ECF" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="3150C926" w14:textId="77777777" w:rsidTr="00540438">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4058FF8E" w14:textId="51032276" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Details of</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person making the objection/representation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w14:paraId="69CAA58C" w14:textId="77777777" w:rsidTr="00FD5E85">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="683FEA6C" w14:textId="57E86DC1" w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="009D07B0" w:rsidP="00C559EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Full Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7711327C" w14:textId="77777777" w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w14:paraId="384CA262" w14:textId="77777777" w:rsidTr="00FD5E85">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+          <w:p w14:paraId="1E3DD848" w14:textId="5ADC7E5C" w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Address of Person making an Objection/Representation</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
+              <w:t>Address</w:t>
+            </w:r>
+            <w:r w:rsidR="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459F15A0" w14:textId="77777777" w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030D824E" w14:textId="77777777" w:rsidR="00B32E94" w:rsidRPr="00BD2BF2" w:rsidRDefault="00B32E94" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="006E2342">
+      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w14:paraId="6A086567" w14:textId="77777777" w:rsidTr="00FD5E85">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+          <w:p w14:paraId="6EFE5E58" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F765785" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="006E2342">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="03B7C90F" w14:textId="77777777" w:rsidTr="00FD5E85">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+          <w:p w14:paraId="06FEAD8A" w14:textId="5C276A11" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Address or Licence Number of Short Term Let Property</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+              <w:t>Contact Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73544A6A" w14:textId="77777777" w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="006E2342">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="33AFF62E" w14:textId="77777777" w:rsidTr="00FD5E85">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+          <w:p w14:paraId="15261837" w14:textId="5FA8D701" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="008B52CE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ddress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717BC135" w14:textId="77777777" w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w:rsidRDefault="009D07B0" w:rsidP="008B52CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF23AC" w:rsidRDefault="00AF23AC" w:rsidP="00D26D30">
+    <w:p w14:paraId="5FEEF5AD" w14:textId="0AC77941" w:rsidR="00AF23AC" w:rsidRDefault="009D07B0" w:rsidP="00D26D30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00AF23AC" w:rsidTr="00753C4B">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="009D07B0" w14:paraId="1D565075" w14:textId="77777777" w:rsidTr="00753C4B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00AF23AC" w:rsidRDefault="00903B9A" w:rsidP="00903B9A">
+          <w:p w14:paraId="6028EE99" w14:textId="26B5CC35" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="00903B9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-              <w:t>Please specify the Grounds for Objection:</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Grounds for Objection</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Please specify the grounds upon which you object to the application:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="00903B9A">
+      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w14:paraId="6B6DB8D9" w14:textId="77777777" w:rsidTr="00903B9A">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          </w:tcPr>
+          <w:p w14:paraId="1E871FB8" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="40D8A186" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="51B956B0" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="4E3F82F1" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="758F2BB1" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="108C24D5" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00050FD9" w:rsidTr="00976798">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00050FD9" w14:paraId="27113A54" w14:textId="77777777" w:rsidTr="00976798">
         <w:trPr>
           <w:trHeight w:val="502"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00050FD9" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="003C5EE5" w14:textId="40C34C0D" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-              <w:t>Please specify the Nature of the Representation:</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Representation</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Please specify the nature of your representation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="00903B9A">
+      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w14:paraId="216DB1A5" w14:textId="77777777" w:rsidTr="00903B9A">
         <w:trPr>
           <w:trHeight w:val="1120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          </w:tcPr>
+          <w:p w14:paraId="596CA1EA" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="378C71AA" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="21F15090" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="41AC7AEE" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="10F4D567" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
+          <w:p w14:paraId="1BAB9B33" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="005E1759">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3552"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED4FC2" w:rsidRPr="00BD2BF2" w:rsidRDefault="00ED4FC2" w:rsidP="00D26D30">
+    <w:p w14:paraId="0844D0AD" w14:textId="77777777" w:rsidR="00ED4FC2" w:rsidRDefault="00ED4FC2" w:rsidP="00D26D30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9F1519" w14:textId="77777777" w:rsidR="00E93904" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E93904" w:rsidP="00D26D30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidTr="005E60DF">
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="4B7CB939" w14:textId="77777777" w:rsidTr="00B41B49">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F49ECC" w14:textId="7FA151FB" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="00C7341D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00BD2BF2" w14:paraId="582E819E" w14:textId="77777777" w:rsidTr="009D07B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F19B481" w14:textId="0EAF2757" w:rsidR="009D07B0" w:rsidRPr="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="00C7341D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D07B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I confirm that the information provided is true and accurate to the best of my knowledge</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and belief.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w14:paraId="5C40BD46" w14:textId="77777777" w:rsidTr="005E60DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
+          <w:p w14:paraId="53062622" w14:textId="77777777" w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
+          <w:p w14:paraId="2DF1C36A" w14:textId="77777777" w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
+          <w:p w14:paraId="2EE283EA" w14:textId="77777777" w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
+          <w:p w14:paraId="42EB69A5" w14:textId="77777777" w:rsidR="00862AD1" w:rsidRPr="00BD2BF2" w:rsidRDefault="00862AD1" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidTr="00B851E6">
+      <w:tr w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w14:paraId="2687E3AD" w14:textId="77777777" w:rsidTr="00B851E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="00C7341D">
+          <w:p w14:paraId="3AAA1A92" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2BF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name (BLOCK CAPITALS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="00C7341D">
+          <w:p w14:paraId="2ACA1B59" w14:textId="77777777" w:rsidR="00903B9A" w:rsidRPr="00BD2BF2" w:rsidRDefault="00903B9A" w:rsidP="00C7341D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C78D4" w:rsidRPr="00BD2BF2" w:rsidRDefault="001C78D4" w:rsidP="00C7341D">
+    <w:p w14:paraId="7D763682" w14:textId="77777777" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="00C7341D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B32E94" w:rsidRDefault="00C7341D" w:rsidP="00C7341D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="10348"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00AF23AC" w14:paraId="4AA11264" w14:textId="77777777" w:rsidTr="00A96934">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FDB8A3" w14:textId="52BEFF35" w:rsidR="009D07B0" w:rsidRPr="00AF23AC" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Objections/Representations should be submitted to:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00AF23AC" w14:paraId="5EC1C407" w14:textId="77777777" w:rsidTr="009D07B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C184E3F" w14:textId="79FD386D" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A5E7FE" w14:textId="61BCE0E2" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ehadmin@shetland.gov.uk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D07B0" w:rsidRPr="00AF23AC" w14:paraId="31649EF0" w14:textId="77777777" w:rsidTr="009D07B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465B8509" w14:textId="65360A5F" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Post:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3147FA93" w14:textId="1FEF9E72" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3552"/>
+              </w:tabs>
+              <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Shetland Islands Council, Environmental Health, Gutters’ Hut, 7 North Ness, Lerwick, Shetland, ZE1 0LZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30063C93" w14:textId="77777777" w:rsidR="009D07B0" w:rsidRDefault="009D07B0" w:rsidP="009D07B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3552"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE7C819" w14:textId="62CEBBC4" w:rsidR="00E43ECF" w:rsidRPr="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="009D07B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3552"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F44FC3" w14:textId="06A0D19D" w:rsidR="00E43ECF" w:rsidRPr="00E43ECF" w:rsidRDefault="00E43ECF" w:rsidP="009D07B0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The information provided on this form will be used by the licensing authority for the purpose of considering your objection</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or representation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to an application under the Civic Government (Scotland) Act 1982. Your objection</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or representation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be disclosed to the applicant and members of the Licensing Committee as part of the licensing process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E7D3C9" w14:textId="77777777" w:rsidR="00E43ECF" w:rsidRPr="00BD2BF2" w:rsidRDefault="00E43ECF" w:rsidP="00C7341D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E1948D" w14:textId="77777777" w:rsidR="00B32E94" w:rsidRDefault="00C7341D" w:rsidP="00C7341D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B32E94" w:rsidRDefault="00B32E94" w:rsidP="00C7341D">
+    <w:p w14:paraId="7D0C9D0A" w14:textId="77777777" w:rsidR="00B32E94" w:rsidRDefault="00B32E94" w:rsidP="00C7341D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C78D4" w:rsidRPr="00BD2BF2" w:rsidRDefault="00C7341D" w:rsidP="00C7341D">
+    <w:p w14:paraId="67F19532" w14:textId="629625DC" w:rsidR="001C78D4" w:rsidRPr="00BD2BF2" w:rsidRDefault="00C7341D" w:rsidP="00C7341D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD2BF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1260,204 +1939,205 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B32E94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001C78D4" w:rsidRPr="00BD2BF2" w:rsidSect="00AD3CA9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="907" w:bottom="567" w:left="907" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C1853" w:rsidRDefault="001C1853" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="20EF7992" w14:textId="77777777" w:rsidR="00DD57C4" w:rsidRDefault="00DD57C4" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C1853" w:rsidRDefault="001C1853" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="0C2DCEA6" w14:textId="77777777" w:rsidR="00DD57C4" w:rsidRDefault="00DD57C4" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00753A92" w:rsidRPr="00753A92" w:rsidRDefault="00753A92" w:rsidP="00753A92">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B25AA70" w14:textId="67130AAE" w:rsidR="00753A92" w:rsidRPr="006538AC" w:rsidRDefault="006538AC" w:rsidP="006538AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="-540"/>
-      <w:jc w:val="right"/>
+      <w:ind w:left="-567" w:right="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="006538AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>CG-TM01 V1</w:t>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00B601A3" w:rsidRDefault="00195E0A">
+  <w:p w14:paraId="4F08711D" w14:textId="77777777" w:rsidR="009C498D" w:rsidRDefault="009C498D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C1853" w:rsidRDefault="001C1853" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="3E08EBC7" w14:textId="77777777" w:rsidR="00DD57C4" w:rsidRDefault="00DD57C4" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C1853" w:rsidRDefault="001C1853" w:rsidP="00FD7C0C">
+    <w:p w14:paraId="6C49C3AA" w14:textId="77777777" w:rsidR="00DD57C4" w:rsidRDefault="00DD57C4" w:rsidP="00FD7C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AD5245" w:rsidRDefault="00195E0A" w:rsidP="005C323A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B5B139B" w14:textId="77777777" w:rsidR="009C498D" w:rsidRDefault="009C498D" w:rsidP="005C323A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3390"/>
       </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AD5245" w:rsidRDefault="00195E0A" w:rsidP="005C323A">
+  <w:p w14:paraId="500C1A51" w14:textId="77777777" w:rsidR="009C498D" w:rsidRDefault="009C498D" w:rsidP="005C323A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3390"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38374279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D190FEB4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1893,194 +2573,203 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="358514036">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1966542652">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1418357177">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1082675569">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD7C0C"/>
     <w:rsid w:val="00015FB3"/>
     <w:rsid w:val="000259AB"/>
     <w:rsid w:val="001053DA"/>
     <w:rsid w:val="0012370B"/>
-    <w:rsid w:val="00195E0A"/>
-    <w:rsid w:val="001C1853"/>
     <w:rsid w:val="001C78D4"/>
     <w:rsid w:val="00221C6A"/>
     <w:rsid w:val="00292AAD"/>
     <w:rsid w:val="002C58A3"/>
-    <w:rsid w:val="0034780F"/>
     <w:rsid w:val="00364760"/>
     <w:rsid w:val="00375FEC"/>
     <w:rsid w:val="00396B8C"/>
     <w:rsid w:val="003C7698"/>
     <w:rsid w:val="00406672"/>
     <w:rsid w:val="00442731"/>
     <w:rsid w:val="004968D2"/>
     <w:rsid w:val="004A19A9"/>
     <w:rsid w:val="004E7CE1"/>
     <w:rsid w:val="00502783"/>
     <w:rsid w:val="005A7024"/>
     <w:rsid w:val="005E60DF"/>
+    <w:rsid w:val="006538AC"/>
     <w:rsid w:val="00753A92"/>
     <w:rsid w:val="0077370A"/>
     <w:rsid w:val="00776679"/>
+    <w:rsid w:val="007910D5"/>
     <w:rsid w:val="00862AD1"/>
     <w:rsid w:val="008B52CE"/>
     <w:rsid w:val="00903B9A"/>
     <w:rsid w:val="0095250E"/>
     <w:rsid w:val="00965679"/>
+    <w:rsid w:val="009C498D"/>
+    <w:rsid w:val="009D07B0"/>
     <w:rsid w:val="00A3471E"/>
     <w:rsid w:val="00A8276D"/>
     <w:rsid w:val="00AA6BF0"/>
     <w:rsid w:val="00AD3CA9"/>
     <w:rsid w:val="00AF23AC"/>
     <w:rsid w:val="00AF3565"/>
     <w:rsid w:val="00B32E94"/>
     <w:rsid w:val="00B35528"/>
+    <w:rsid w:val="00B440C7"/>
     <w:rsid w:val="00B5035D"/>
     <w:rsid w:val="00BD2BF2"/>
     <w:rsid w:val="00BE3067"/>
     <w:rsid w:val="00C559EC"/>
     <w:rsid w:val="00C7341D"/>
     <w:rsid w:val="00CA4C20"/>
+    <w:rsid w:val="00CF1BEF"/>
     <w:rsid w:val="00D0036A"/>
     <w:rsid w:val="00D24B9C"/>
     <w:rsid w:val="00D26D30"/>
     <w:rsid w:val="00D57277"/>
+    <w:rsid w:val="00DD57C4"/>
     <w:rsid w:val="00DD5ED6"/>
+    <w:rsid w:val="00E43ECF"/>
+    <w:rsid w:val="00E93904"/>
     <w:rsid w:val="00EA196B"/>
     <w:rsid w:val="00EA28C4"/>
     <w:rsid w:val="00ED4FC2"/>
     <w:rsid w:val="00EE52E8"/>
     <w:rsid w:val="00F05CEF"/>
+    <w:rsid w:val="00FD5E85"/>
     <w:rsid w:val="00FD7C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="295B143E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20B6F82B-A5A9-427A-90EE-A6850FCB596C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2408,50 +3097,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD7C0C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2519,51 +3213,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FD7C0C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2800,81 +3494,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D1D100-54BA-4AA6-B7D6-32B869AF96F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7710E3D0-1406-42DA-BBAE-3D6A7367EDE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>559</Characters>
+  <Pages>2</Pages>
+  <Words>238</Words>
+  <Characters>1362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shetland Islands Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>655</CharactersWithSpaces>
+  <CharactersWithSpaces>1597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Short Term Let Objection Form</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Moar Louise@Infrastructure Svs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>