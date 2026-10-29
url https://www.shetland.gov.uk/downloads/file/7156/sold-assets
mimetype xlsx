--- v0 (2026-02-27)
+++ v1 (2026-10-29)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Capital Programme Svs\Asset &amp; Properties\Live Property Register\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{06DA149D-4ECF-4933-B203-59206300C075}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DDC666F-553F-444F-9EBE-B85BA1CA9B69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1046" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1108" uniqueCount="525">
   <si>
     <t>PROPERTY SOLD</t>
   </si>
   <si>
     <t>ADDRESS</t>
   </si>
   <si>
     <t>Sold Price</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Purchaser</t>
   </si>
   <si>
     <t>Land - Staneyhill Industrial Estate</t>
   </si>
   <si>
     <t>Lerwick</t>
   </si>
   <si>
     <t>ZE1 0QY</t>
   </si>
   <si>
@@ -1514,50 +1515,143 @@
     <t>Fowlawick Croft</t>
   </si>
   <si>
     <t>Brae Toilet</t>
   </si>
   <si>
     <t>9 Hill Lane</t>
   </si>
   <si>
     <t>Melby Toilets</t>
   </si>
   <si>
     <t>Sandness</t>
   </si>
   <si>
     <t xml:space="preserve">Sandness Commuity Group </t>
   </si>
   <si>
     <t>ZE2 9QJ</t>
   </si>
   <si>
     <t>ZE1 0HA</t>
   </si>
   <si>
     <t>ZE2 9PL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servitude Gremista </t>
+  </si>
+  <si>
+    <t>Quam Croft</t>
+  </si>
+  <si>
+    <t>Land at 23 Norstane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trondra Apportionment </t>
+  </si>
+  <si>
+    <t>Gluss Croft</t>
+  </si>
+  <si>
+    <t>Skerries Fire Station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ure Croft </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoswick Woolen mill </t>
+  </si>
+  <si>
+    <t>Evison Farmers</t>
+  </si>
+  <si>
+    <t>Laurence Odie Knitwear</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 25/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15/04/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 08/05/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 17/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 07/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 21/08/2026</t>
+  </si>
+  <si>
+    <t>Collafirth</t>
+  </si>
+  <si>
+    <t>Trondra</t>
+  </si>
+  <si>
+    <t>Skerries</t>
+  </si>
+  <si>
+    <t>Hoswick</t>
+  </si>
+  <si>
+    <t>Crofts, Queyfirth, Ollaberry and Eshaness</t>
+  </si>
+  <si>
+    <t>Ollberry</t>
+  </si>
+  <si>
+    <t>Land at Mid Yell Pier</t>
+  </si>
+  <si>
+    <t>Mid Yell Development Group</t>
+  </si>
+  <si>
+    <t>Easthouse Croft,  Wethersta</t>
+  </si>
+  <si>
+    <t>Mid Moors Crofts</t>
+  </si>
+  <si>
+    <t>Lunnister Croft</t>
+  </si>
+  <si>
+    <t>Land Breiwick Shed</t>
+  </si>
+  <si>
+    <t>ZE1 0XL</t>
+  </si>
+  <si>
+    <t>ZE2 9AS</t>
+  </si>
+  <si>
+    <t>ZE2 9HR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
     <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -1632,51 +1726,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -1782,50 +1876,89 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2066,56 +2199,60 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM249"/>
+  <dimension ref="A1:AM263"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A234" workbookViewId="0">
-      <selection activeCell="C249" sqref="C249"/>
+    <sheetView tabSelected="1" topLeftCell="A242" workbookViewId="0">
+      <selection activeCell="C253" sqref="C253"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="15" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="19.140625" style="14" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="34.28515625" style="16" customWidth="1"/>
     <col min="8" max="255" width="9.140625" style="16"/>
     <col min="256" max="256" width="41.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="15" style="16" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="20.42578125" style="16" customWidth="1"/>
     <col min="260" max="260" width="19.140625" style="16" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="27.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="52.42578125" style="16" customWidth="1"/>
     <col min="263" max="263" width="34.28515625" style="16" customWidth="1"/>
     <col min="264" max="511" width="9.140625" style="16"/>
     <col min="512" max="512" width="41.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="15" style="16" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="10" style="16" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="20.42578125" style="16" customWidth="1"/>
@@ -7762,52 +7899,333 @@
       </c>
       <c r="F248" s="33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A249" s="11" t="s">
         <v>488</v>
       </c>
       <c r="B249" s="12" t="s">
         <v>489</v>
       </c>
       <c r="C249" s="15" t="s">
         <v>493</v>
       </c>
       <c r="D249" s="13">
         <v>1000</v>
       </c>
       <c r="E249" s="14">
         <v>46010</v>
       </c>
       <c r="F249" s="15" t="s">
         <v>490</v>
       </c>
     </row>
+    <row r="250" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A250" s="52" t="s">
+        <v>521</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C250" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="D250" s="55">
+        <v>3780</v>
+      </c>
+      <c r="E250" s="60">
+        <v>46038</v>
+      </c>
+      <c r="F250" s="56" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="251" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A251" s="52" t="s">
+        <v>494</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C251" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D251" s="55">
+        <v>15000</v>
+      </c>
+      <c r="E251" s="61">
+        <v>46101</v>
+      </c>
+      <c r="F251" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="252" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A252" s="53" t="s">
+        <v>495</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="C252" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D252" s="57">
+        <v>3006</v>
+      </c>
+      <c r="E252" s="61">
+        <v>46101</v>
+      </c>
+      <c r="F252" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="253" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A253" s="52" t="s">
+        <v>496</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C253" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D253" s="55">
+        <v>854</v>
+      </c>
+      <c r="E253" s="61">
+        <v>46101</v>
+      </c>
+      <c r="F253" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="254" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A254" s="52" t="s">
+        <v>497</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="D254" s="55">
+        <v>338</v>
+      </c>
+      <c r="E254" s="62" t="s">
+        <v>504</v>
+      </c>
+      <c r="F254" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="255" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A255" s="53" t="s">
+        <v>519</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D255" s="57">
+        <v>1530</v>
+      </c>
+      <c r="E255" s="63" t="s">
+        <v>505</v>
+      </c>
+      <c r="F255" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="256" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A256" s="53" t="s">
+        <v>520</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D256" s="57">
+        <v>1575</v>
+      </c>
+      <c r="E256" s="61">
+        <v>46129</v>
+      </c>
+      <c r="F256" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="53" t="s">
+        <v>518</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C257" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D257" s="57">
+        <v>900</v>
+      </c>
+      <c r="E257" s="63" t="s">
+        <v>506</v>
+      </c>
+      <c r="F257" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="53" t="s">
+        <v>498</v>
+      </c>
+      <c r="B258" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C258" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D258" s="57">
+        <v>5283</v>
+      </c>
+      <c r="E258" s="61">
+        <v>46190</v>
+      </c>
+      <c r="F258" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="52" t="s">
+        <v>499</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="C259" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D259" s="55">
+        <v>5000</v>
+      </c>
+      <c r="E259" s="62" t="s">
+        <v>507</v>
+      </c>
+      <c r="F259" s="56" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="C260" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D260" s="58">
+        <v>10365</v>
+      </c>
+      <c r="E260" s="62" t="s">
+        <v>508</v>
+      </c>
+      <c r="F260" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="52" t="s">
+        <v>516</v>
+      </c>
+      <c r="B261" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C261" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D261" s="59">
+        <v>500</v>
+      </c>
+      <c r="E261" s="62" t="s">
+        <v>509</v>
+      </c>
+      <c r="F261" s="56" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="52" t="s">
+        <v>500</v>
+      </c>
+      <c r="B262" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="C262" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="D262" s="55">
+        <v>2505</v>
+      </c>
+      <c r="E262" s="64">
+        <v>46262</v>
+      </c>
+      <c r="F262" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="52" t="s">
+        <v>501</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="C263" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="D263" s="59">
+        <v>35000</v>
+      </c>
+      <c r="E263" s="64">
+        <v>46295</v>
+      </c>
+      <c r="F263" s="56" t="s">
+        <v>503</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shetland Islands Council</Company>
   <LinksUpToDate>false</LinksUpToDate>